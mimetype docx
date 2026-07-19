--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1D49D399" w14:textId="5838C6F5" w:rsidR="00393A84" w:rsidRPr="00C76150" w:rsidRDefault="00AF0D34" w:rsidP="00393A84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00393A84" w:rsidRPr="00C76150">
         <w:rPr>
@@ -160,123 +164,131 @@
       <w:r w:rsidRPr="00C76150">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00813C51" w:rsidRPr="00C76150">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C76150">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CF954B" w14:textId="6D6421DA" w:rsidR="002841D8" w:rsidRPr="00C76150" w:rsidRDefault="002841D8" w:rsidP="002841D8">
+    <w:p w14:paraId="34CF954B" w14:textId="64D08EBE" w:rsidR="002841D8" w:rsidRPr="00C76150" w:rsidRDefault="002841D8" w:rsidP="002841D8">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AA3DF6">
+      <w:r w:rsidR="003B60A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00A458C3" w:rsidRPr="00A954B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA3DF6">
+      <w:r w:rsidR="003B60A9" w:rsidRPr="00A954B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003B60A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00A458C3" w:rsidRPr="00A954B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00AA3DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A15CBC" w:rsidRPr="00A954B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA3DF6">
+      <w:r w:rsidR="002E3577">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00736A15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9F31DE" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00C76150" w:rsidRDefault="00393A84" w:rsidP="002841D8">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6848E065" w14:textId="77777777" w:rsidR="00A8713C" w:rsidRPr="00C76150" w:rsidRDefault="00FF7057" w:rsidP="00FF7057">
       <w:pPr>
@@ -471,108 +483,108 @@
         <w:t>Atbilde “Nav attiecināms” (N/A) atzīmējama, ja iepirkuma dokumentācijā nav izvirzīti noteikumi, jo tādus saskaņā ar normatīvo regulējumu vai arī ievērojot iepirkuma priekšmeta speci</w:t>
       </w:r>
       <w:r w:rsidR="003A197E" w:rsidRPr="00C76150">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fiku nav nepieciešams izvirzīt</w:t>
       </w:r>
       <w:r w:rsidRPr="00C76150">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0E6318" w14:textId="33F86CE2" w:rsidR="00917571" w:rsidRPr="00917571" w:rsidRDefault="00917571" w:rsidP="000A1831">
+    <w:p w14:paraId="6D0E6318" w14:textId="27A23089" w:rsidR="00917571" w:rsidRPr="00917571" w:rsidRDefault="00917571" w:rsidP="000A1831">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51107">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek veikta atsevišķu iepirkuma procedūras norises aspektu/daļu pārbaude saskaņā ar metodikā paredzēto kārtību, nepieciešams atbildēt vismaz uz metodiskā materiāla </w:t>
       </w:r>
-      <w:r w:rsidR="00067F26" w:rsidRPr="00A954B8">
+      <w:r w:rsidR="001C002E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="008029B5" w:rsidRPr="00A954B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
-      <w:r w:rsidR="00067F26" w:rsidRPr="00A954B8">
+      <w:r w:rsidR="001C002E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00A954B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.sadaļā</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51107">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> norādītajiem jautājumiem. Vienlaikus sadarbības iestāde var lemt par nepieciešamību atbildēt arī uz citās metodiskā materiāla sadaļās norādītajiem jautājumiem.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -887,68 +899,68 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3D70AF" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:pStyle w:val="WW-Default"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C18C297" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="002841D8" w:rsidP="00196339">
+          <w:p w14:paraId="1C18C297" w14:textId="6526D9DC" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="002841D8" w:rsidP="00196339">
             <w:pPr>
               <w:pStyle w:val="WW-Default"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.p. </w:t>
+              <w:t>8.p.</w:t>
             </w:r>
             <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5., 9.d., 10.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CEDEC99" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1021,55 +1033,55 @@
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu par PIL 2.pielikuma pakalpojumu iepirkumiem: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43CA9C4E" w14:textId="20485F4F" w:rsidR="00E4314D" w:rsidRPr="00C76150" w:rsidRDefault="0037113A" w:rsidP="00C76150">
+          <w:p w14:paraId="43CA9C4E" w14:textId="20485F4F" w:rsidR="00E4314D" w:rsidRPr="00C76150" w:rsidRDefault="0037113A" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0037113A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/media/7629/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1160,55 +1172,55 @@
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai jaukta līguma gadījumā (ja līguma priekšmets ir gan PIL 2. pielikumā minētie pakalpojumi, gan citi pakalpojumi vai piegādes) līgumcenas lielāko daļu veido PIL 2. pielikumā minētie pakalpojumi?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D47CD04" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00552974">
+          <w:p w14:paraId="2D47CD04" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja citu pakalpojumu vai piegāžu, kas nav minēti PIL 2. pielikumā, līgumcena pārsniedz PIL 2. pielikumā minēto pakalpojumu līgumcenu, pasūtītājam ir jāveic iepirkuma procedūra atbilstoši PIL 8. panta pirmajai daļai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1270,59 +1282,59 @@
           </w:tcPr>
           <w:p w14:paraId="3B71C48F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="168E6BE8" w14:textId="6307BAA5" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="168E6BE8" w14:textId="6307BAA5" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav konstatējama iepirkuma nepamatota apvienošana?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1384,59 +1396,59 @@
           </w:tcPr>
           <w:p w14:paraId="490FE8BD" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02606E6F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="02606E6F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Vai iepirkumam pēc pakalpojumu kategorijām ir piešķirts atbilstošais CPV kods? (Vai CPV kods, kas ir norādīts paziņojumā par sociālajiem un citiem īpašiem pakalpojumiem un pārējā iepirkuma dokumentācijā, pēc būtības atbilst iepirkuma priekšmeta saturam?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1500,97 +1512,97 @@
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BE69E44" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2BE69E44" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00FC3C2D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai iepirkums ir atbilstoši izsludināts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49526BE5" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="49526BE5" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A021E2F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00196339">
+          <w:p w14:paraId="7A021E2F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10., 32.p., 36.p.1.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4CE3CA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
@@ -1723,55 +1735,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>sociālajiem un citiem īpašiem pakalpojumiem ir publicējis IUB tīmekļvietnē</w:t>
             </w:r>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40CDBC85" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00116FF2" w:rsidP="00A64D9D">
+          <w:p w14:paraId="40CDBC85" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00116FF2" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasūtītājs ir tiesīgs nepublicēt PIL 32. panta pirmajā daļā minēto paziņojumu par sociālajiem un citiem īpašiem pakalpojumiem, </w:t>
             </w:r>
             <w:r w:rsidR="009D5BA4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1913,55 +1925,55 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77260011" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="556884B6" w14:textId="1738FDAD" w:rsidR="00CC70F4" w:rsidRPr="00442F5F" w:rsidRDefault="00442F5F" w:rsidP="00A64D9D">
+          <w:p w14:paraId="556884B6" w14:textId="1738FDAD" w:rsidR="00CC70F4" w:rsidRPr="00442F5F" w:rsidRDefault="00442F5F" w:rsidP="00FC3C2D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="450" w:hanging="469"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="454" w:hanging="471"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2.2. </w:t>
             </w:r>
             <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
@@ -2077,55 +2089,55 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06191D03" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7AAED2" w14:textId="58E65ECB" w:rsidR="00CA79D9" w:rsidRPr="00CA79D9" w:rsidRDefault="00A64D9D" w:rsidP="00A64D9D">
+          <w:p w14:paraId="0C7AAED2" w14:textId="58E65ECB" w:rsidR="00CA79D9" w:rsidRPr="00CA79D9" w:rsidRDefault="00A64D9D" w:rsidP="00120DAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2.3. </w:t>
             </w:r>
             <w:r w:rsidR="00116FF2" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="00E35328" w:rsidRPr="00C76150">
@@ -2264,81 +2276,85 @@
           <w:p w14:paraId="4D43CF67" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="4CB2763F" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556E5D2D" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="556E5D2D" w14:textId="1F4C6780" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00B40F5D" w:rsidP="00B40F5D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05F97BDD" w14:textId="77777777" w:rsidR="003D218E" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00552974">
-[...2 lines deleted...]
-              <w:ind w:left="106" w:hanging="8"/>
+          <w:p w14:paraId="05F97BDD" w14:textId="77777777" w:rsidR="003D218E" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00B40F5D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai iepirkuma komisija ir atbilstoši izveidota un vai tās darbība ir atbilstoša?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2415,180 +2431,102 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="756F3922" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46EFBCEB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...8 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+          <w:p w14:paraId="46EFBCEB" w14:textId="12813570" w:rsidR="00E13C1C" w:rsidRPr="003D01D9" w:rsidRDefault="003D01D9" w:rsidP="003D01D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai pasūtītājs ir izveidojis </w:t>
             </w:r>
-            <w:r w:rsidR="009D5BA4" w:rsidRPr="00C76150">
-[...101 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="009D5BA4" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iepirkuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>komisiju, kurā ir vismaz trīs locekļi</w:t>
+            </w:r>
+            <w:r w:rsidR="002E3577" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="762F6F0A" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C3D383" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
             <w:pPr>
@@ -2629,68 +2567,70 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26C85B9B" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F6F1BBA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...8 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+          <w:p w14:paraId="6F6F1BBA" w14:textId="786FB195" w:rsidR="00E13C1C" w:rsidRPr="003D01D9" w:rsidRDefault="003D01D9" w:rsidP="003D01D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir rīkojis sēdi/sanāksmi lēmuma pieņemšanai?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1487A748" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2737,129 +2677,123 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32A3D7A7" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5294DF09" w14:textId="3E09DFAB" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00112A42">
+          <w:p w14:paraId="5294DF09" w14:textId="7F276F8B" w:rsidR="00E13C1C" w:rsidRPr="003D01D9" w:rsidRDefault="003D01D9" w:rsidP="003D01D9">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai iepirkuma komisijas locekļi</w:t>
+            </w:r>
+            <w:r w:rsidR="00112A42" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,  iepirkuma komisijas sekretārs</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un eksperti, kā arī iepirkuma dokumentācijas sagatavotājs (pasūtītāja amatpersona vai darbinieks) ir parakstījuši </w:t>
+            </w:r>
+            <w:r w:rsidR="007E25E2" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIL 25. panta </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6778" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trešajā daļā minēto </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>apliecinājumu?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F5D17E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00B42056" w:rsidP="003D01D9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...74 lines deleted...]
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu</w:t>
             </w:r>
             <w:r w:rsidR="000D2EAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -2943,145 +2877,115 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41813E4A" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="163F8603" w14:textId="27332D4A" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E64EE0" w:rsidP="00C76150">
+          <w:p w14:paraId="163F8603" w14:textId="16105B4E" w:rsidR="00E13C1C" w:rsidRPr="003D01D9" w:rsidRDefault="003D01D9" w:rsidP="003D01D9">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.4. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E64EE0" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja iepirkuma komisijas sēdē tika pieņemts lēmums (piemēram, par uzvarētāja noteikšanu, piedāvājuma noraidīšanu), </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai </w:t>
+            </w:r>
+            <w:r w:rsidR="009D5BA4" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iepirkuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>komisija ir bijusi lemttiesīga?</w:t>
+            </w:r>
+            <w:r w:rsidR="00F31517" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E04CE80" w14:textId="110FA00F" w:rsidR="001430F1" w:rsidRPr="003B1F5E" w:rsidRDefault="00E13C1C" w:rsidP="003D01D9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...90 lines deleted...]
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lai komisija būtu lemttiesīga, sēdē jāpiedalās vismaz divām trešdaļām komisijas locekļu, bet ne mazāk kā trīs. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
@@ -3150,100 +3054,86 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="115E1D32" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6292C4E7" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...8 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+          <w:p w14:paraId="6292C4E7" w14:textId="7F0D5B9D" w:rsidR="00E13C1C" w:rsidRPr="003D01D9" w:rsidRDefault="003D01D9" w:rsidP="003D01D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
-            <w:r w:rsidR="009D5BA4" w:rsidRPr="00C76150">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="009D5BA4" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iepirkuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>komisija ir protokolējusi iepirkuma procesa gaitu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3398C589" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3290,103 +3180,106 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E74FD04" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47FEBA94" w14:textId="3444711F" w:rsidR="0082095F" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="47FEBA94" w14:textId="20956182" w:rsidR="0082095F" w:rsidRPr="003D01D9" w:rsidRDefault="003D01D9" w:rsidP="003D01D9">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.6. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai no iepirkuma komisijas ir izslēgts loceklis, kuram konstatēta saistība ar kādu no pretendentiem? Vai izslēgtais komisijas loceklis nepiedalās turpmāk vērtēšanā?</w:t>
+            </w:r>
+            <w:r w:rsidR="008E5BB6" w:rsidRPr="003D01D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vai gadījumā, ja tika izslēgts no iepirkuma komisijas kāds no locekļiem, tiek nodrošināts nepieciešamais iepirkuma komisijas locekļu skaits?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091B576D" w14:textId="07A7B606" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00875789" w:rsidP="00120DAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...4 lines deleted...]
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai no iepirkuma komisijas ir izslēgts loceklis, kuram konstatēta saistība ar kādu no pretendentiem? Vai izslēgtais komisijas loceklis nepiedalās turpmāk vērtēšanā?</w:t>
-[...28 lines deleted...]
-              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00875789">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai eksperts, kuram konstatēta saistība ar pretendentu vai attiecībā uz kuru ir konstatēts, ka tas pārstāv pretendenta intereses, nepiedalās turpmāk vērtēšanā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78F5A352" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3436,76 +3329,77 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="364A94FD" w14:textId="77777777" w:rsidR="00DD3FC4" w:rsidRPr="00C76150" w:rsidRDefault="00DD3FC4" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66427551" w14:textId="77777777" w:rsidR="00DD3FC4" w:rsidRPr="00C76150" w:rsidRDefault="00DD3FC4" w:rsidP="00C76150">
-[...8 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+          <w:p w14:paraId="66427551" w14:textId="57F312D4" w:rsidR="00DD3FC4" w:rsidRPr="00120DAF" w:rsidRDefault="003D01D9" w:rsidP="00120DAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">3.7. </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3FC4" w:rsidRPr="00120DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Vai ir noraidīts pretendents, kuram konstatēta saistība</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00DD3FC4" w:rsidRPr="00120DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar iepirkuma dokumentācijas sagatavotāju (pasūtītāja amatpersonu vai darbinieku)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9B823D" w14:textId="77777777" w:rsidR="00DD3FC4" w:rsidRPr="00C76150" w:rsidRDefault="00DD3FC4" w:rsidP="009F3DD5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3531,80 +3425,83 @@
           <w:p w14:paraId="0772D079" w14:textId="77777777" w:rsidR="00DD3FC4" w:rsidRPr="00C76150" w:rsidRDefault="00DD3FC4" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="242DAA93" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FD506F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="78FD506F" w14:textId="657B659B" w:rsidR="00E13C1C" w:rsidRPr="003D204D" w:rsidRDefault="003D204D" w:rsidP="003D204D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D204D">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2903AAA9" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="2903AAA9" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="003D204D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="009D5BA4" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -3633,170 +3530,172 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>procedūra ir atbilstoši dokumentēta?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB6E473" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="0CB6E473" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="003D204D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F66B517" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="0085378E" w:rsidP="009B0B91">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="5F66B517" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="0085378E" w:rsidP="003D204D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.p. 1.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023E1EBB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="023E1EBB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="003D204D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="5952E6AA" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06F59D8E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17A9F408" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="17A9F408" w14:textId="0198C3DB" w:rsidR="00E13C1C" w:rsidRPr="003D204D" w:rsidRDefault="003D204D" w:rsidP="003D204D">
+            <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="003D204D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir nodrošinājis katra iepirkuma procedūras posma dokumentēšanu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E038728" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3824,81 +3723,84 @@
           <w:p w14:paraId="7710C498" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="63A9F0D2" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C67F3E1" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="5C67F3E1" w14:textId="7061604F" w:rsidR="00E13C1C" w:rsidRPr="00605338" w:rsidRDefault="00605338" w:rsidP="00605338">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00605338">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B03DCB3" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00552974">
+          <w:p w14:paraId="1B03DCB3" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00605338">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši nodrošināta dokumentācijas pieejamība, izsniegšana, papildu informācijas sniegšana un informācijas apmaiņa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
@@ -4015,143 +3917,147 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3233746E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B067779" w14:textId="5DE1A412" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CC07D4">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7B067779" w14:textId="2E8EE33D" w:rsidR="00E13C1C" w:rsidRPr="00605338" w:rsidRDefault="00605338" w:rsidP="00AB7008">
+            <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...4 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">5.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vai pasūtītājs ir papildu informāciju </w:t>
             </w:r>
-            <w:r w:rsidR="007305B5">
+            <w:r w:rsidR="007305B5" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(atbildi uz piegādātāja uzdoto jautājumu) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ievietojis </w:t>
             </w:r>
-            <w:r w:rsidR="00D56EFD" w:rsidRPr="00C76150">
+            <w:r w:rsidR="00D56EFD" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pircēja profilā</w:t>
             </w:r>
-            <w:r w:rsidR="002C1889" w:rsidRPr="00C76150">
+            <w:r w:rsidR="002C1889" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> EIS</w:t>
             </w:r>
-            <w:r w:rsidR="00C55556" w:rsidRPr="00C76150">
+            <w:r w:rsidR="00C55556" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-konkursu apakšsistēmā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, kurā </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3D92" w:rsidRPr="00C76150">
+            <w:r w:rsidR="00BB3D92" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ir pieejami iepirkuma</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> dokumenti, norādot arī uzdoto jautājumu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42226327" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -4201,175 +4107,170 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E69089F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E7C87AA" w14:textId="76168272" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3E7C87AA" w14:textId="00AE0652" w:rsidR="00E13C1C" w:rsidRPr="00605338" w:rsidRDefault="00605338" w:rsidP="00AB7008">
+            <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...5 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">5.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Ja pasūtītājs ir veicis grozījumus iepirkuma dokumentācijā noteiktajām prasībām</w:t>
             </w:r>
-            <w:r w:rsidR="002C1889" w:rsidRPr="00C76150">
+            <w:r w:rsidR="002C1889" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai pagarinājis paziņojumā </w:t>
             </w:r>
-            <w:r w:rsidR="0000389E">
-[...15 lines deleted...]
-            <w:r w:rsidR="002C1889" w:rsidRPr="00C76150">
+            <w:r w:rsidR="0000389E" w:rsidRPr="00605338">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attiecībā uz </w:t>
+            </w:r>
+            <w:r w:rsidR="002C1889" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sociālajiem un citiem īpašiem pakalpojumiem noteiktos piedāvājumu vai pieteikumu iesniegšanas termiņus</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, vai </w:t>
             </w:r>
-            <w:r w:rsidR="002C1889" w:rsidRPr="00C76150">
+            <w:r w:rsidR="002C1889" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUB tīmekļvietnē </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ir publicē</w:t>
             </w:r>
-            <w:r w:rsidR="002C1889" w:rsidRPr="00C76150">
+            <w:r w:rsidR="002C1889" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ts </w:t>
             </w:r>
-            <w:r w:rsidR="0000389E">
+            <w:r w:rsidR="0000389E" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atkārtots paziņojum</w:t>
             </w:r>
-            <w:r w:rsidR="00CD4C57">
+            <w:r w:rsidR="00CD4C57" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="0000389E">
+            <w:r w:rsidR="0000389E" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> attiecībā uz sociālajiem un citiem īpašiem pakalpojumiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76150">
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00605338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A6D5EAC" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4397,66 +4298,69 @@
           <w:p w14:paraId="03F831E6" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="2DDF29DC" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62EEEFFA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="62EEEFFA" w14:textId="098BD899" w:rsidR="00E13C1C" w:rsidRPr="00197BA4" w:rsidRDefault="00197BA4" w:rsidP="00197BA4">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00197BA4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0379278F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00552974">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
@@ -4533,1186 +4437,1123 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6555AB98" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A4DBC9" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="22A4DBC9" w14:textId="281BE1F6" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00197BA4" w:rsidP="00197BA4">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai ir ievērots samērīguma princips, noraidot, pamatojoties uz formālām noformējuma neatbilstības prasībām, t.i., vai pasūtītājs ir pieprasījis, lai pretendents uzrāda dokumenta oriģinālu vai iesniedz apliecinātu kopiju tādam dokumentam, par kura kopijas autentiskumu pasūtītājam ir radušās šaubas, nevis automātiski noraidījis pretendentu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29906146" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F07733" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E199EEA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00615B72" w:rsidRPr="00C76150" w14:paraId="27498A10" w14:textId="77777777" w:rsidTr="00BA2C59">
+        <w:trPr>
+          <w:trHeight w:val="1069"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69EB7A59" w14:textId="351412AC" w:rsidR="00615B72" w:rsidRPr="00291636" w:rsidRDefault="00615B72" w:rsidP="00291636">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00291636">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C192BC" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai ir ievērots samērīguma princips, noraidot, pamatojoties uz formālām noformējuma neatbilstības prasībām, t.i., vai pasūtītājs ir pieprasījis, lai pretendents uzrāda dokumenta oriģinālu vai iesniedz apliecinātu kopiju tādam dokumentam, par kura kopijas autentiskumu pasūtītājam ir radušās šaubas, nevis automātiski noraidījis pretendentu?</w:t>
+              <w:t>Vai ir atbilstoši piemēroti izslēgšanas nosacījumi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29906146" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="6226E713" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F07733" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="67CC6345" w14:textId="139F6405" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00291636">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42.p., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>43.p.,</w:t>
+            </w:r>
+            <w:r w:rsidR="009D6420">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pārejas no</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77AF5">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>t. 28.p. 1.apakšp.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panta pirmā un otrā daļa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E199EEA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="2709352B" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8746A" w:rsidRPr="00C76150" w14:paraId="27498A10" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="00615B72" w:rsidRPr="00C76150" w14:paraId="2B25315D" w14:textId="77777777" w:rsidTr="00BA2C59">
         <w:trPr>
           <w:trHeight w:val="1069"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B4260AD" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C83B705" w14:textId="4C1A8B39" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00291636">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="338"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai ir atbilstoši izslēgti pretendenti no turpmākās dalības iepirkumā, ja pasūtītājs ir izvēlējies piemērot PIL 42. pantā noteiktos pretendentu izslēgšanas noteikumus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7411236A" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00484D10">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="450"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja publisku pakalpojuma līgumu slēdz par PIL 2.pielikuma sadaļā "Izmeklēšanas un apsardzes pakalpojumi" minētajiem apsardzes pakalpojumiem, uz kuriem attiecas CPV kods 79710000-4, pasūtītājs </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>piemēro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PIL 42. un 43.pantā paredzētās prasības.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62DA7AB2" w14:textId="442ED59F" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00291636">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citos gadījumos pasūtītājs var izvēlēties piemērot PIL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>42. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">panta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrajā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>daļā noteiktos pretendentu izslēgšanas noteikumus pilnībā vai daļēji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tomēr šādā gadījumā pretendentu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D2EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>noraidīšana pieļaujama vienīgi par pretendenta atbilstību iepirkumu dokumentācijā norādītajiem pretendentu izslēgšanas noteikumiem.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tāpat nav pieļaujama situācija, ka iepirkumu dokumentācijā ir noteikti pretendentu izslēgšanas noteikumi, tomēr pasūtītājs izvērtēšanas posmā nav noraidījis pretendentu, uz kuru attiecas izslēgšanas noteikumi.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja pasūtītājs izvēlas piemērot PIL 42. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">panta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>otrās</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> daļas pretendentu izslēgšanas noteikumus, tad pasūtītājam jāņem vērā arī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>uzticamības nodrošināšanai iesniegto piedāvājumu vērtēšana</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (PIL 43. p.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A1E96F" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4885414F" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00552974">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B274273" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00552974">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C2D0BF1" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00552974">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17301869" w14:textId="77777777" w:rsidR="00615B72" w:rsidRPr="00C76150" w:rsidRDefault="00615B72" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6E81" w:rsidRPr="00C76150" w14:paraId="5CCC8AB9" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE37F9F" w14:textId="77777777" w:rsidR="00AA6E81" w:rsidRPr="00C76150" w:rsidRDefault="00AA6E81" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EA3D180" w14:textId="22904204" w:rsidR="00AA6E81" w:rsidRPr="00C76150" w:rsidRDefault="00291636" w:rsidP="00383E5C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF71A7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pasūtītājs ir noraidījis pretendentu/ kandidātu </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF71A7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF71A7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF71A7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF71A7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panta pirmajā un otrajā daļā </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF71A7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>minētajiem izslēgšanas nosacījumiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA8F410" w14:textId="77777777" w:rsidR="00AA6E81" w:rsidRPr="00C76150" w:rsidRDefault="00AA6E81" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A7FE7A" w14:textId="77777777" w:rsidR="00AA6E81" w:rsidRPr="00C76150" w:rsidRDefault="00AA6E81" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DA611E" w14:textId="77777777" w:rsidR="00AA6E81" w:rsidRPr="00C76150" w:rsidRDefault="00AA6E81" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="2FBDE100" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DF2B858" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5396D957" w14:textId="49D4E237" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00291636" w:rsidP="00383E5C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pretendents ir izslēgts no dalības iepirkumā tikai, pamatojoties uz PIL </w:t>
+            </w:r>
+            <w:r w:rsidR="007279D3" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un </w:t>
+            </w:r>
+            <w:r w:rsidR="007279D3" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starptautisko un Latvijas Republikas nacionālo sankciju likumam </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>atbilstošiem pretendentu izslēgšanas noteikumiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1CC27C" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335DEDC2" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3576F5BB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="570FBE6B" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69EB7A59" w14:textId="77777777" w:rsidR="00F8746A" w:rsidRPr="00C76150" w:rsidRDefault="00F8746A" w:rsidP="00C76150">
+          <w:p w14:paraId="226D7D37" w14:textId="1E9E89FC" w:rsidR="00E13C1C" w:rsidRPr="00383E5C" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383E5C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09C192BC" w14:textId="77777777" w:rsidR="00F8746A" w:rsidRPr="00C76150" w:rsidRDefault="00F8746A" w:rsidP="00C76150">
-[...964 lines deleted...]
-          <w:p w14:paraId="5D697401" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00552974">
+          <w:p w14:paraId="31944014" w14:textId="3B55E63A" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00383E5C">
             <w:pPr>
               <w:pStyle w:val="WW-Default"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai piegādātāju atlase ir veikta atbilstoši iepirkuma dokumentācijā noteiktajām prasībām?</w:t>
-            </w:r>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F6B0075" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66FD3D07" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00C432CB" w:rsidP="009B0B91">
@@ -5763,125 +5604,138 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1208E258" w14:textId="77777777" w:rsidR="00E92F43" w:rsidRPr="00C76150" w:rsidRDefault="00E92F43" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79E00AC7" w14:textId="77777777" w:rsidR="00E92F43" w:rsidRPr="00C76150" w:rsidRDefault="00E92F43" w:rsidP="00C76150">
-[...25 lines deleted...]
-          <w:p w14:paraId="230A7911" w14:textId="50988246" w:rsidR="00E92F43" w:rsidRPr="00C76150" w:rsidRDefault="00E92F43" w:rsidP="00552974">
+          <w:p w14:paraId="79E00AC7" w14:textId="0A73CEEF" w:rsidR="00E92F43" w:rsidRPr="00C76150" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E92F43" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai piegādātāju atlases prasības nav noteiktas acīmredzami diskriminējošas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230A7911" w14:textId="279D8B69" w:rsidR="00E92F43" w:rsidRPr="00C76150" w:rsidRDefault="00E92F43" w:rsidP="00383E5C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001130AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Neatbilstības piemērus kvalifikācijas prasībām ska</w:t>
             </w:r>
             <w:r w:rsidR="000F542C" w:rsidRPr="001130AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">t. šīs metodikas </w:t>
             </w:r>
             <w:r w:rsidR="009651C5" w:rsidRPr="001130AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="000F542C" w:rsidRPr="001130AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. pielikuma 7</w:t>
+              <w:t xml:space="preserve">. pielikuma </w:t>
+            </w:r>
+            <w:r w:rsidR="000D68BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001130AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. punktā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63D355EB" w14:textId="77777777" w:rsidR="00E92F43" w:rsidRPr="00C76150" w:rsidRDefault="00E92F43" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5933,84 +5787,88 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="294703E0" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246C6212" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...27 lines deleted...]
-          <w:p w14:paraId="6CFB2121" w14:textId="77777777" w:rsidR="000F542C" w:rsidRPr="00C76150" w:rsidRDefault="000F542C" w:rsidP="0096525C">
+          <w:p w14:paraId="246C6212" w14:textId="7AA97D10" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="531"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai pasūtītājs ir atlasījis piegādātājus saskaņā ar izvirzītajām prasībām?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFB2121" w14:textId="77777777" w:rsidR="000F542C" w:rsidRPr="00C76150" w:rsidRDefault="000F542C" w:rsidP="00383E5C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="533"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Piemēram, vai piedāvājumā norādītais apgrozījums atbilst izvirzītajai prasībai?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -6071,68 +5929,73 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B4BD766" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77931CD9" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="77931CD9" w14:textId="32C4F277" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00383E5C" w:rsidP="00383E5C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir pieprasījis un vērtējis tikai tādu informāciju un dokumentus, kas nepieciešami pretendenta kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteikto piedāvājuma izvēles kritēriju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61C6A4E5" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -6161,177 +6024,172 @@
           <w:p w14:paraId="45B40F86" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="72E2EC01" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33E97C79" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="33E97C79" w14:textId="017635C8" w:rsidR="00E13C1C" w:rsidRPr="00B32E42" w:rsidRDefault="0099258D" w:rsidP="00B32E42">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B32E42">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F58F6DD" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00552974">
-[...2 lines deleted...]
-              <w:ind w:left="106" w:hanging="8"/>
+          <w:p w14:paraId="33034C03" w14:textId="4E00D98A" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00B32E42">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+              <w:t>Vai piedāvājuma tehniskā atbilstība tika vērtēta atbilstoši i</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB3D92" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai piedāvājuma tehniskā atbilstība tika vērtēta atbilstoši i</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BB3D92" w:rsidRPr="00C76150">
+              <w:t>epirkuma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>epirkuma</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> dokumentācijā un normatīvajos aktos noteiktajām prasībām?</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2087CCC2" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14C6F4C3" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00C432CB" w:rsidP="009B0B91">
+          <w:p w14:paraId="14C6F4C3" w14:textId="0F8A6650" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00D31790" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
-[...5 lines deleted...]
-              <w:t>19.-22.p.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00C432CB" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.-22.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA89EDA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F542C" w:rsidRPr="00C76150" w14:paraId="5AC7470D" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
@@ -6341,97 +6199,99 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0684E844" w14:textId="77777777" w:rsidR="000F542C" w:rsidRPr="00C76150" w:rsidRDefault="000F542C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33CF1C98" w14:textId="1684DF74" w:rsidR="000F542C" w:rsidRPr="00C76150" w:rsidRDefault="000F542C" w:rsidP="00C76150">
+          <w:p w14:paraId="33CF1C98" w14:textId="6A9066C6" w:rsidR="000F542C" w:rsidRPr="00F364BC" w:rsidRDefault="00B32E42" w:rsidP="00F364BC">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="000F542C" w:rsidRPr="00F364BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai šīs prasības nav noteiktas acīmredzami diskriminējošas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B88CD49" w14:textId="027D2B81" w:rsidR="000F542C" w:rsidRPr="00C76150" w:rsidRDefault="000F542C" w:rsidP="00F364BC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...25 lines deleted...]
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001706A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Piemērus neatbilstībām izvirzītajās prasībās skat. šīs metodikas </w:t>
             </w:r>
             <w:r w:rsidR="009651C5" w:rsidRPr="001706A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="001706A9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. pielikuma 4. punktā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
@@ -6493,68 +6353,70 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29FD989D" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00D47F2E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...8 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+          <w:p w14:paraId="00D47F2E" w14:textId="6254E18F" w:rsidR="00E13C1C" w:rsidRPr="00F364BC" w:rsidRDefault="00B32E42" w:rsidP="00F364BC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00F364BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai tika pieņemti un vērtēti ekvivalenti piedāvājumi izvirzītajiem standartiem (ja tādi tika izvirzīti)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731FA767" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6603,71 +6465,76 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="600A0AA2" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C46C05D" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="7C46C05D" w14:textId="30DF9CCD" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00AE5007" w:rsidP="00F364BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai piedāvājums atbilst pilnīgi visām izvirzītajām prasībām?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="414EB5FB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -6684,2178 +6551,2249 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69517AA4" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050656C" w:rsidRPr="00C76150" w14:paraId="79B4470A" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="003B60A9" w:rsidRPr="00C76150" w14:paraId="79B4470A" w14:textId="77777777" w:rsidTr="00897A0C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="661064F8" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00C76150">
+          <w:p w14:paraId="661064F8" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DFE6E1D" w14:textId="36BB272A" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00C76150">
+          <w:p w14:paraId="1DFE6E1D" w14:textId="3CA5BD0A" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00F364BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.4. </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir pieņēmis līdzvērtīgus marķējumus, kas apstiprina pakalpojumu atbilstību pasūtītāja norādītajam marķējumam?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D31737" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="44D31737" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="712E7A29" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="009B0B91">
+          <w:p w14:paraId="712E7A29" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F11674A" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="1F11674A" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050656C" w:rsidRPr="00C76150" w14:paraId="06F5D16C" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="003B60A9" w:rsidRPr="00C76150" w14:paraId="06F5D16C" w14:textId="77777777" w:rsidTr="00897A0C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="14163D93" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00C76150">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14163D93" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3444FC75" w14:textId="44DA58F0" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00C76150">
+          <w:p w14:paraId="3444FC75" w14:textId="7BE5FE63" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00F364BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.5. </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja piegādātājam no tā neatkarīgu iemeslu dēļ nebija iespējams līdz piedāvājuma iesniegšanas dienai iegūt pasūtītāja norādīto marķējumu vai līdzvērtīgu marķējumu, vai pasūtītājs ir pieņēmis citus atbilstošus pierādījumus, tai skaitā ražotāja tehnisko dokumentāciju, kas pamato pakalpojumu atbilstību pasūtītāja norādītā marķējuma prasībām?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5595D5FE" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="5595D5FE" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703F41AB" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="009B0B91">
+          <w:p w14:paraId="703F41AB" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C73981" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="45C73981" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0050656C" w:rsidRPr="00C76150" w14:paraId="0F955F24" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="003B60A9" w:rsidRPr="00C76150" w14:paraId="0F955F24" w14:textId="77777777" w:rsidTr="00897A0C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F6FE19F" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00C76150">
+          <w:p w14:paraId="1F6FE19F" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B6F01E9" w14:textId="77777777" w:rsidR="0050656C" w:rsidRDefault="0050656C" w:rsidP="00C76150">
-[...28 lines deleted...]
-          <w:p w14:paraId="222F4BE2" w14:textId="4703E71B" w:rsidR="00674007" w:rsidRPr="00C76150" w:rsidRDefault="00674007" w:rsidP="00674007">
+          <w:p w14:paraId="5B6F01E9" w14:textId="738C751D" w:rsidR="003B60A9" w:rsidRDefault="003B60A9" w:rsidP="00F364BC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.6. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja pasūtītājs ir pieprasījis iesniegt konkrētas akreditētas atbilstības novērtēšanas institūcijas izdotus testēšanas pārskatu un protokolus vai sertifikātus (saskaņā ar PIL 22.panta nosacījumiem), vai tas ir pieņēmis arī citu līdzvērtīgu atbilstības novērtēšanas institūciju izdotus sertifikātus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222F4BE2" w14:textId="4703E71B" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00F364BC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00674007">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja piegādātājam no tā neatkarīgu iemeslu dēļ vispār vai līdz piedāvājumu iesniegšanas termiņa beigām nebija iespējams iegūt iepriekš minētos sertifikātus vai testēšanas pārskatus un piegādātājs ir pierādījis, ka būvdarbi, piegādes vai pakalpojumi atbilst tehniskajā specifikācijā noteiktajām prasībām vai kritērijiem, piedāvājuma izvērtēšanas kritērijiem vai iepirkuma līguma izpildes noteikumiem, vai pasūtītājs ir pieņēmis citus atbilstošus pierādījumus, tai skaitā ražotāja tehnisko dokumentāciju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7EDCA5" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="0B7EDCA5" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE35A9E" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="009B0B91">
+          <w:p w14:paraId="1CE35A9E" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59182D79" w14:textId="77777777" w:rsidR="0050656C" w:rsidRPr="00C76150" w:rsidRDefault="0050656C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="59182D79" w14:textId="77777777" w:rsidR="003B60A9" w:rsidRPr="00C76150" w:rsidRDefault="003B60A9" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="32BC0173" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="456F24E6" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="456F24E6" w14:textId="562641BA" w:rsidR="00E13C1C" w:rsidRPr="008C152F" w:rsidRDefault="008045ED" w:rsidP="008C152F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C152F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53E75BBA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="004F37C7">
+          <w:p w14:paraId="53E75BBA" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="008C152F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai tika vērtēti tikai tie dokumenti, kas jau sākotnēji, t.i., līdz piedāvājuma iesniegšanas termiņa beigām, bija iesniegti?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB6E182" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF62A7F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC8FDC3" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="5BFF367F" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="719069EC" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C3C7812" w14:textId="38B918B8" w:rsidR="00E13C1C" w:rsidRPr="00BB6E00" w:rsidRDefault="008045ED" w:rsidP="008C152F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai neskaidrību gadījumā pasūtītājs ir izmantojis tiesības pieprasīt, lai piegādātājs vai kompetenta institūcija papildina vai izskaidro iesniegtos dokumentus?</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7ABA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7ABA" w:rsidRPr="00CB7ABA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai papildus iesniegtie dokumenti pēc satura tikai papildina piedāvājumā pievienoto dokumentu saturu, nevis vērtējami kā laicīgi (piedāvājumu iesniegšanas termiņā) neiesniegtie dokumenti?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D735C3" w14:textId="77777777" w:rsidR="00BB6E00" w:rsidRPr="00C76150" w:rsidRDefault="00BB6E00" w:rsidP="008C152F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nepieciešamība lūgt izskaidrot tehnisko vai finanšu piedāvājumu un iespēja to labot (piem., acīmredzamas kļūdas dēļ) jāizvērtē katrā konkrētajā gadījumā. Skat. Augstākās Tiesas prakses apkopojumus, t.sk. attiecībā uz finanšu piedāvājumu vērtēšanu: https://www.iub.gov.lv/lv/augstakas-tiesas-prakse</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493650E8" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43CAB0AB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E86889" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="1989F333" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68DA8119" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2197898E" w14:textId="69A3C167" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="008045ED" w:rsidP="008C152F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="009778E8" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pasūtītājs ir pieprasījis un vērtējis tikai tādu informāciju un dokumentus, kas nepieciešami pretendenta kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteikto piedāvājuma izvērtēšanas kritēriju? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D84CE86" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF3BE85" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E0FE55" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="686AF990" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42D25575" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A253675" w14:textId="1A927C64" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="008045ED" w:rsidP="008C152F">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai tika izvērtēta iesniegto d</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">okumentu </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>satura</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstība izvirzītajām prasībām (ja nav ievērota kāda konkrēta dokumenta forma, tad nedrīkst pieļaut tādas atšķirības, kas maina izvirzītos nosacījumus pēc būtības, t.sk. sniedz mazākas garantijas vai informāciju, nekā prasīts)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20A6EEE3" w14:textId="77777777" w:rsidR="00FF3E47" w:rsidRPr="00C76150" w:rsidRDefault="00FF3E47" w:rsidP="004F37C7">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="106" w:firstLine="450"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Piemēram, ja iepirkuma priekšmets saistās ar tādu speciālistu piesaisti, kuriem ir nepieciešami sertifikāti, iesniegtais sertifikāts ir par prasīto jomu, pierāda tiesības veikt konkrēto darbu un sertifikātam ir atbilstošs derīguma termiņš.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F273FC6" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC66971" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C7FE13" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="1724F560" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74288504" w14:textId="031AA465" w:rsidR="00E13C1C" w:rsidRPr="00F33FFF" w:rsidRDefault="008C152F" w:rsidP="00F33FFF">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="87"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33FFF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5183E496" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00F33FFF">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidR="003A197E" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finanšu piedāvājumā ir konstatētas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aritmētiskās kļūdas,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE52B54" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BC1161" w14:textId="58F89690" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="002E47D5" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41.p.9.d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F3843E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="4CFE7FF7" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65A91BAE" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2397E124" w14:textId="616442DC" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="008C152F" w:rsidP="00F33FFF">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>11.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F33FFF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00D9006F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasūtītājs ir veicis </w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aritmētisko kļūdu labošan</w:t>
+            </w:r>
+            <w:r w:rsidR="00D9006F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>u un tā</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir veikta atbilstoši (proti, labotas kļūdas, kas radušās aritmētisku darbību rezultātā, nemainot vienības izcenojumus)</w:t>
+            </w:r>
+            <w:r w:rsidR="00327D29">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>; vai pasūtītājs par kļūdu labojumu ir paziņojis attiecīgajam pretendentam un, vērtējot finanšu piedāvājumus, ņēmis vērā veiktos labojumus</w:t>
+            </w:r>
+            <w:r w:rsidR="00E13C1C" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A4F062" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A68BF6" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E54243A" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D44F7" w:rsidRPr="00C76150" w14:paraId="10EE907D" w14:textId="77777777" w:rsidTr="00C76150">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="022F51B5" w14:textId="0444723D" w:rsidR="004D44F7" w:rsidRPr="00F33FFF" w:rsidRDefault="00F33FFF" w:rsidP="00F33FFF">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="87"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33FFF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C5E4639" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="004F37C7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai tika vērtēti tikai tie dokumenti, kas jau sākotnēji, t.i., līdz piedāvājuma iesniegšanas termiņa beigām, bija iesniegti?</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai nav konstatējams interešu konflikts pieņemtajā lēmumā par iepirkuma rezultātiem (ja šāda informācija ir pieejama)? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B8DEC2" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00F33FFF">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai interešu konflikta konstatēšanas gadījumā ir ievērota noteiktā procedūra?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB6E182" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="0A46B888" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF62A7F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+          <w:p w14:paraId="5621FD37" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00B51AD6">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25.p. 1.-3. d.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC8FDC3" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="70FC0F94" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="5BFF367F" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="004D44F7" w:rsidRPr="00C76150" w14:paraId="679CAB26" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="719069EC" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2B29B84B" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3C7812" w14:textId="19AEC2B9" w:rsidR="00E13C1C" w:rsidRPr="00BB6E00" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="7A8FE784" w14:textId="37FA3EF6" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="00F33FFF" w:rsidP="00F8340C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="340"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai neskaidrību gadījumā pasūtītājs ir izmantojis tiesības pieprasīt, lai piegādātājs vai kompetenta institūcija papildina vai izskaidro iesniegtos dokumentus?</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">12.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve">Vai nav konstatējams, ka iepirkuma dokumentācijas </w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sagatavotājs (pasūtītāja amatpersona vai darbinieks), iepirkuma komisijas locekļi</w:t>
+            </w:r>
+            <w:r w:rsidR="0085186A">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, iepirkuma komisijas sekretārs</w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un eksperti pārstāv pretendenta intereses vai ir saistīti ar to</w:t>
+            </w:r>
+            <w:r w:rsidR="009F0A00">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CB7ABA" w:rsidRPr="00CB7ABA">
-              <w:rPr>
+            <w:r w:rsidR="009F0A00" w:rsidRPr="009F0A00">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai papildus iesniegtie dokumenti pēc satura tikai papildina piedāvājumā pievienoto dokumentu saturu, nevis vērtējami kā laicīgi (piedāvājumu iesniegšanas termiņā) neiesniegtie dokumenti?</w:t>
-[...9 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+              <w:t>(izvērtējot, piemēram, dažādās datubāzēs pieejamo informāciju)</w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Nepieciešamība lūgt izskaidrot tehnisko vai finanšu piedāvājumu un iespēja to labot (piem., acīmredzamas kļūdas dēļ) jāizvērtē katrā konkrētajā gadījumā. Skat. Augstākās Tiesas prakses apkopojumus, t.sk. attiecībā uz finanšu piedāvājumu vērtēšanu: https://www.iub.gov.lv/lv/augstakas-tiesas-prakse</w:t>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(Saistīti – PIL 25. panta pirmās un otrās daļas izpratnē)</w:t>
+            </w:r>
+            <w:r w:rsidR="003701D4" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493650E8" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="7DB19DB9" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CAB0AB" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+          <w:p w14:paraId="21FCBC44" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E86889" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="77CF527E" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="1989F333" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="00F40EDC" w:rsidRPr="00C76150" w14:paraId="6139198E" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68DA8119" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="796C27B0" w14:textId="184C8D23" w:rsidR="00F40EDC" w:rsidRPr="00F33FFF" w:rsidRDefault="00F33FFF" w:rsidP="00F33FFF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F33FFF">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2197898E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="009778E8" w:rsidP="00C76150">
+          <w:p w14:paraId="453B83B9" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="00F8340C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai pasūtītājs ir pieprasījis un vērtējis tikai tādu informāciju un dokumentus, kas nepieciešami pretendenta kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteikto piedāvājuma izvērtēšanas kritēriju? </w:t>
+              <w:t>Vai ir atbilstoši pieņemts lēmums par iepirkuma rezultātiem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D84CE86" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="1739228E" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF3BE85" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+          <w:p w14:paraId="05EF6CF8" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E0FE55" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="4D340F3B" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="686AF990" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="00F40EDC" w:rsidRPr="00C76150" w14:paraId="77A71CFE" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42D25575" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="66965598" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A253675" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="305E8F79" w14:textId="4444F43E" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F33FFF" w:rsidP="00F8340C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai tika izvērtēta iesniegto d</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              <w:t xml:space="preserve">13.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F40EDC" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">okumentu </w:t>
-[...4 lines deleted...]
-                <w:i/>
+              <w:t>Vai piedāvājumi, kas iesniegti pēc noteiktā iesniegšanas termiņa beigām, ir noraidīti</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0A40" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>satura</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              <w:t xml:space="preserve"> (ja šāda informācija ir pieejama)</w:t>
+            </w:r>
+            <w:r w:rsidR="00976BD7">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> atbilstība </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              <w:t xml:space="preserve">; vai pasūtītājs ir atbilstoši izvērtējis visus iesniegtos </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6D3E">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-                <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
+              <w:t>piedāvājumus (t.sk. atbilstoši noteiktajam piedāvājumu izvēles kritērijam)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F40EDC" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Piemēram, ja iepirkuma priekšmets saistās ar tādu speciālistu piesaisti, kuriem ir nepieciešami sertifikāti, iesniegtais sertifikāts ir par prasīto jomu, pierāda tiesības veikt konkrēto darbu un sertifikātam ir atbilstošs derīguma termiņš.</w:t>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F273FC6" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="36B2D3F9" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC66971" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009B0B91">
+          <w:p w14:paraId="057AC815" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="009B0B91">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59C7FE13" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="525A9230" w14:textId="77777777" w:rsidR="00F40EDC" w:rsidRPr="00C76150" w:rsidRDefault="00F40EDC" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="1724F560" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="403B4D52" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74288504" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="75F4E60E" w14:textId="39D0A0C2" w:rsidR="00E13C1C" w:rsidRPr="00670D8E" w:rsidRDefault="00F8340C" w:rsidP="00670D8E">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
+              <w:ind w:left="87"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:bCs/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670D8E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5183E496" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="4F2AA0FE" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00670D8E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C76150">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja </w:t>
-[...20 lines deleted...]
-              <w:t>aritmētiskās kļūdas,</w:t>
+              <w:t>Vai ir atbilstoši informēti piegādātāji par rezultātiem (ja pārbaude tiek veikta pēc to informēšanas par rezultātiem)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE52B54" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
+          <w:p w14:paraId="316F1E7F" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="009F3DD5">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31BC1161" w14:textId="58F89690" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="002E47D5" w:rsidP="009B0B91">
+          <w:p w14:paraId="0EF1A909" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00690F43" w:rsidP="00F40EDC">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-              <w:t>41.p.9.d.</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>37.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16F3843E" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
+          <w:p w14:paraId="67EE68E7" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13C1C" w:rsidRPr="00C76150" w14:paraId="4CFE7FF7" w14:textId="77777777" w:rsidTr="00C76150">
+      <w:tr w:rsidR="004D44F7" w:rsidRPr="00C76150" w14:paraId="52DFBE26" w14:textId="77777777" w:rsidTr="00C76150">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65A91BAE" w14:textId="77777777" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
+          <w:p w14:paraId="3E120FBE" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00C76150">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2397E124" w14:textId="29714EB7" w:rsidR="00E13C1C" w:rsidRPr="00C76150" w:rsidRDefault="00E13C1C" w:rsidP="00C76150">
-[...171 lines deleted...]
-          <w:p w14:paraId="6C5E4639" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="004F37C7">
+          <w:p w14:paraId="78FA29E0" w14:textId="086221CA" w:rsidR="006F0AD5" w:rsidRPr="006F0AD5" w:rsidRDefault="00F8340C" w:rsidP="00670D8E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76150">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pasūtītājs triju darbdienu laikā </w:t>
+            </w:r>
+            <w:r w:rsidR="00221148">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>pēc attiecīgā lēmuma pieņemša</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0AD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nas </w:t>
+            </w:r>
+            <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ir vienlaikus informējis visus pretendentus par pieņemto lēmumu attiecībā uz iepirkuma līguma slēgšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0AD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, tostarp:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6267C6D9" w14:textId="29D64351" w:rsidR="00B206CC" w:rsidRPr="00B206CC" w:rsidRDefault="00F8340C" w:rsidP="00670D8E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="170"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai nav konstatējams interešu konflikts pieņemtajā lēmumā par iepirkuma rezultātiem (ja šāda informācija ir pieejama)? </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="77B8DEC2" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="004F37C7">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4470">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paziņojis </w:t>
+            </w:r>
+            <w:r w:rsidR="008D4470" w:rsidRPr="008D4470">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>izraudzītā pretendenta nosaukumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00B206CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>, norādot</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0AD5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B206CC" w:rsidRPr="00B206CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>noraidītajam pretendentam tā iesniegtā piedāvājuma noraidīšanas iemeslus, tai skaitā pamatojot lēmumu par neatbilstību ekvivalencei vai lēmumu ar attiecīgā piedāvājuma neatbilstību funkcionālajām prasībām vai darbības prasībām (ja attiecināms)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B206CC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F2B467" w14:textId="12A099AC" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="00B206CC" w:rsidP="00670D8E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
-[...816 lines deleted...]
-              <w:ind w:left="1003"/>
+              <w:ind w:left="170"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206CC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pretendentam, kurš iesniedzis atbilstošu piedāvājumu, izraudzītā piedāvājuma raksturojumu un nosacītās priekšrocības</w:t>
             </w:r>
             <w:r w:rsidR="004D44F7" w:rsidRPr="00C76150">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -8903,174 +8841,176 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F31C1AD" w14:textId="77777777" w:rsidR="004D44F7" w:rsidRPr="00C76150" w:rsidRDefault="004D44F7" w:rsidP="00CA6EF5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31670552" w14:textId="77777777" w:rsidR="00592A25" w:rsidRPr="00C76150" w:rsidRDefault="00592A25" w:rsidP="00393A84"/>
     <w:sectPr w:rsidR="00592A25" w:rsidRPr="00C76150" w:rsidSect="00393A84">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB424D8" w14:textId="77777777" w:rsidR="00327086" w:rsidRDefault="00327086" w:rsidP="00481F13">
+    <w:p w14:paraId="51ED2AE8" w14:textId="77777777" w:rsidR="00356A0B" w:rsidRDefault="00356A0B" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="236F3B1E" w14:textId="77777777" w:rsidR="00327086" w:rsidRDefault="00327086" w:rsidP="00481F13">
+    <w:p w14:paraId="511A93A0" w14:textId="77777777" w:rsidR="00356A0B" w:rsidRDefault="00356A0B" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77CF61D3" w14:textId="77777777" w:rsidR="00327086" w:rsidRDefault="00327086">
+    <w:p w14:paraId="6C175B8F" w14:textId="77777777" w:rsidR="00356A0B" w:rsidRDefault="00356A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:charset w:val="02"/>
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BA91391" w14:textId="77777777" w:rsidR="009708B5" w:rsidRPr="00654828" w:rsidRDefault="009708B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -9107,71 +9047,71 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00654828">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="706064A9" w14:textId="77777777" w:rsidR="009708B5" w:rsidRDefault="009708B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0814ACC5" w14:textId="77777777" w:rsidR="00327086" w:rsidRDefault="00327086" w:rsidP="00481F13">
+    <w:p w14:paraId="7E0F6399" w14:textId="77777777" w:rsidR="00356A0B" w:rsidRDefault="00356A0B" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A99D51F" w14:textId="77777777" w:rsidR="00327086" w:rsidRDefault="00327086" w:rsidP="00481F13">
+    <w:p w14:paraId="7D2200E7" w14:textId="77777777" w:rsidR="00356A0B" w:rsidRDefault="00356A0B" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77217034" w14:textId="77777777" w:rsidR="00327086" w:rsidRDefault="00327086">
+    <w:p w14:paraId="64929374" w14:textId="77777777" w:rsidR="00356A0B" w:rsidRDefault="00356A0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5843F261" w14:textId="3A9024CF" w:rsidR="004C1E4F" w:rsidRPr="004C1E4F" w:rsidRDefault="004C1E4F" w:rsidP="004C1E4F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C1E4F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004C1E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -12276,481 +12216,515 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00393A84"/>
     <w:rsid w:val="00000007"/>
     <w:rsid w:val="00002318"/>
+    <w:rsid w:val="00002548"/>
     <w:rsid w:val="0000389E"/>
     <w:rsid w:val="00015321"/>
     <w:rsid w:val="000157D2"/>
     <w:rsid w:val="000170C7"/>
     <w:rsid w:val="000211C2"/>
     <w:rsid w:val="00021852"/>
     <w:rsid w:val="00024228"/>
     <w:rsid w:val="00024D50"/>
     <w:rsid w:val="0002633B"/>
     <w:rsid w:val="00035C16"/>
     <w:rsid w:val="00035CB1"/>
     <w:rsid w:val="00042788"/>
     <w:rsid w:val="000470DF"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="0005435B"/>
     <w:rsid w:val="0006282D"/>
     <w:rsid w:val="00067F26"/>
     <w:rsid w:val="000734CD"/>
     <w:rsid w:val="0009304F"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="00097019"/>
     <w:rsid w:val="0009738C"/>
     <w:rsid w:val="000A1831"/>
     <w:rsid w:val="000A3BFA"/>
     <w:rsid w:val="000C2F9D"/>
     <w:rsid w:val="000C7D0D"/>
     <w:rsid w:val="000D2EAE"/>
     <w:rsid w:val="000D4335"/>
+    <w:rsid w:val="000D68BC"/>
     <w:rsid w:val="000F4072"/>
     <w:rsid w:val="000F542C"/>
     <w:rsid w:val="00104607"/>
     <w:rsid w:val="00112A42"/>
     <w:rsid w:val="001130AF"/>
     <w:rsid w:val="00113E9F"/>
     <w:rsid w:val="00116FF2"/>
+    <w:rsid w:val="00120DAF"/>
     <w:rsid w:val="00121B7C"/>
     <w:rsid w:val="00124D1A"/>
     <w:rsid w:val="00126045"/>
     <w:rsid w:val="00131872"/>
     <w:rsid w:val="00131CD1"/>
     <w:rsid w:val="00134DCC"/>
     <w:rsid w:val="0013539B"/>
     <w:rsid w:val="001361B0"/>
     <w:rsid w:val="00140C22"/>
     <w:rsid w:val="001424CF"/>
     <w:rsid w:val="001430F1"/>
     <w:rsid w:val="0014653E"/>
     <w:rsid w:val="00153BD8"/>
     <w:rsid w:val="00155637"/>
     <w:rsid w:val="001612D8"/>
     <w:rsid w:val="00166515"/>
     <w:rsid w:val="001706A9"/>
     <w:rsid w:val="0017202F"/>
     <w:rsid w:val="001744E8"/>
     <w:rsid w:val="00175F02"/>
     <w:rsid w:val="00176B69"/>
     <w:rsid w:val="001806DB"/>
     <w:rsid w:val="00182537"/>
     <w:rsid w:val="00196339"/>
+    <w:rsid w:val="00197BA4"/>
     <w:rsid w:val="001A49A2"/>
     <w:rsid w:val="001A6079"/>
     <w:rsid w:val="001A7F65"/>
     <w:rsid w:val="001B4035"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B5C2A"/>
+    <w:rsid w:val="001C002E"/>
     <w:rsid w:val="001D5CEF"/>
     <w:rsid w:val="001D628C"/>
     <w:rsid w:val="001E0BC1"/>
     <w:rsid w:val="001E3289"/>
+    <w:rsid w:val="001E391D"/>
     <w:rsid w:val="001F10CA"/>
     <w:rsid w:val="001F2B41"/>
     <w:rsid w:val="0020139A"/>
     <w:rsid w:val="00201818"/>
     <w:rsid w:val="002067C8"/>
     <w:rsid w:val="00206E39"/>
     <w:rsid w:val="0020786A"/>
     <w:rsid w:val="00211854"/>
     <w:rsid w:val="00212E5E"/>
+    <w:rsid w:val="00215176"/>
     <w:rsid w:val="00221148"/>
     <w:rsid w:val="002240C6"/>
     <w:rsid w:val="00224975"/>
     <w:rsid w:val="00224ABE"/>
     <w:rsid w:val="00241E9E"/>
     <w:rsid w:val="00245158"/>
     <w:rsid w:val="0028097B"/>
     <w:rsid w:val="002812B2"/>
     <w:rsid w:val="00281595"/>
     <w:rsid w:val="00282D7B"/>
     <w:rsid w:val="002830C3"/>
     <w:rsid w:val="002841D8"/>
+    <w:rsid w:val="00291636"/>
     <w:rsid w:val="00291EDE"/>
     <w:rsid w:val="00292FCD"/>
     <w:rsid w:val="002934E2"/>
     <w:rsid w:val="00293E71"/>
     <w:rsid w:val="002A1330"/>
     <w:rsid w:val="002A2506"/>
     <w:rsid w:val="002A27CD"/>
     <w:rsid w:val="002A7912"/>
+    <w:rsid w:val="002B0533"/>
+    <w:rsid w:val="002B25B0"/>
     <w:rsid w:val="002C00FE"/>
     <w:rsid w:val="002C1889"/>
     <w:rsid w:val="002C3D4C"/>
     <w:rsid w:val="002D4B2E"/>
     <w:rsid w:val="002D585E"/>
     <w:rsid w:val="002E02AF"/>
+    <w:rsid w:val="002E3577"/>
     <w:rsid w:val="002E47D5"/>
     <w:rsid w:val="002E7DEA"/>
     <w:rsid w:val="002F0890"/>
     <w:rsid w:val="002F0A7E"/>
     <w:rsid w:val="003040D8"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="00316ACB"/>
     <w:rsid w:val="0031707B"/>
     <w:rsid w:val="0031741B"/>
     <w:rsid w:val="00320E1B"/>
     <w:rsid w:val="003247E1"/>
     <w:rsid w:val="00327086"/>
     <w:rsid w:val="00327A3F"/>
     <w:rsid w:val="00327D29"/>
     <w:rsid w:val="00330E98"/>
     <w:rsid w:val="00336178"/>
     <w:rsid w:val="0034070B"/>
     <w:rsid w:val="003420F9"/>
     <w:rsid w:val="00342895"/>
     <w:rsid w:val="00342BFF"/>
     <w:rsid w:val="003471DD"/>
+    <w:rsid w:val="00356A0B"/>
     <w:rsid w:val="00361432"/>
     <w:rsid w:val="003701D4"/>
     <w:rsid w:val="0037113A"/>
     <w:rsid w:val="003718C2"/>
     <w:rsid w:val="00375277"/>
     <w:rsid w:val="00380BDB"/>
     <w:rsid w:val="00382216"/>
     <w:rsid w:val="0038399E"/>
+    <w:rsid w:val="00383E5C"/>
     <w:rsid w:val="00385C81"/>
     <w:rsid w:val="00393A84"/>
     <w:rsid w:val="00397033"/>
     <w:rsid w:val="003972D8"/>
     <w:rsid w:val="003A197E"/>
     <w:rsid w:val="003A24BA"/>
     <w:rsid w:val="003B1060"/>
     <w:rsid w:val="003B1F5E"/>
+    <w:rsid w:val="003B60A9"/>
     <w:rsid w:val="003C63D3"/>
     <w:rsid w:val="003C6845"/>
+    <w:rsid w:val="003D01D9"/>
+    <w:rsid w:val="003D204D"/>
     <w:rsid w:val="003D218E"/>
     <w:rsid w:val="003D7349"/>
     <w:rsid w:val="003E00A9"/>
     <w:rsid w:val="003E27B6"/>
     <w:rsid w:val="003E65B5"/>
     <w:rsid w:val="0040275E"/>
     <w:rsid w:val="004027ED"/>
     <w:rsid w:val="00404250"/>
     <w:rsid w:val="00410D20"/>
     <w:rsid w:val="00413010"/>
     <w:rsid w:val="004177F4"/>
     <w:rsid w:val="00420174"/>
     <w:rsid w:val="0044267D"/>
     <w:rsid w:val="00442F5F"/>
     <w:rsid w:val="00447901"/>
     <w:rsid w:val="00451B71"/>
     <w:rsid w:val="0045230E"/>
     <w:rsid w:val="00454750"/>
     <w:rsid w:val="00454E02"/>
     <w:rsid w:val="00456A94"/>
     <w:rsid w:val="00457370"/>
     <w:rsid w:val="0046119D"/>
     <w:rsid w:val="004614B6"/>
     <w:rsid w:val="00464DAE"/>
     <w:rsid w:val="00465433"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00472417"/>
     <w:rsid w:val="004751B1"/>
     <w:rsid w:val="00475679"/>
     <w:rsid w:val="004757F9"/>
     <w:rsid w:val="00481624"/>
     <w:rsid w:val="00481F13"/>
     <w:rsid w:val="00484B18"/>
     <w:rsid w:val="00484D10"/>
     <w:rsid w:val="00485029"/>
     <w:rsid w:val="00494362"/>
     <w:rsid w:val="00495C42"/>
     <w:rsid w:val="00496461"/>
     <w:rsid w:val="004979AD"/>
     <w:rsid w:val="004A07BE"/>
+    <w:rsid w:val="004A1CFA"/>
     <w:rsid w:val="004C1E4F"/>
     <w:rsid w:val="004C560B"/>
     <w:rsid w:val="004C7FD1"/>
     <w:rsid w:val="004D06A9"/>
     <w:rsid w:val="004D44F7"/>
     <w:rsid w:val="004E6994"/>
     <w:rsid w:val="004F37C7"/>
     <w:rsid w:val="0050101A"/>
     <w:rsid w:val="005047D8"/>
     <w:rsid w:val="00505331"/>
     <w:rsid w:val="0050656C"/>
     <w:rsid w:val="00506A9A"/>
+    <w:rsid w:val="0051687A"/>
     <w:rsid w:val="005263F8"/>
     <w:rsid w:val="0052697F"/>
     <w:rsid w:val="00527B26"/>
     <w:rsid w:val="005370D0"/>
     <w:rsid w:val="00537A09"/>
     <w:rsid w:val="00541D9E"/>
     <w:rsid w:val="0054314D"/>
     <w:rsid w:val="005513AA"/>
     <w:rsid w:val="00552974"/>
     <w:rsid w:val="00553E00"/>
     <w:rsid w:val="00562A71"/>
     <w:rsid w:val="00562EAD"/>
     <w:rsid w:val="00563521"/>
     <w:rsid w:val="005765BB"/>
     <w:rsid w:val="00582085"/>
     <w:rsid w:val="00583F7E"/>
     <w:rsid w:val="005843D7"/>
     <w:rsid w:val="00592A25"/>
     <w:rsid w:val="00594FCF"/>
     <w:rsid w:val="005A649C"/>
     <w:rsid w:val="005A66BB"/>
     <w:rsid w:val="005A76BB"/>
     <w:rsid w:val="005A7776"/>
     <w:rsid w:val="005B0AE1"/>
     <w:rsid w:val="005C358F"/>
     <w:rsid w:val="005D2483"/>
     <w:rsid w:val="005E116A"/>
     <w:rsid w:val="005E61BE"/>
     <w:rsid w:val="005F35F8"/>
     <w:rsid w:val="005F6E9F"/>
     <w:rsid w:val="005F74EB"/>
+    <w:rsid w:val="00605338"/>
     <w:rsid w:val="0061527A"/>
+    <w:rsid w:val="00615B72"/>
     <w:rsid w:val="006177FF"/>
     <w:rsid w:val="00621AFB"/>
     <w:rsid w:val="00625544"/>
     <w:rsid w:val="00633D7E"/>
     <w:rsid w:val="0063723F"/>
     <w:rsid w:val="00641733"/>
     <w:rsid w:val="0064461E"/>
     <w:rsid w:val="00654828"/>
     <w:rsid w:val="00664430"/>
+    <w:rsid w:val="00670D8E"/>
     <w:rsid w:val="00674007"/>
     <w:rsid w:val="00676F58"/>
     <w:rsid w:val="00685242"/>
     <w:rsid w:val="006902E7"/>
     <w:rsid w:val="00690F43"/>
     <w:rsid w:val="006914E0"/>
     <w:rsid w:val="00692962"/>
     <w:rsid w:val="006936A4"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="00696A1E"/>
     <w:rsid w:val="006A2096"/>
     <w:rsid w:val="006A50D2"/>
     <w:rsid w:val="006A7238"/>
     <w:rsid w:val="006B0AC9"/>
     <w:rsid w:val="006C3DAC"/>
     <w:rsid w:val="006C5C16"/>
     <w:rsid w:val="006D1273"/>
     <w:rsid w:val="006D2478"/>
     <w:rsid w:val="006D3E0E"/>
     <w:rsid w:val="006D4B77"/>
     <w:rsid w:val="006D6E70"/>
     <w:rsid w:val="006E4D0E"/>
     <w:rsid w:val="006F0AD5"/>
     <w:rsid w:val="006F3BE8"/>
     <w:rsid w:val="006F4DF4"/>
     <w:rsid w:val="006F575B"/>
     <w:rsid w:val="007111CA"/>
     <w:rsid w:val="007161DA"/>
     <w:rsid w:val="0071754B"/>
     <w:rsid w:val="007279D3"/>
     <w:rsid w:val="007305B5"/>
     <w:rsid w:val="00736563"/>
     <w:rsid w:val="00736A15"/>
     <w:rsid w:val="007478A1"/>
     <w:rsid w:val="00760386"/>
     <w:rsid w:val="007624E3"/>
     <w:rsid w:val="00762963"/>
     <w:rsid w:val="00765D91"/>
     <w:rsid w:val="00770101"/>
     <w:rsid w:val="007724C7"/>
     <w:rsid w:val="007745DF"/>
     <w:rsid w:val="007779AA"/>
+    <w:rsid w:val="00777E1D"/>
     <w:rsid w:val="0078061A"/>
     <w:rsid w:val="00785B29"/>
     <w:rsid w:val="0078621C"/>
     <w:rsid w:val="007B6BAA"/>
     <w:rsid w:val="007D1C58"/>
     <w:rsid w:val="007D416C"/>
     <w:rsid w:val="007E25E2"/>
     <w:rsid w:val="007E5236"/>
     <w:rsid w:val="007E55F8"/>
     <w:rsid w:val="008029B5"/>
     <w:rsid w:val="008030B6"/>
     <w:rsid w:val="0080383F"/>
     <w:rsid w:val="00803AE0"/>
+    <w:rsid w:val="008045ED"/>
     <w:rsid w:val="00807C64"/>
     <w:rsid w:val="008136F0"/>
     <w:rsid w:val="00813B14"/>
     <w:rsid w:val="00813C51"/>
     <w:rsid w:val="00816A46"/>
     <w:rsid w:val="00816DCD"/>
     <w:rsid w:val="0082095F"/>
     <w:rsid w:val="00822003"/>
     <w:rsid w:val="008234E2"/>
     <w:rsid w:val="00827C7F"/>
     <w:rsid w:val="008402FE"/>
     <w:rsid w:val="00846987"/>
     <w:rsid w:val="0085186A"/>
     <w:rsid w:val="0085378E"/>
     <w:rsid w:val="00860614"/>
     <w:rsid w:val="008622FE"/>
     <w:rsid w:val="00863720"/>
     <w:rsid w:val="00864887"/>
     <w:rsid w:val="008749FE"/>
     <w:rsid w:val="00875789"/>
     <w:rsid w:val="0087668A"/>
     <w:rsid w:val="00876F23"/>
     <w:rsid w:val="00884A0B"/>
     <w:rsid w:val="00886C62"/>
     <w:rsid w:val="00893B40"/>
     <w:rsid w:val="008956C6"/>
     <w:rsid w:val="008A10DD"/>
     <w:rsid w:val="008A6016"/>
     <w:rsid w:val="008A7024"/>
     <w:rsid w:val="008B2BD8"/>
+    <w:rsid w:val="008C152F"/>
     <w:rsid w:val="008C1716"/>
     <w:rsid w:val="008C517C"/>
     <w:rsid w:val="008C5674"/>
     <w:rsid w:val="008D2D50"/>
     <w:rsid w:val="008D4470"/>
     <w:rsid w:val="008D7EAF"/>
     <w:rsid w:val="008D7EBB"/>
     <w:rsid w:val="008E1433"/>
     <w:rsid w:val="008E426A"/>
     <w:rsid w:val="008E5BB6"/>
     <w:rsid w:val="008F0E81"/>
     <w:rsid w:val="008F437C"/>
     <w:rsid w:val="008F54CF"/>
     <w:rsid w:val="00900734"/>
     <w:rsid w:val="009011A4"/>
     <w:rsid w:val="0091382E"/>
     <w:rsid w:val="00915020"/>
     <w:rsid w:val="00917571"/>
     <w:rsid w:val="0092341E"/>
     <w:rsid w:val="009317BA"/>
     <w:rsid w:val="00944A4A"/>
     <w:rsid w:val="00944BBD"/>
     <w:rsid w:val="00945079"/>
     <w:rsid w:val="009467CD"/>
     <w:rsid w:val="00957E7B"/>
     <w:rsid w:val="009651C5"/>
     <w:rsid w:val="0096525C"/>
+    <w:rsid w:val="00965476"/>
     <w:rsid w:val="009657C8"/>
     <w:rsid w:val="009703C4"/>
     <w:rsid w:val="009708B5"/>
     <w:rsid w:val="00971C13"/>
     <w:rsid w:val="00974842"/>
     <w:rsid w:val="00976BD7"/>
     <w:rsid w:val="009778E8"/>
     <w:rsid w:val="00977D1A"/>
     <w:rsid w:val="009806BA"/>
     <w:rsid w:val="0098159F"/>
     <w:rsid w:val="0098471A"/>
     <w:rsid w:val="00987539"/>
+    <w:rsid w:val="0099258D"/>
     <w:rsid w:val="009939AC"/>
     <w:rsid w:val="00995016"/>
     <w:rsid w:val="009A0265"/>
     <w:rsid w:val="009A04D6"/>
     <w:rsid w:val="009A3CB5"/>
     <w:rsid w:val="009B0B91"/>
     <w:rsid w:val="009B2BEB"/>
     <w:rsid w:val="009B36DD"/>
     <w:rsid w:val="009B7E6D"/>
     <w:rsid w:val="009C727F"/>
     <w:rsid w:val="009D5BA4"/>
+    <w:rsid w:val="009D6420"/>
     <w:rsid w:val="009E75E5"/>
     <w:rsid w:val="009E7BC6"/>
     <w:rsid w:val="009F0A00"/>
     <w:rsid w:val="009F1279"/>
     <w:rsid w:val="009F3DD5"/>
     <w:rsid w:val="009F5541"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A1236B"/>
     <w:rsid w:val="00A15CBC"/>
     <w:rsid w:val="00A23420"/>
     <w:rsid w:val="00A23C13"/>
     <w:rsid w:val="00A34950"/>
     <w:rsid w:val="00A3591F"/>
     <w:rsid w:val="00A4008E"/>
     <w:rsid w:val="00A41707"/>
     <w:rsid w:val="00A44E50"/>
     <w:rsid w:val="00A458C3"/>
     <w:rsid w:val="00A46723"/>
     <w:rsid w:val="00A50D0B"/>
     <w:rsid w:val="00A62BE9"/>
     <w:rsid w:val="00A62F0D"/>
     <w:rsid w:val="00A63C23"/>
     <w:rsid w:val="00A64D9D"/>
     <w:rsid w:val="00A67863"/>
     <w:rsid w:val="00A7303F"/>
     <w:rsid w:val="00A828F9"/>
     <w:rsid w:val="00A82D30"/>
     <w:rsid w:val="00A8713C"/>
     <w:rsid w:val="00A875BB"/>
     <w:rsid w:val="00A90A5A"/>
     <w:rsid w:val="00A9182F"/>
     <w:rsid w:val="00A93884"/>
     <w:rsid w:val="00A954B8"/>
     <w:rsid w:val="00A955CB"/>
     <w:rsid w:val="00AA00AB"/>
     <w:rsid w:val="00AA3DF6"/>
     <w:rsid w:val="00AA49D9"/>
     <w:rsid w:val="00AA6E81"/>
     <w:rsid w:val="00AA795A"/>
     <w:rsid w:val="00AB00F9"/>
+    <w:rsid w:val="00AB7008"/>
     <w:rsid w:val="00AB7B54"/>
     <w:rsid w:val="00AB7B59"/>
     <w:rsid w:val="00AC5A87"/>
     <w:rsid w:val="00AD025E"/>
     <w:rsid w:val="00AE1E10"/>
     <w:rsid w:val="00AE3B79"/>
+    <w:rsid w:val="00AE5007"/>
     <w:rsid w:val="00AF0A40"/>
     <w:rsid w:val="00AF0AE1"/>
     <w:rsid w:val="00AF0D34"/>
     <w:rsid w:val="00B00B76"/>
     <w:rsid w:val="00B0584E"/>
     <w:rsid w:val="00B1116B"/>
     <w:rsid w:val="00B1343F"/>
     <w:rsid w:val="00B206CC"/>
+    <w:rsid w:val="00B32E42"/>
+    <w:rsid w:val="00B40F5D"/>
     <w:rsid w:val="00B42056"/>
     <w:rsid w:val="00B46C50"/>
     <w:rsid w:val="00B51107"/>
     <w:rsid w:val="00B51AD6"/>
     <w:rsid w:val="00B56294"/>
     <w:rsid w:val="00B60013"/>
     <w:rsid w:val="00B65DA0"/>
     <w:rsid w:val="00B71267"/>
+    <w:rsid w:val="00B77AF5"/>
     <w:rsid w:val="00B903A5"/>
     <w:rsid w:val="00B916F7"/>
     <w:rsid w:val="00B930EC"/>
     <w:rsid w:val="00B97FA4"/>
     <w:rsid w:val="00B97FC2"/>
     <w:rsid w:val="00BA143F"/>
     <w:rsid w:val="00BA6FDB"/>
     <w:rsid w:val="00BB0541"/>
     <w:rsid w:val="00BB1196"/>
     <w:rsid w:val="00BB19BE"/>
     <w:rsid w:val="00BB304D"/>
     <w:rsid w:val="00BB3A06"/>
     <w:rsid w:val="00BB3D92"/>
     <w:rsid w:val="00BB5F05"/>
     <w:rsid w:val="00BB6E00"/>
     <w:rsid w:val="00BB7E76"/>
     <w:rsid w:val="00BC2200"/>
     <w:rsid w:val="00BC2B5D"/>
     <w:rsid w:val="00BC4F8A"/>
     <w:rsid w:val="00BD0BB8"/>
     <w:rsid w:val="00BE1D8A"/>
     <w:rsid w:val="00BE6FEC"/>
     <w:rsid w:val="00BE7B09"/>
     <w:rsid w:val="00BF165A"/>
     <w:rsid w:val="00BF1B8F"/>
@@ -12774,64 +12748,66 @@
     <w:rsid w:val="00C76150"/>
     <w:rsid w:val="00CA0BDF"/>
     <w:rsid w:val="00CA269D"/>
     <w:rsid w:val="00CA6EF5"/>
     <w:rsid w:val="00CA79D9"/>
     <w:rsid w:val="00CB6DCA"/>
     <w:rsid w:val="00CB7686"/>
     <w:rsid w:val="00CB7ABA"/>
     <w:rsid w:val="00CC07D4"/>
     <w:rsid w:val="00CC70F4"/>
     <w:rsid w:val="00CC7EF8"/>
     <w:rsid w:val="00CD260E"/>
     <w:rsid w:val="00CD4C57"/>
     <w:rsid w:val="00CE5259"/>
     <w:rsid w:val="00CE7477"/>
     <w:rsid w:val="00CF44B9"/>
     <w:rsid w:val="00CF6683"/>
     <w:rsid w:val="00CF71A7"/>
     <w:rsid w:val="00CF7F3F"/>
     <w:rsid w:val="00D1297B"/>
     <w:rsid w:val="00D15865"/>
     <w:rsid w:val="00D234BB"/>
     <w:rsid w:val="00D242A3"/>
     <w:rsid w:val="00D245C8"/>
     <w:rsid w:val="00D24D71"/>
+    <w:rsid w:val="00D31790"/>
     <w:rsid w:val="00D34192"/>
     <w:rsid w:val="00D37D66"/>
     <w:rsid w:val="00D4013D"/>
     <w:rsid w:val="00D42955"/>
     <w:rsid w:val="00D45C70"/>
     <w:rsid w:val="00D5363B"/>
     <w:rsid w:val="00D56EFD"/>
     <w:rsid w:val="00D57501"/>
     <w:rsid w:val="00D63D30"/>
     <w:rsid w:val="00D73BB7"/>
     <w:rsid w:val="00D74B4B"/>
     <w:rsid w:val="00D8009E"/>
     <w:rsid w:val="00D81D19"/>
     <w:rsid w:val="00D857FE"/>
+    <w:rsid w:val="00D85D6D"/>
     <w:rsid w:val="00D9006F"/>
     <w:rsid w:val="00D93597"/>
     <w:rsid w:val="00D93D54"/>
     <w:rsid w:val="00D950EC"/>
     <w:rsid w:val="00D967E3"/>
     <w:rsid w:val="00DA54D6"/>
     <w:rsid w:val="00DA6FCA"/>
     <w:rsid w:val="00DB1A7B"/>
     <w:rsid w:val="00DC262D"/>
     <w:rsid w:val="00DC54A2"/>
     <w:rsid w:val="00DD0AA7"/>
     <w:rsid w:val="00DD165C"/>
     <w:rsid w:val="00DD3FC4"/>
     <w:rsid w:val="00DE2E3E"/>
     <w:rsid w:val="00DF062E"/>
     <w:rsid w:val="00DF18DC"/>
     <w:rsid w:val="00E00194"/>
     <w:rsid w:val="00E00372"/>
     <w:rsid w:val="00E03C3A"/>
     <w:rsid w:val="00E1312C"/>
     <w:rsid w:val="00E13C1C"/>
     <w:rsid w:val="00E1412B"/>
     <w:rsid w:val="00E1679D"/>
     <w:rsid w:val="00E315AB"/>
     <w:rsid w:val="00E346B2"/>
@@ -12852,68 +12828,72 @@
     <w:rsid w:val="00E92F43"/>
     <w:rsid w:val="00E948CE"/>
     <w:rsid w:val="00EA1B96"/>
     <w:rsid w:val="00EA6A99"/>
     <w:rsid w:val="00EA6D3E"/>
     <w:rsid w:val="00EB1776"/>
     <w:rsid w:val="00EB4158"/>
     <w:rsid w:val="00EB6E26"/>
     <w:rsid w:val="00EC4AF8"/>
     <w:rsid w:val="00ED1834"/>
     <w:rsid w:val="00ED253F"/>
     <w:rsid w:val="00ED4C67"/>
     <w:rsid w:val="00EE146C"/>
     <w:rsid w:val="00EE41D2"/>
     <w:rsid w:val="00EE65BE"/>
     <w:rsid w:val="00EE7288"/>
     <w:rsid w:val="00F05F64"/>
     <w:rsid w:val="00F1053F"/>
     <w:rsid w:val="00F12050"/>
     <w:rsid w:val="00F13CE6"/>
     <w:rsid w:val="00F14AFC"/>
     <w:rsid w:val="00F17C36"/>
     <w:rsid w:val="00F22C78"/>
     <w:rsid w:val="00F263E4"/>
     <w:rsid w:val="00F31517"/>
+    <w:rsid w:val="00F33FFF"/>
     <w:rsid w:val="00F35719"/>
+    <w:rsid w:val="00F364BC"/>
     <w:rsid w:val="00F36791"/>
     <w:rsid w:val="00F40EDC"/>
     <w:rsid w:val="00F46C68"/>
     <w:rsid w:val="00F47C22"/>
     <w:rsid w:val="00F522EA"/>
     <w:rsid w:val="00F5304B"/>
     <w:rsid w:val="00F57A42"/>
     <w:rsid w:val="00F57EBA"/>
     <w:rsid w:val="00F71C57"/>
     <w:rsid w:val="00F768AB"/>
     <w:rsid w:val="00F77EF6"/>
+    <w:rsid w:val="00F8340C"/>
     <w:rsid w:val="00F86B5A"/>
     <w:rsid w:val="00F8746A"/>
     <w:rsid w:val="00F9654D"/>
     <w:rsid w:val="00FA361E"/>
     <w:rsid w:val="00FA751C"/>
     <w:rsid w:val="00FB4C49"/>
+    <w:rsid w:val="00FC3C2D"/>
     <w:rsid w:val="00FC61F0"/>
     <w:rsid w:val="00FC7869"/>
     <w:rsid w:val="00FD31C2"/>
     <w:rsid w:val="00FD792F"/>
     <w:rsid w:val="00FE3C89"/>
     <w:rsid w:val="00FF1BC6"/>
     <w:rsid w:val="00FF26F2"/>
     <w:rsid w:val="00FF37EC"/>
     <w:rsid w:val="00FF3E47"/>
     <w:rsid w:val="00FF4C76"/>
     <w:rsid w:val="00FF7057"/>
     <w:rsid w:val="00FF7923"/>
     <w:rsid w:val="00FF7D1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -13836,51 +13816,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1981882723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14138,93 +14118,519 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71D268D4-20E7-432C-914E-C49BAD10BAE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3050DE97-0429-4306-955E-244DF6F9A58F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{038E4AC5-68F7-4E5A-BF1D-C71CC2C594D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0099D071-840C-4E35-BF44-EEEC57EADC0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>8875</Words>
-  <Characters>5060</Characters>
+  <Words>8933</Words>
+  <Characters>5092</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13908</CharactersWithSpaces>
+  <CharactersWithSpaces>13998</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>