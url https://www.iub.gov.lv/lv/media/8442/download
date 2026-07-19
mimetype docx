--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06DE1D35" w14:textId="20C36839" w:rsidR="00393A84" w:rsidRPr="00EE7B86" w:rsidRDefault="00AD39B7" w:rsidP="00393A84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00393A84" w:rsidRPr="00EE7B86">
         <w:rPr>
@@ -160,131 +164,139 @@
       <w:r w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00566B34" w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE6310F" w14:textId="040713BD" w:rsidR="005E51C0" w:rsidRPr="00EE7B86" w:rsidRDefault="00B14BB6" w:rsidP="005E51C0">
+    <w:p w14:paraId="7CE6310F" w14:textId="27197141" w:rsidR="005E51C0" w:rsidRPr="00EE7B86" w:rsidRDefault="00B14BB6" w:rsidP="005E51C0">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003811F4" w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B71A3C">
+      <w:r w:rsidR="00DA30FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="009816A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B71A3C">
+      <w:r w:rsidR="00DA30FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA30FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009816A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00B71A3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DE6D36" w:rsidRPr="000B7517">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00B71A3C">
+      <w:r w:rsidR="000B3F04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005E51C0" w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F4F846" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00EE7B86" w:rsidRDefault="00393A84" w:rsidP="005E51C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E55797" w14:textId="6CDAB7A5" w:rsidR="00393A84" w:rsidRPr="00EE7B86" w:rsidRDefault="00F00366" w:rsidP="00F00366">
       <w:pPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:jc w:val="center"/>
@@ -489,76 +501,109 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Atbilde “Nav attiecināms” (N/A) atzīmējama, ja iepirkuma dokumentācijā nav izvirzīti noteikumi, jo tādus saskaņā ar normatīvo regulējumu vai arī ievērojot iepirkuma priekšmeta specifiku nav nepieciešams izvir</w:t>
       </w:r>
       <w:r w:rsidR="00992DD2" w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zīt</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E424FE0" w14:textId="62B8EE3A" w:rsidR="00FA14AE" w:rsidRPr="009657A6" w:rsidRDefault="00C6655E" w:rsidP="002B1434">
+    <w:p w14:paraId="3E424FE0" w14:textId="40D828A8" w:rsidR="00FA14AE" w:rsidRPr="009657A6" w:rsidRDefault="00C6655E" w:rsidP="002B1434">
       <w:pPr>
         <w:ind w:right="-285"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF2065">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek veikta atsevišķu iepirkuma dokumentācijas aspektu pārbaude saskaņā ar metodikā paredzēto kārtību, nepieciešams atbildēt vismaz uz metodiskā materiāla </w:t>
       </w:r>
+      <w:r w:rsidR="00584C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidRPr="002B1434">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>7. un 9.sadaļā norādītajiem</w:t>
+        <w:t xml:space="preserve">. un </w:t>
+      </w:r>
+      <w:r w:rsidR="00584C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.sadaļā norādītajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2065">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> jautājumiem. Vienlaikus sadarbības iestāde var lemt par nepieciešamību atbildēt arī uz citās metodiskā materiāla sadaļās norādītajiem jautājumiem.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6655E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -780,111 +825,112 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="707216CE" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E1D5FE" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="00EE7B86">
+          <w:p w14:paraId="63E1D5FE" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vai</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> procedūra ir izvēlēta atbilstoši?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69DB6689" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="000D038A">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="69DB6689" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="0012463A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20F979E0" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="008D045A">
-            <w:pPr>
+          <w:p w14:paraId="20F979E0" w14:textId="77777777" w:rsidR="00830355" w:rsidRPr="00EE7B86" w:rsidRDefault="00830355" w:rsidP="0012463A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.p</w:t>
             </w:r>
             <w:r w:rsidR="00B60477" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="008037FC" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1077,55 +1123,55 @@
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Piemēram, komandējumu, ceļojumu aģentūru un tulkošanas pakalpojumi nav ietverti PIL 2.</w:t>
             </w:r>
             <w:r w:rsidR="00566B34" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>pielikumā!</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="390483A4" w14:textId="01FFD449" w:rsidR="000721C0" w:rsidRPr="00EE7B86" w:rsidRDefault="000721C0" w:rsidP="00760D89">
+          <w:p w14:paraId="390483A4" w14:textId="01FFD449" w:rsidR="000721C0" w:rsidRPr="00EE7B86" w:rsidRDefault="000721C0" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="425"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu</w:t>
             </w:r>
             <w:r w:rsidR="00EB3307" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -1291,54 +1337,54 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pielikumā minētie pakalpojumi, gan citi pakalpojumi vai piegādes) līgumcenas lielāko daļu veido PIL 2.</w:t>
             </w:r>
             <w:r w:rsidR="00566B34" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pielikumā minētie pakalpojumi?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF7C506" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00723DB1">
+          <w:p w14:paraId="1AF7C506" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja citu pakalpojumu vai piegāžu, kas nav minēti PIL 2.</w:t>
             </w:r>
             <w:r w:rsidR="00566B34" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1458,59 +1504,59 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58E2CACC" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F8AD213" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00EE7B86">
+          <w:p w14:paraId="0F8AD213" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav konstatējama iepirkuma nepamatota apvienošana?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BA9CDD6" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00666414">
@@ -1569,112 +1615,102 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C3D72F9" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C709D37" w14:textId="5AAB842B" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00EE7B86">
+          <w:p w14:paraId="0C709D37" w14:textId="5AAB842B" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai iepirkumam pēc pakalpojumu kategorijām ir piešķirts atbilstošais CPV kods? (Vai CPV kods, kas ir norādīts paziņojumā </w:t>
             </w:r>
             <w:r w:rsidR="001A6C8F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>attiecībā uz</w:t>
             </w:r>
             <w:r w:rsidR="001A6C8F" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">sociālajiem un citiem īpašiem pakalpojumiem un pārējā iepirkuma dokumentācijā, pēc </w:t>
-[...9 lines deleted...]
-              <w:t>būtības atbilst iepirkuma priekšmeta saturam?)</w:t>
+              <w:t>sociālajiem un citiem īpašiem pakalpojumiem un pārējā iepirkuma dokumentācijā, pēc būtības atbilst iepirkuma priekšmeta saturam?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574C0A0A" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00666414">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B2A1147" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00666414">
             <w:pPr>
@@ -1717,59 +1753,59 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AEFD7F8" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3D1BF0" w14:textId="52E9DE66" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00EE7B86">
+          <w:p w14:paraId="3E3D1BF0" w14:textId="52E9DE66" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai iepirkuma identifikācijas numurs</w:t>
             </w:r>
             <w:r w:rsidR="00203D54" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, kā arī cita informācija</w:t>
@@ -2046,54 +2082,54 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43D2DCFA" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="000D038A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B744907" w14:textId="3A1B5BE4" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00AA421C" w:rsidP="00B60477">
+          <w:p w14:paraId="0B744907" w14:textId="3A1B5BE4" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00AA421C" w:rsidP="0012463A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1.p. 23.p.; </w:t>
             </w:r>
             <w:r w:rsidR="00E2210C" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r w:rsidR="00E83ACC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2257,56 +2293,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>sociālajiem un citiem īpašiem pakalpojumiem ir publicējis IUB tīmekļvietnē</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, norādot piedāvājumu iesniegšanas termiņu un nodrošinot brīvu un tiešu elektronisku pieeju iepirkuma dokumentiem?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="224B5907" w14:textId="0A96A64F" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00D079F2">
+          <w:p w14:paraId="224B5907" w14:textId="0A96A64F" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="0012463A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:keepNext/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pasūtītājs ir tiesīgs nepublicēt PIL 32.</w:t>
             </w:r>
             <w:r w:rsidR="00566B34" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2411,2471 +2447,2456 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27860E26" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD987F1" w14:textId="77777777" w:rsidR="00152F1D" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00EE7B86">
+          <w:p w14:paraId="5CD987F1" w14:textId="77777777" w:rsidR="00152F1D" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="0012463A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai piedāvājumu iesniegšanas termiņš ir noteikts vismaz 5 darbdienas</w:t>
+            </w:r>
+            <w:r w:rsidR="00771F0A" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no dienas, kad izraudzītajiem kandidātiem nosūtīts uzaicinājums iesniegt piedāvājumu, ja paredzēta kandidātu atlase</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204114F9" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="000D038A">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCE67EC" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00073F6F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3875D646" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="000D3FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w14:paraId="7F8145D1" w14:textId="77777777" w:rsidTr="003376F4">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE37C94" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552F3146" w14:textId="77777777" w:rsidR="00085FB2" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="0012463A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja iepirkuma līgums tiek slēgts par PIL 2. pielikumā minētajiem veselības, sociālās un kultūras jomas pakalpojumiem, uz kuriem attiecas CPV kodi 75121000-0, 75122000-7, 75123000-4, 79622000-0, 79624000-4, 79625000-1, 80110000-8, 80300000-7, 80420000-4, 80430000-7, 80511000-9, 80520000-5, 80590000-6, no 85000000-9 līdz 85323000-9, 92500000-6, 92600000-7, 98133000-4, 98133110-8 un pasūtītājs ir rezervējis iespēju piedalīties iepirkumā PIL 10. panta kārtībā tikai tiem kandidātiem vai pretendentiem, kuriem ir piešķirts sociālā uzņēmuma statuss un kuri sniedz minēto jomu pakalpojumus, vai pēdējo triju gadu laikā no dienas, kad būtu pieņemams lēmums par iepirkuma līguma tiesību piešķiršanu, pasūtītājs tiem nav piešķīris iepirkuma līguma slēgšanas tiesības par šajā pantā minētajiem pakalpojumiem šā panta kārtībā? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E823FD8" w14:textId="7170EA85" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="00866CB3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="550" w:firstLine="6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai, piemērojot PIL 16.pant</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>u,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F7E6C" w:rsidRPr="006F7E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paziņojuma </w:t>
+            </w:r>
+            <w:r w:rsidR="007E300F" w:rsidRPr="007E300F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attiecībā uz sociālajiem un citiem īpašiem pakalpojumiem </w:t>
+            </w:r>
+            <w:r w:rsidR="006F7E6C" w:rsidRPr="006F7E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>laukā "Reze</w:t>
+            </w:r>
+            <w:r w:rsidR="00464118">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7E6C" w:rsidRPr="006F7E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vētā dalība" ir norādī</w:t>
+            </w:r>
+            <w:r w:rsidR="007E300F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ts</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7E6C" w:rsidRPr="006F7E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ka līdzdalība ir paredzēta aizsargātām darbnīcām un ekonomikas dalībniekiem, kuru mērķis ir personu ar invaliditāti vai nelabvēlīgā situācijā esošu personu sociālā un profesionālā integrācija</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D80D26" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="000D038A">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7D2FD0" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="00073F6F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.p.2.d. un 3.d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A02391" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="000D3FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03434" w:rsidRPr="00EE7B86" w14:paraId="1B7B4B23" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D606275" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ADDBFA" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="006141FA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106" w:hanging="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja ir izdarīti iepirkuma dokumentu grozījumi, vai tas veikts atbilstoši?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DCC582" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="006141FA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3591F534" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="006141FA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.p.2.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B14BB6" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7891B9" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="006141FA">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E03434" w:rsidRPr="00EE7B86" w14:paraId="7D240025" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63FE4AE4" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8BEA1E" w14:textId="3EA71C6C" w:rsidR="00E03434" w:rsidRPr="007513FD" w:rsidRDefault="00E03434" w:rsidP="006141FA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="448" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pasūtītājs izdara grozījumus veicamā iepirkuma dokumentos vai pagarina </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1AB6" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paziņojumā </w:t>
+            </w:r>
+            <w:r w:rsidR="00952BFC" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attiecībā uz </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1AB6" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sociālajiem un citiem īpašiem pakalpojumiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">noteiktos piedāvājumu </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC1F45" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai pieteikumu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iesniegšanas termiņus, vai tas ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00952BFC" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atkārtoti </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>publicējis paziņojumu</w:t>
+            </w:r>
+            <w:r w:rsidR="003E1A0C" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ar kuru izsludināts PIL 10.panta noteiktajā kārtībā veicamais iepirkums</w:t>
+            </w:r>
+            <w:r w:rsidR="00275062" w:rsidRPr="007513FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA139D7" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="000D038A">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2334EF1C" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="001A6ABE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C5BE58" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="000D3FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w14:paraId="3C26DA41" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="692684E6" w14:textId="77777777" w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w:rsidRDefault="007A7A1E" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8DA822" w14:textId="41CB77CE" w:rsidR="0047303F" w:rsidRPr="009A082A" w:rsidRDefault="007A7A1E" w:rsidP="00BC2073">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai iepirkuma priekšmeta apraksts/ tehniskās prasības</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14475" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/ finanšu piedāvājuma nosacījumi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir atbilstoši noteikt</w:t>
+            </w:r>
+            <w:r w:rsidR="00A14475" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B781578" w14:textId="77777777" w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w:rsidRDefault="007A7A1E" w:rsidP="000D038A">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DC4C79" w14:textId="7230D37F" w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w:rsidRDefault="00FC16D1" w:rsidP="001A6ABE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="0047303F" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.-22.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666E9A6B" w14:textId="77777777" w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w:rsidRDefault="007A7A1E" w:rsidP="000D3FB3">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="36FF3973" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="398FD238" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561D572A" w14:textId="13BEDFB7" w:rsidR="00AA0580" w:rsidRPr="00AA0580" w:rsidRDefault="0047303F" w:rsidP="00AD6578">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja iepirkuma dokumentācijā ir norādīti konkrēti zīmoli, specifiska izcelsme, īpaši procesi, kas raksturo tikai kāda konkrēta piegādātāja preces vai pakalpojumus, patenti vai specifiski preču veidi, vai klāt ir norāde „vai ekvivalents”, kas attiecas uz visām šīm atsaucēm?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8089AE" w14:textId="0D88EADA" w:rsidR="006F7086" w:rsidRPr="00EE7B86" w:rsidRDefault="00AA0580" w:rsidP="00A63B05">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:firstLine="420"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA0580">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0580">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tomē</w:t>
+            </w:r>
+            <w:r w:rsidR="00C5247B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r, ņ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA0580">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>emot vērā EST spriedumā lietā C-424/23 norādīto, situācijā, kurā prasība par noteikta veida vai izcelsmes produktu, vai pat noteiktas preču zīmes produktu, vai tādu produktu, kas iegūts, pamatojoties uz konkrētu patentu vai paņēmienu, nenovēršami izriet no paša līguma priekšmeta, norādi “vai ekvivalents” būtu pieļaujams nelietot</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272EC229" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47DB7297" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C7E093" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="3FD70771" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="784BC6A4" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E1087EE" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00A63B05">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai nav izvirzīti nosacījumi par darbiem pēc līguma izpildes termiņa beigām vai papildus tehniskajā specifikācijā paredzētajam pakalpojumu saturam un apjomam (kas tieši nesaistās ar jau specifikācijā paredzētu pakalpojumu sniegšanu)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3B5CCD" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F63E5D0" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56741F06" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="73EE16BC" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="374540DC" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76D60459" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00A63B05">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pasūtītājs </w:t>
+            </w:r>
+            <w:r w:rsidR="008B79F0" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iepirkuma priekšmetam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ir izvirzījis vienīgi tādas prasības, kas ir nepieciešamas līguma izpildei?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B71AEAA" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23466BA1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9BB7FC" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0A45" w:rsidRPr="00EE7B86" w14:paraId="49411C0D" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C1BF165" w14:textId="77777777" w:rsidR="00FD0A45" w:rsidRPr="00EE7B86" w:rsidRDefault="00FD0A45" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67088FD3" w14:textId="41888E25" w:rsidR="004739AD" w:rsidRPr="00EE7B86" w:rsidRDefault="004739AD" w:rsidP="00EE7B86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai piedāvājumu iesniegšanas termiņš ir noteikts vismaz 5 darbdienas</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> no dienas, kad izraudzītajiem kandidātiem nosūtīts uzaicinājums iesniegt piedāvājumu, ja paredzēta kandidātu atlase</w:t>
+              <w:t>Ja pasūtītājs ir tehniskajās specifikācijās, piedāvājuma izvērtēšanas kritērijos vai iepirkuma līguma izpildes noteikumos pieprasījis īpašu marķējumu kā pierādījumu pakalpojumu vai piegāžu atbilstībai noteiktajām prasībām, vai ir ievēroti PIL 21.pantā ietvertie nosacījumi</w:t>
+            </w:r>
+            <w:r w:rsidR="00577038" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (galvenokārt </w:t>
+            </w:r>
+            <w:r w:rsidR="00B45F7E" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PIL 21.panta pirmās daļas 1.punkt</w:t>
+            </w:r>
+            <w:r w:rsidR="003B7098">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00577038" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E826D37" w14:textId="77777777" w:rsidR="00FD0A45" w:rsidRPr="00EE7B86" w:rsidRDefault="006C4AB8" w:rsidP="00A63B05">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-2182"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nepieciešams pārbaudīt sasaisti ar līguma priekšmetu un šaubu gadījumā pieprasīt paskaidrojumus pasūtītājam!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="204114F9" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="000D038A">
+          <w:p w14:paraId="7CA4AF78" w14:textId="77777777" w:rsidR="00FD0A45" w:rsidRPr="00EE7B86" w:rsidRDefault="00FD0A45" w:rsidP="00FD0A45">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCE67EC" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="00073F6F">
+          <w:p w14:paraId="54EC7C4A" w14:textId="77777777" w:rsidR="00FD0A45" w:rsidRPr="00EE7B86" w:rsidRDefault="00FD0A45" w:rsidP="00FD0A45">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3875D646" w14:textId="77777777" w:rsidR="00DA7FAB" w:rsidRPr="00EE7B86" w:rsidRDefault="00DA7FAB" w:rsidP="000D3FB3">
+          <w:p w14:paraId="0F68F9BA" w14:textId="77777777" w:rsidR="00FD0A45" w:rsidRPr="00EE7B86" w:rsidRDefault="00FD0A45" w:rsidP="00FD0A45">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w14:paraId="7F8145D1" w14:textId="77777777" w:rsidTr="003376F4">
+      <w:tr w:rsidR="00C62494" w:rsidRPr="00EE7B86" w14:paraId="4696FAA8" w14:textId="77777777" w:rsidTr="005B689A">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE37C94" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="00524ACB">
+          <w:p w14:paraId="61DE0380" w14:textId="77777777" w:rsidR="00C62494" w:rsidRPr="00EE7B86" w:rsidRDefault="00C62494" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1D392B1B" w14:textId="77777777" w:rsidR="00C62494" w:rsidRPr="00EE7B86" w:rsidRDefault="006A4BCC" w:rsidP="00A63B05">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:spacing w:val="-6"/>
-[...114 lines deleted...]
-              <w:t>?</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai nav citi konstatējumi saistībā ar iepirkuma priekšmeta apraksta / tehnisko prasību/ finanšu piedāvājuma nosacījumu neatbilstību?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D80D26" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="000D038A">
+          <w:p w14:paraId="353769F9" w14:textId="77777777" w:rsidR="00C62494" w:rsidRPr="00EE7B86" w:rsidRDefault="00C62494" w:rsidP="00FD0A45">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7D2FD0" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="00073F6F">
+          <w:p w14:paraId="29E95405" w14:textId="77777777" w:rsidR="00C62494" w:rsidRPr="00EE7B86" w:rsidRDefault="00C62494" w:rsidP="00FD0A45">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE7B86">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A02391" w14:textId="77777777" w:rsidR="00B862F8" w:rsidRPr="00EE7B86" w:rsidRDefault="00B862F8" w:rsidP="000D3FB3">
+          <w:p w14:paraId="77490021" w14:textId="77777777" w:rsidR="00C62494" w:rsidRPr="00EE7B86" w:rsidRDefault="00C62494" w:rsidP="00FD0A45">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03434" w:rsidRPr="00EE7B86" w14:paraId="1B7B4B23" w14:textId="77777777" w:rsidTr="005B689A">
+      <w:tr w:rsidR="00031893" w:rsidRPr="00EE7B86" w14:paraId="5CBE2008" w14:textId="77777777" w:rsidTr="005B689A">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B887CED" w14:textId="699600C2" w:rsidR="00031893" w:rsidRPr="00EE7B86" w:rsidRDefault="00031893" w:rsidP="00943B9D">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BAFF5B" w14:textId="77777777" w:rsidR="0083123D" w:rsidRPr="00CC78BE" w:rsidRDefault="0083123D" w:rsidP="0083123D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="453"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC78BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai iepirkuma dokumentācijā ir izvirzīta prasība piegādātājam nodrošināt, lai iepirkuma līguma izpildē netiek ietvertas Krievijas Federācijas un Baltkrievijas Republikas izcelsmes preces un pakalpojumi (t.sk. vai atbilstoši nosacījumi ir paredzēti līguma projektā, ja tas ir pievienots iepirkuma dokumentācijai)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2D89B5" w14:textId="75E33327" w:rsidR="00031893" w:rsidRPr="0083123D" w:rsidRDefault="0083123D" w:rsidP="0083123D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC78BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/media/11184/download?attachment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7408B719" w14:textId="77777777" w:rsidR="00031893" w:rsidRPr="00EE7B86" w:rsidRDefault="00031893" w:rsidP="00FD0A45">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D652BD4" w14:textId="1AF63D05" w:rsidR="00031893" w:rsidRPr="00EE7B86" w:rsidRDefault="00AD0BAD" w:rsidP="00FD0A45">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC78BE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC78BE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC78BE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4F0D4C" w14:textId="77777777" w:rsidR="00031893" w:rsidRPr="00EE7B86" w:rsidRDefault="00031893" w:rsidP="00FD0A45">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="4C7A7EBC" w14:textId="77777777" w:rsidTr="005B689A">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D606275" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="00524ACB">
+          <w:p w14:paraId="291AE4DC" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15ADDBFA" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="00614067">
+          <w:p w14:paraId="07CA9FFF" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Ja ir izdarīti iepirkuma dokumentu grozījumi, vai tas veikts atbilstoši?</w:t>
+              <w:t>Vai līguma nosacījumi ir atbilstoši noteikti?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DCC582" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="000D038A">
+          <w:p w14:paraId="0368A579" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3591F534" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="00275062">
+          <w:p w14:paraId="1467B0CC" w14:textId="395409A2" w:rsidR="006D63B3" w:rsidRPr="00F81C8B" w:rsidRDefault="0047303F" w:rsidP="00787B0C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>28.p.2.d.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B14BB6" w:rsidRPr="00EE7B86">
+              <w:t>60., 61.p.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D63B3" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F81C8B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="006D63B3" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D63B3" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="006D63B3" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panta </w:t>
+            </w:r>
+            <w:r w:rsidR="00D041A4" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">piektā </w:t>
+            </w:r>
+            <w:r w:rsidR="006D63B3" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Andale Sans UI"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>daļa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7891B9" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="000D3FB3">
+          <w:p w14:paraId="68F6507B" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03434" w:rsidRPr="00EE7B86" w14:paraId="7D240025" w14:textId="77777777" w:rsidTr="005B689A">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="23854942" w14:textId="77777777" w:rsidTr="003376F4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63FE4AE4" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="00524ACB">
+          <w:p w14:paraId="125CDC66" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D8BEA1E" w14:textId="3EA71C6C" w:rsidR="00E03434" w:rsidRPr="007513FD" w:rsidRDefault="00E03434" w:rsidP="007513FD">
+          </w:tcPr>
+          <w:p w14:paraId="0F7FF054" w14:textId="11419F8C" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="450"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="548" w:hanging="450"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...88 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai noteiktais līguma termiņš nepārsniedz piecus gadus</w:t>
+            </w:r>
+            <w:r w:rsidR="00565DC0" w:rsidRPr="00565DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00565DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(j</w:t>
+            </w:r>
+            <w:r w:rsidR="00565DC0" w:rsidRPr="00565DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a līguma termiņš pārsniedz piecus gadus, vai tas atbilst PIL 60.p.4.d.minētajiem izņēmumiem un vai par to ir saņemta attiecīgi Ministru kabineta vai atvasinātās publiskās personas orgāna atļauja (</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3F43">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>60.p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00565DC0" w:rsidRPr="00565DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4.d.2.p.gadījumā)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A336DA1" w14:textId="77777777" w:rsidR="002628C9" w:rsidRPr="00EE7B86" w:rsidRDefault="002628C9" w:rsidP="00787B0C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ja pasūtītājs ir piemērojis PIL 16.panta otro daļu, vai  iepirkuma līguma termiņš nepārsniedz trīs gadus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA139D7" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="000D038A">
+          <w:p w14:paraId="62018C48" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2334EF1C" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="001A6ABE">
+          <w:p w14:paraId="706F9B57" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40C5BE58" w14:textId="77777777" w:rsidR="00E03434" w:rsidRPr="00EE7B86" w:rsidRDefault="00E03434" w:rsidP="000D3FB3">
+          <w:p w14:paraId="04A75C1C" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w14:paraId="3C26DA41" w14:textId="77777777" w:rsidTr="005B689A">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="55B02F92" w14:textId="77777777" w:rsidTr="003376F4">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A3C3260" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7265783F" w14:textId="6028CF5B" w:rsidR="0047303F" w:rsidRPr="00144637" w:rsidRDefault="0047303F" w:rsidP="0068079F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja iepirkuma dokumentācijai ir pievienots līgumprojekts, vai tas satur visu likumā prasīto informāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="00144637">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00144637" w:rsidRPr="00144637">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vai līguma projektā noteiktie iespējamie līguma grozījumi ir atbilstoši PIL regulējumam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B20F2B" w14:textId="1DAA9717" w:rsidR="0096040E" w:rsidRPr="0096040E" w:rsidRDefault="00144637" w:rsidP="00C31CEC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="25" w:firstLine="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Viens no gadījumiem, kad ir pieļaujami būtiski līguma</w:t>
+            </w:r>
+            <w:r w:rsidR="0096040E" w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> grozījumi, ir šo grozījumu atrunāšanas gadījumā, proti:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363F8AAD" w14:textId="7822F0D5" w:rsidR="0047303F" w:rsidRPr="00C31CEC" w:rsidRDefault="0096040E" w:rsidP="00BB120D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iepirkuma procedūras dokumenti un iepirkuma līgums vai vispārīgā vienošanās skaidri un nepārprotami paredz grozījumu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF6380">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>iespēju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>nosacījumus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ar kādiem grozījumi ir pieļaujami, grozījumu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>apjomu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>būtību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0096040E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. Šādi noteikumi par grozījumiem var attiekties uz līgumcenas pārskatīšanu, izvēles iespēju izmantošanu, kā arī uz citiem iepirkuma līguma vai vispārīgās vienošanās izpildes aspektiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB7F1C1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C249F6" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059C3BD6" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="2EB66905" w14:textId="77777777" w:rsidTr="003376F4">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05DF0EC7" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5946AB81" w14:textId="2063CF3B" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00BB120D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Ja iepirkuma dokumentācijai ir pievienots līgumprojekts un ir paredzēti speciāli iepirkuma līguma izpildes noteikumi saistībā ar ekonomiskiem un sociāliem apstākļiem, inovācijām vai vides aizsardzības prasībām, vai šie noteikumi ir norādīti tehniskajās specifikācijās vai iepirkuma procedūras dokumentos un ir saistīti ar attiecīgā iepirkuma līguma priekšmetu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="072E4B15" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16032897" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1238F908" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="7F2BA741" w14:textId="77777777" w:rsidTr="003376F4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="692684E6" w14:textId="77777777" w:rsidR="007A7A1E" w:rsidRPr="00EE7B86" w:rsidRDefault="007A7A1E" w:rsidP="00524ACB">
+          <w:p w14:paraId="23844458" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1749 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="243E9C8B" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="001610FD">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši noteikti pretendentu izslēgšanas noteikumi (ja pasūtītājs ir izvēlējies tādus iekļaut iepirkuma dokumentācijā)?</w:t>
             </w:r>
           </w:p>
@@ -4906,53 +4927,53 @@
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42., 43.p.</w:t>
             </w:r>
             <w:r w:rsidR="00D041A4" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CF28E9D" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="00D041A4" w:rsidP="0047303F">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="7CF28E9D" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="00D041A4" w:rsidP="00BB120D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
@@ -5048,51 +5069,50 @@
           </w:p>
           <w:p w14:paraId="7BF374BE" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00153776">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Tā kā normatīvais regulējums neparedz pasūtītāja pienākumu piemērot PIL </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">42. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">panta </w:t>
             </w:r>
             <w:r w:rsidR="00FF0381">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
@@ -5245,59 +5265,70 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E530C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Skat. skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5024CD46" w14:textId="77777777" w:rsidR="007E530C" w:rsidRPr="00D70DDA" w:rsidRDefault="005924EA" w:rsidP="00153776">
+              <w:t xml:space="preserve">Skat. skaidrojumu par kandidātu un pretendentu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E530C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>izslēgšanas noteikumiem:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5024CD46" w14:textId="77777777" w:rsidR="007E530C" w:rsidRPr="00D70DDA" w:rsidRDefault="005924EA" w:rsidP="007210E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="61"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="62"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005924EA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
@@ -5446,56 +5477,56 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pasūtītājs ir tiesīgs neiekļaut minētos izslēgšanas noteikumus iepirkuma dokumentācijā, tomēr pārbaude par to neattiecināmību jāveic jebkurā gadījumā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D777E6" w14:textId="77777777" w:rsidR="00CC7235" w:rsidRPr="00EE7B86" w:rsidRDefault="00CC7235" w:rsidP="000A7015">
+          <w:p w14:paraId="32D777E6" w14:textId="77777777" w:rsidR="00CC7235" w:rsidRPr="00EE7B86" w:rsidRDefault="00CC7235" w:rsidP="007210E4">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu: </w:t>
             </w:r>
             <w:r w:rsidR="00D041A4" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>„Sankciju piemērošana publiskajos iepirkumos“:</w:t>
             </w:r>
@@ -5585,55 +5616,55 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D2ACC36" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
+          <w:p w14:paraId="4D2ACC36" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C85876">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai ir atbilstoši noteiktas kvalifikācijas/atlases prasības? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -5702,207 +5733,207 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="460644A1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7983BA50" w14:textId="3D8A0EC6" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
+          <w:p w14:paraId="7983BA50" w14:textId="3D8A0EC6" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C85876">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai nav minēta konkrēta pretendentu nacionalitāte, ģeogrāfiskais izvietojums</w:t>
+            </w:r>
+            <w:r w:rsidR="0091532B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0092798D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prasīts </w:t>
+            </w:r>
+            <w:r w:rsidR="0091532B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>noteikts juridiskais statuss pretendentam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8F897F" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169A9F7C" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E5236D" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="21431245" w14:textId="77777777" w:rsidTr="003376F4">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04971A8A" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E1D2EF" w14:textId="2ADE3C8C" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="003803B5" w:rsidP="00EE7B86">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:spacing w:val="-6"/>
-[...142 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai netiek ierobežotas fizisku personu tiesības dalībai iepirkumā? </w:t>
             </w:r>
             <w:r w:rsidR="0047303F" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai pasūtītājs nav ierobežojis pretendentu tiesības apvienoties grupās, piemēram, personu apvienībā?</w:t>
             </w:r>
             <w:r w:rsidR="00E44AF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5933,88 +5964,76 @@
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pasūtītājs var izvirzīt atšķirīgus, samērīgus un objektīvi pamatotus nosacījumus piegādātāju apvienībām attiecībā uz iepirkuma līguma izpildi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7965FA81" w14:textId="3A239312" w:rsidR="007378B3" w:rsidRPr="00210B10" w:rsidRDefault="007378B3" w:rsidP="002D4C82">
+          <w:p w14:paraId="7965FA81" w14:textId="3A239312" w:rsidR="007378B3" w:rsidRPr="00210B10" w:rsidRDefault="007378B3" w:rsidP="00C85876">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007378B3">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prasība iegūt noteiktu juridisku statusu vai noslēgt sabiedrības līgumu (pēc apvienības izvēles) var tikt izvirzīta tikai tādai apvienībai, kurai iepirkuma komisija piešķīrusi </w:t>
-[...11 lines deleted...]
-              <w:t>līguma izpildes tiesības.</w:t>
+              <w:t>Prasība iegūt noteiktu juridisku statusu vai noslēgt sabiedrības līgumu (pēc apvienības izvēles) var tikt izvirzīta tikai tādai apvienībai, kurai iepirkuma komisija piešķīrusi līguma izpildes tiesības.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58482557" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62CD6BD2" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
@@ -6105,60 +6124,60 @@
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai pasūtītājs nav izvirzījis konkrētas kvalifikācijas prasības tādējādi, ka tās visas attiecas arī uz katru no personām, uz kuru iespējām pretendents balstās (t.sk. apakšuzņēmējiem), vai </w:t>
             </w:r>
             <w:r w:rsidR="00106C0F" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">katru no </w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>piegādātāju apvienības dalībniekiem?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DACF3F" w14:textId="77777777" w:rsidR="00980165" w:rsidRPr="00EE7B86" w:rsidRDefault="00980165" w:rsidP="00BD3A10">
+          <w:p w14:paraId="21DACF3F" w14:textId="77777777" w:rsidR="00980165" w:rsidRPr="00EE7B86" w:rsidRDefault="00980165" w:rsidP="00C85876">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu “Biežāk konstatētās neatbilstības iepirkuma dokumentācijā un norisē” </w:t>
             </w:r>
             <w:r w:rsidR="00F16594" w:rsidRPr="00F16594">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
@@ -6260,55 +6279,55 @@
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav nepamatoti ierobežota apakšuzņēmēju dalība iepirkumā?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6182424E" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="005F628E">
+          <w:p w14:paraId="6182424E" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C85876">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="540"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jāņem vērā, ka uz PIL 2. pielikumā minētajiem pakalpojumu iepirkumiem nav tiešā veidā attiecināma PIL 45. un 46. panta ceturtā daļa, attiecīgi šajos iepirkumos ir iespējama apakšuzņēmēju piesaistes ierobežošana, izvērtējot katrā konkrētajā gadījumā šāda ierobežojuma samērīgumu atkarībā no līguma priekšmeta specifikas. Tāpat pasūtītājs ir tiesīgs ierobežot personu, uz kuru spējām pretendents balsta savu kvalifikāciju, dalību.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6401,59 +6420,69 @@
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai nav noteikts, ka piegādātāju apvienībai, attiecībā uz kuru pieņemts lēmums slēgt iepirkuma līgumu, uz līguma izpildes brīdi jāizveido pilnsabiedrība (vai arī jāiegūst kāds cits konkrēts juridisks statuss), nepieļaujot iespēju noslēgt sabiedrības līgumu?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="574BA867" w14:textId="77777777" w:rsidR="00531E20" w:rsidRPr="00EE7B86" w:rsidRDefault="00531E20" w:rsidP="001610FD">
+              <w:t xml:space="preserve">Vai nav noteikts, ka piegādātāju apvienībai, attiecībā uz kuru pieņemts lēmums slēgt iepirkuma līgumu, uz līguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>izpildes brīdi jāizveido pilnsabiedrība (vai arī jāiegūst kāds cits konkrēts juridisks statuss), nepieļaujot iespēju noslēgt sabiedrības līgumu?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="574BA867" w14:textId="77777777" w:rsidR="00531E20" w:rsidRPr="00EE7B86" w:rsidRDefault="00531E20" w:rsidP="00C85876">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasūtītājs var prasīt, lai apvienība, attiecībā uz kuru pieņemts lēmums slēgt iepirkuma līgumu, </w:t>
             </w:r>
             <w:r w:rsidR="00D667BA" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6582,56 +6611,56 @@
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs nav ierobežojis pretendenta tiesības dalībai iepirkumā ar nosacījumu, ka tam jābūt reģistrētam, licencētam vai sertificētam tikai atbilstoši Latvijas Republikas atbilstošo normatīvo aktu prasībām?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB5C9BC" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="001610FD">
+          <w:p w14:paraId="3CB5C9BC" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Piegādātājam ir jābūt reģistrētam, licencētam vai sertificētam atbilstoši piegādātāja izcelsmes (reģistrācijas) valsts atbilstošo normatīvo aktu prasībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6694,1755 +6723,1751 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C7242AF" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3C6BDE" w14:textId="593559DF" w:rsidR="00D667BA" w:rsidRPr="005F628E" w:rsidRDefault="0047303F" w:rsidP="005F628E">
+          <w:p w14:paraId="4A3C6BDE" w14:textId="593559DF" w:rsidR="00D667BA" w:rsidRPr="005F628E" w:rsidRDefault="0047303F" w:rsidP="00C34672">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai nav noteikts, ka ārvalstu speciālistiem jau uz piedāvājumu/ pieteikumu iesniegšanas brīdi jāiesniedz Latvijas tiesību aktiem atbilstoši speciālistu kvalifikāciju un izglītību apliecinoši dokumenti (proti, jau Latvijā atzīti dokumenti)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B030D60" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F24DAAB" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E58DD8" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="187A4E26" w14:textId="77777777" w:rsidTr="003376F4">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7514E6F9" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEDD5E5" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai nav noteikts, ka ārvalstu speciālistiem jau uz piedāvājumu/ pieteikumu iesniegšanas brīdi jāiesniedz Latvijas tiesību aktiem atbilstoši speciālistu kvalifikāciju un izglītību apliecinoši dokumenti (proti, jau Latvijā atzīti dokumenti)?</w:t>
+              <w:t xml:space="preserve">Vai pasūtītājs nav noteicis pieredzes prasības, atsaucoties uz nacionālo normatīvo regulējumu, proti, ka pieredzei jābūt gūtai atbilstoši konkrēta nacionālā regulējuma prasībām (piemēram, atbilstoši noteiktu MK noteikumu regulējumam)? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68337A58" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C34672">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jānošķir šādu atsauču izdarīšana uz nacionālo normatīvo regulējumu kopumā, kas var liecināt par netiešo diskrimināciju un ir vērtējama kā negatīva prakse (piem.,  prasība, lai būvdarbi būtu nodoti ekspluatācijā saskaņā ar nacionālo regulējumu), no atsauču izdarīšanas uz konkrētām normām, kas, piemēram, paskaidro kādu iepirkuma dokumentācijā ietvertu jēdzienu un kas attiecīgi nediskriminē ārvalstu piegādātājus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B030D60" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="19E97F1A" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F24DAAB" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="2DBDC8F6" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E58DD8" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="64D347E7" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="187A4E26" w14:textId="77777777" w:rsidTr="003376F4">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="1411EF8F" w14:textId="77777777" w:rsidTr="003376F4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7514E6F9" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+          <w:p w14:paraId="2714CA7E" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DEDD5E5" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
+          <w:p w14:paraId="67EDB835" w14:textId="4ED788C8" w:rsidR="0075389D" w:rsidRPr="00444709" w:rsidRDefault="0047303F" w:rsidP="00994392">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE7B86">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk6231265"/>
+            <w:r w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai pasūtītājs nav noteicis pieredzes prasības, atsaucoties uz nacionālo normatīvo regulējumu, proti, ka pieredzei jābūt gūtai atbilstoši konkrēta nacionālā regulējuma prasībām (piemēram, atbilstoši noteiktu MK noteikumu regulējumam)? </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="68337A58" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="009A41CB">
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidR="007658BF" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>atbilstoši ir noteiktas prasības piegādātāju saimnieciskajam un finansiālajam stāvoklim (piemēram</w:t>
+            </w:r>
+            <w:r w:rsidR="00994392" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="007658BF" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pieprasītais nepieciešamais pretendenta finanšu apgrozījums ir samērīgs attiecībā pret iepirkuma paredzamo līgumcenu</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1D78" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/ pretendenta finanšu piedāvājumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00994392" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00994392" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84119" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iepirkums ir dalīts daļās, prasītais finanšu apgrozījums ir noteikts pret katras iepirkuma daļas paredzamo līgumcenu/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD4B00" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">katras iepirkuma daļas </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84119" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pretendenta finanšu piedāvājumu (nevis kopējo iepirkuma paredzamo līgumcenu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD4B00" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/kopējo finanšu piedāvājumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84119" w:rsidRPr="00994392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F57E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F57E40" w:rsidRPr="00F57E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nav pieprasīts apliecināt kopējo (summēto) apgrozījumu par vairāku gadu periodu</w:t>
+            </w:r>
+            <w:r w:rsidR="00F57E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00F57E40" w:rsidRPr="00F57E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nav noteikts, ka pretendenta apgrozāmo līdzekļu koeficientam </w:t>
+            </w:r>
+            <w:r w:rsidR="00F57E40" w:rsidRPr="00444709">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(jeb likviditātes koeficientam) obligāti jābūt lielākam nekā „1”; </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84119" w:rsidRPr="00444709">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10353B19" w14:textId="0820B5F4" w:rsidR="000D3619" w:rsidRDefault="000D3619" w:rsidP="000D3619">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="548"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D3619">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prasības attiecībā uz piegādātāja finansiālo stāvokli ir attiecinātas vienīgi uz tiem piegādātāju apvienības dalībniekiem un personām, uz kuru finansiālajām spējām izpildītājs balstās</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70303164" w14:textId="56611847" w:rsidR="000D3619" w:rsidRPr="00994392" w:rsidRDefault="006A67EA" w:rsidP="006A67EA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="548"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A67EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pasūtītājs paredz priekšapmaksu un starpmaksājumus, vai nav izvirzīta prasība par pretendenta brīvajiem finanšu resursiem lielā apjomā (piemēram, gadījumā, ja priekšapmaksa un starpmaksājumi nosedz lielāko daļu no </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A67EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>līgumsummas)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C0BD2B" w14:textId="77777777" w:rsidR="005A4924" w:rsidRPr="00EE7B86" w:rsidRDefault="005A4924" w:rsidP="00C34672">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja piegādātājs piesakās uz atsevišķām iepirkuma daļām (ja šādu iespēju paredz iepirkuma dokumentācija), tad iepirkuma dokumentācijā noteiktajām prasībām jābūt secināma</w:t>
+            </w:r>
+            <w:r w:rsidR="00727430" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ka finanšu apgrozījums jāpierāda tajās iepirkuma daļās, uz kurām piegādātājs piesakās.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FAEF4E" w14:textId="41F8C482" w:rsidR="00D61017" w:rsidRDefault="0047303F" w:rsidP="002562A0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jānošķir šādu atsauču izdarīšana uz nacionālo normatīvo regulējumu kopumā, kas var liecināt par netiešo diskrimināciju </w:t>
+              <w:t>Jāņem vērā publisko iepirkumu direktīvas 2014/24/ES, kā arī PIL 45. panta otrās daļas un sestās daļas 3. punkta regulējums, saskaņā ar kuru gada minimālo finanšu apgrozījumu var noteikt ne lielāku par divām paredzamo līgumcenu vērtībām, izņemot gadījumu, kad iepirkuma līguma izpilde ir saistīta ar īpašiem riskiem attiecīgo, pakalpojumu vai piegāžu rakstura dēļ. Pasūtītājs sniedz pamatojumu izņēmuma piemērošanai iepirkuma procedūras dokumentos. Tāpat finanšu apgrozījumu var prasīt par periodu ne ilgāku par trim iepriekšējiem finanšu gadiem</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>un ir vērtējama kā negatīva prakse (piem.,  prasība, lai būvdarbi būtu nodoti ekspluatācijā saskaņā ar nacionālo regulējumu), no atsauču izdarīšanas uz konkrētām normām, kas, piemēram, paskaidro kādu iepirkuma dokumentācijā ietvertu jēdzienu un kas attiecīgi nediskriminē ārvalstu piegādātājus.</w:t>
+              <w:t>tiešā veidā minētais regulējums uz PIL 2. pielikumā minētajiem pakalpojumiem neattiecas).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9532B4" w14:textId="2C9ECE76" w:rsidR="00F57E40" w:rsidRDefault="00F57E40" w:rsidP="004C59BF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="450"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pasūtītājs vai izvirzīt prasības par vidējo finanšu apgrozījumu par vairākiem gadiem vai par gada apgrozījumu, bet ne par kopējo apgrozījumu par vairākiem gadiem, jo tas ierobežo jaunāko piegādātāju iespējas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF9D8C6" w14:textId="77777777" w:rsidR="00F57E40" w:rsidRDefault="00F57E40" w:rsidP="004C59BF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0" w:firstLine="450"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57E40">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ja likviditātes koeficients ir vienāds ar „1”, uzņēmuma likviditātes pakāpe uzskatāma par labu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E25F462" w14:textId="30051392" w:rsidR="00F57E40" w:rsidRPr="001610FD" w:rsidRDefault="000D3619" w:rsidP="00C34672">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="448"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D3619">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E97F1A" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="411D44AB" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBDC8F6" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="1AE031B6" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D347E7" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="25DFC193" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="1411EF8F" w14:textId="77777777" w:rsidTr="003376F4">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="4ADB14A7" w14:textId="77777777" w:rsidTr="003376F4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2714CA7E" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+          <w:p w14:paraId="7BCC0F45" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67EDB835" w14:textId="4ED788C8" w:rsidR="0075389D" w:rsidRPr="00444709" w:rsidRDefault="0047303F" w:rsidP="00994392">
+          <w:p w14:paraId="48A1752E" w14:textId="77777777" w:rsidR="00045BAD" w:rsidRPr="00045BAD" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00994392">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
-            <w:r w:rsidR="007658BF" w:rsidRPr="00994392">
+            <w:r w:rsidR="00197711" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>atbilstoši ir noteiktas prasības piegādātāju saimnieciskajam un finansiālajam stāvoklim (piemēram</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00994392" w:rsidRPr="00994392">
+              <w:t>pieredzei/kvalifikācijai noteiktās prasības ir samērīgas un ir nepieciešamas līguma izpildei</w:t>
+            </w:r>
+            <w:r w:rsidR="00045BAD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...152 lines deleted...]
-              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10353B19" w14:textId="0820B5F4" w:rsidR="000D3619" w:rsidRDefault="000D3619" w:rsidP="000D3619">
+          <w:p w14:paraId="32B6F2A7" w14:textId="201E0C58" w:rsidR="00045BAD" w:rsidRDefault="00197711" w:rsidP="00045BAD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000D3619">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00045BAD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>prasības attiecībā uz piegādātāja finansiālo stāvokli ir attiecinātas vienīgi uz tiem piegādātāju apvienības dalībniekiem un personām, uz kuru finansiālajām spējām izpildītājs balstās</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00045BAD" w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="70303164" w14:textId="56611847" w:rsidR="000D3619" w:rsidRPr="00994392" w:rsidRDefault="006A67EA" w:rsidP="006A67EA">
+              <w:t>iemēram</w:t>
+            </w:r>
+            <w:r w:rsidR="00045BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E72CBB1" w14:textId="144A5142" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="00197711" w:rsidP="004C59BF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="167" w:hanging="167"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE42FC" w:rsidRPr="00AE42FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nav </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE42FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>prasīti pārāk daudzi pieredzes līgumi vai pārāk specifisks katrs pieredzes līgums; netiek prasīta pieredze/izglītība, kas nav saistīta ar līguma priekšmetu</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE42FC" w:rsidRPr="00AE42FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74FD286E" w14:textId="6D4AB342" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="00AE42FC" w:rsidP="001610FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548"/>
+              <w:ind w:left="106" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
-                <w:kern w:val="1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="25C0BD2B" w14:textId="77777777" w:rsidR="005A4924" w:rsidRPr="00EE7B86" w:rsidRDefault="005A4924" w:rsidP="002562A0">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="0047303F" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">retendents līguma izpildei nepieciešamo pieredzi, izpildot līguma izpildei nepieciešamos darbus ar konkrētiem tehniskajiem parametriem, varētu būt ieguvis </w:t>
+            </w:r>
+            <w:r w:rsidR="0047303F" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vairāku dažādu</w:t>
+            </w:r>
+            <w:r w:rsidR="0047303F" w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> līgumu ietvaros, kaut arī katrs no līgumiem visus minētos nosacījumus neietvertu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F04E9B7" w14:textId="77777777" w:rsidR="00197711" w:rsidRPr="00EE7B86" w:rsidRDefault="00197711" w:rsidP="001610FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:ind w:left="106" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00727430" w:rsidRPr="00EE7B86">
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tiek uzskatīts, ka pieredzei trijos līgumos/pakalpojumos jābūt pietiekamai adekvātu spēju apliecināšanai.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:kern w:val="2"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="15FAEF4E" w14:textId="41F8C482" w:rsidR="00D61017" w:rsidRDefault="0047303F" w:rsidP="002562A0">
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Tomēr minētā pieeja neattiecas uz dažāda veida nelieliem, sistēmiskiem pakalpojumiem kā, piem., lekciju nodrošināšana.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB47EF9" w14:textId="77777777" w:rsidR="008D4023" w:rsidRDefault="00376A6D" w:rsidP="001610FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="106" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja ir vienīgi noteikts, ka pretendentam nepieciešama konkrētu gadu pieredze attiecīgajā jomā, minētās prasības vietā būtu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ieteicams</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izvirzīt prasību par nepieciešamo pieredzi (konkrētu sniegto pakalpojumu skaitu), nevis pieredzi konkrētu gadu laikā, vai arī izteikt prasību detalizētāk – paskaidrot, kādos gadījumos pieredze konkrētā laika periodā tiks atzīta par atbilstošu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148F6164" w14:textId="77777777" w:rsidR="004451CC" w:rsidRDefault="006F7457" w:rsidP="00C51C01">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00EE7B86">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F7457">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="4A9532B4" w14:textId="2C9ECE76" w:rsidR="00F57E40" w:rsidRDefault="00F57E40" w:rsidP="004C59BF">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nav izvirzīta prasība, ka līguma izpildei nepieciešamajai pieredzei jābūt gūtai tieši ES struktūrfondu vai citu ārvalstu finanšu instrumentu īstenoto projektu ietvaros (ja vien plānotais pakalpojums nav saistīts ar darbu ES fondu vai citu ārvalstu finanšu instrumentu īstenoto projektu administrēšanā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F7457">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vai pasūtītājs nevar sniegt atbilstošu pamatojumu)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D980AA1" w14:textId="77777777" w:rsidR="00314EAE" w:rsidRPr="00314EAE" w:rsidRDefault="00314EAE" w:rsidP="00C51C01">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="0" w:firstLine="450"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="167" w:hanging="142"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F57E40">
+            <w:r w:rsidRPr="00314EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nav izvirzīta prasība, ka speciālista kvalifikāciju apliecinošajam sertifikātam jābūt konkrēti minētas institūcijas izdotam, ja nepieciešamo sertifikātu attiecīgajā jomā izdod vairākas kompetentās institūcijas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="720DF089" w14:textId="77777777" w:rsidR="00314EAE" w:rsidRDefault="00314EAE" w:rsidP="00C51C01">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="5FF9D8C6" w14:textId="77777777" w:rsidR="00F57E40" w:rsidRDefault="00F57E40" w:rsidP="004C59BF">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00314EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>av noteikts, ka pretendenta/speciālista pieredze attiecīgo pakalpojumu sniegšanā tiks atzīta, ja tā būs iegūta tieši publiskā vai tieši privātajā sektorā, (ja vien šādai prasībai nav konstatējams objektīvs pamatojums)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB23D3E" w14:textId="6E5D68E7" w:rsidR="004A10F5" w:rsidRDefault="004A10F5" w:rsidP="00C51C01">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="0" w:firstLine="450"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="167" w:hanging="142"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A10F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>av izvirzīta un vērtēta prasība par pretendenta pieredzi noteiktā teritorijā (piemēram, Latvijā, Latgales reģionā u.tml.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F014321" w14:textId="77777777" w:rsidR="00B77EF8" w:rsidRPr="00B77EF8" w:rsidRDefault="00B77EF8" w:rsidP="00B77EF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="309"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E49B563" w14:textId="77777777" w:rsidR="004A10F5" w:rsidRDefault="004A10F5" w:rsidP="00C51C01">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="25" w:firstLine="425"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F57E40">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A10F5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6E25F462" w14:textId="30051392" w:rsidR="00F57E40" w:rsidRPr="001610FD" w:rsidRDefault="000D3619" w:rsidP="004C59BF">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pieredze konkrētā teritorijā vai valstī varētu būt prasīta, ja šajā teritorijā vai valstī ir kāda specifiska sistēma, īpaši, no citām valstīm atšķirīgi standarti u.tml., kuru pārzināšana (izmantošana) nepieciešama konkrētā līguma izpildei.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A86DEBB" w14:textId="25FCB733" w:rsidR="00FF40BD" w:rsidRPr="006F7457" w:rsidRDefault="00FF40BD" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="0" w:firstLine="450"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="307" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000D3619">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF6308">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nav noteikts, ka pretendent</w:t>
+            </w:r>
+            <w:r w:rsidR="002B7FD9" w:rsidRPr="00EF6308">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF6308">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002B7FD9" w:rsidRPr="00EF6308">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieredzei jābūt iegūtai pie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF6308">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dažādiem pasūtītājiem (piemēram, pieredze par trim objektiem jāapliecina, iesniedzot atsauksmes no trim dažādiem pasūtītājiem).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="411D44AB" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="531B9030" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE031B6" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="63775CA0" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25DFC193" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="75294222" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="4ADB14A7" w14:textId="77777777" w:rsidTr="003376F4">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="3A2DA33D" w14:textId="77777777" w:rsidTr="003376F4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BCC0F45" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+          <w:p w14:paraId="215C4B51" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A1752E" w14:textId="77777777" w:rsidR="00045BAD" w:rsidRPr="00045BAD" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
+          <w:p w14:paraId="6CC23512" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
-                <w:iCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="32B6F2A7" w14:textId="201E0C58" w:rsidR="00045BAD" w:rsidRDefault="00197711" w:rsidP="00045BAD">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai nav noteikts ierobežojums pretendenta piesaistītajiem apakšuzņēmējiem vai speciālistiem piedalīties arī citos piedāvājumos tā paša iepirkuma ietvaros? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="717ADACA" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
-                <w:iCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="1"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Iepirkumu komisijai ir jādod iespēja pretendentam pierādīt, ka piedāvājumi ir izstrādāti neatkarīgi un nepastāv risks par ietekmētu konkurenci starp pretendentiem.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE7B86">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:kern w:val="1"/>
-[...425 lines deleted...]
-              <w:t xml:space="preserve"> dažādiem pasūtītājiem (piemēram, pieredze par trim objektiem jāapliecina, iesniedzot atsauksmes no trim dažādiem pasūtītājiem).</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Automātiska noraidīšana nav pieļaujama.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="531B9030" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="11285CEA" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63775CA0" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="54813547" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75294222" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
+          <w:p w14:paraId="7BE5CE70" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="3A2DA33D" w14:textId="77777777" w:rsidTr="003376F4">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="4E076ADB" w14:textId="77777777" w:rsidTr="003376F4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="215C4B51" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
+          <w:p w14:paraId="02E55397" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CC23512" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
+          <w:p w14:paraId="32C46F6B" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-[...184 lines deleted...]
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai izvirzītās prasības ir nepieciešamas līguma izpildei (piemēram, vai nav prasīta specifiska izglītība vai pieredze, kā arī speciālistiem pieprasīta un vērtēta netipiska izglītība, kas nav saistīta ar konkrēto līguma priekšmetu, kā arī to kombinācija)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -8528,56 +8553,56 @@
           <w:p w14:paraId="61D6761E" w14:textId="77777777" w:rsidR="00F71C06" w:rsidRPr="00F71C06" w:rsidRDefault="00F71C06" w:rsidP="00BB6D52">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71C06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav izvirzītas pieredzes prasības attiecībā uz visiem līguma izpildē iesaistītajiem speciālistiem (vai attiecībā uz lielu skaitu speciālistu)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B7E4545" w14:textId="77777777" w:rsidR="00F71C06" w:rsidRPr="00EE7B86" w:rsidRDefault="00F71C06" w:rsidP="00BB6D52">
+          <w:p w14:paraId="7B7E4545" w14:textId="77777777" w:rsidR="00F71C06" w:rsidRPr="00EE7B86" w:rsidRDefault="00F71C06" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="425"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71C06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kaut arī speciālistu skaits, attiecībā uz kuru būtu pamatoti izvirzīt pieredzes prasības, katrā konkrētajā gadījumā izvērtējams atsevišķi, ieteicams šādas prasības izvirzīt vienīgi attiecībā uz vadošajiem speciālistiem, vienlaikus saglabājot attiecībā uz pārējiem speciālistiem prasības par izglītību vai noteiktu sertifikāciju.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -8638,60 +8663,60 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="705C21D3" w14:textId="77777777" w:rsidR="00003B33" w:rsidRPr="00EE7B86" w:rsidRDefault="00003B33" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="198A8EAC" w14:textId="77777777" w:rsidR="00003B33" w:rsidRPr="00EE7B86" w:rsidRDefault="00AE5C44" w:rsidP="00EE7B86">
+          <w:p w14:paraId="198A8EAC" w14:textId="77777777" w:rsidR="00003B33" w:rsidRPr="00EE7B86" w:rsidRDefault="00AE5C44" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav citi konstatējumi saistībā ar kvalifikācijas prasību neatbilstību?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73900910" w14:textId="77777777" w:rsidR="00003B33" w:rsidRPr="00EE7B86" w:rsidRDefault="00003B33" w:rsidP="0047303F">
@@ -8756,56 +8781,56 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64C679A7" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="001610FD">
+          <w:p w14:paraId="64C679A7" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai atbilstoši noteiktajām kvalifikācijas/atlases prasībām un tehniskā piedāvājuma prasībām ir noteikta iesniedzamā informācija (dokumenti)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D35E04C" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
@@ -8872,60 +8897,60 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6933A34E" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D0CE1B1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00EE7B86">
+          <w:p w14:paraId="7D0CE1B1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir pieprasījis tikai tādu informāciju un dokumentus, kas nepieciešami kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteikto piedāvājuma izvēles kritēriju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="723B34E4" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
@@ -8984,74 +9009,83 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BB93C5A" w14:textId="77777777" w:rsidR="00894522" w:rsidRPr="00EE7B86" w:rsidRDefault="00894522" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C4D4801" w14:textId="2E931B2A" w:rsidR="00894522" w:rsidRPr="00EE7B86" w:rsidRDefault="00A136D9" w:rsidP="00EE7B86">
+          <w:p w14:paraId="0C4D4801" w14:textId="2E931B2A" w:rsidR="00894522" w:rsidRPr="00EE7B86" w:rsidRDefault="00A136D9" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A136D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai ir pieļauta iespēja iesniegt un paredzēts atzīt alternatīvus (ekvivalentus) dokumentus ārvalstu piegādātājiem un personām uz kuras iespējām tie balstās, lai apliecinātu savu kvalifikāciju?</w:t>
+              <w:t xml:space="preserve">Vai ir pieļauta iespēja iesniegt un paredzēts atzīt alternatīvus (ekvivalentus) dokumentus ārvalstu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A136D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>piegādātājiem un personām uz kuras iespējām tie balstās, lai apliecinātu savu kvalifikāciju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BCFF2DB" w14:textId="77777777" w:rsidR="00894522" w:rsidRPr="00EE7B86" w:rsidRDefault="00894522" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43A480A5" w14:textId="77777777" w:rsidR="00894522" w:rsidRPr="00EE7B86" w:rsidRDefault="00894522" w:rsidP="0047303F">
@@ -9094,82 +9128,82 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54D75B03" w14:textId="77777777" w:rsidR="00752CCD" w:rsidRPr="00EE7B86" w:rsidRDefault="00752CCD" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5001D044" w14:textId="7CB9AF5F" w:rsidR="00894522" w:rsidRPr="00894522" w:rsidRDefault="00894522" w:rsidP="00A136D9">
+          <w:p w14:paraId="5001D044" w14:textId="7CB9AF5F" w:rsidR="00894522" w:rsidRPr="00894522" w:rsidRDefault="00894522" w:rsidP="00C34672">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="448" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894522">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav pieprasīts iesniegt tikai un vienīgi auditētu finanšu pārskatu?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64CB5A34" w14:textId="709F9CF0" w:rsidR="00752CCD" w:rsidRPr="00A136D9" w:rsidRDefault="00894522" w:rsidP="00A136D9">
+          <w:p w14:paraId="64CB5A34" w14:textId="709F9CF0" w:rsidR="00752CCD" w:rsidRPr="00A136D9" w:rsidRDefault="00894522" w:rsidP="00847599">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="0" w:firstLine="309"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="306"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A136D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prasība iesniegt auditētu finanšu pārskatu var attiekties tikai uz tiem pretendentiem, kuriem saskaņā ar normatīvajiem aktiem ir obligāti nepieciešams zvērinātā revidenta atzinums par gada pārskatu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -9235,56 +9269,56 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23E188E1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="001610FD">
+          <w:p w14:paraId="23E188E1" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00847599">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai norādītie vērtēšanas kritēriji nesatur acīmredzamas diskriminējošas norādes? Vai norādītie vērtēšanas kritēriji ir pamatoti un objektīvi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9344,60 +9378,60 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FDD8758" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="709E339A" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00381223">
+          <w:p w14:paraId="709E339A" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00847599">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai piedāvājumu izvēles kritēriju nosacījumos ir iekļautas vienīgi tādas prasības, kuras ir pamatotas un samērīgas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="002E85DF" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
@@ -9460,55 +9494,55 @@
           <w:p w14:paraId="3991D555" w14:textId="57AD3333" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00B51370">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06F7F0D9" w14:textId="3318372F" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00BB7E8D">
+          <w:p w14:paraId="06F7F0D9" w14:textId="3318372F" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00847599">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE7B86">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai ir atbilstoši </w:t>
             </w:r>
             <w:r w:rsidR="00CB587D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9591,91 +9625,92 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="479824A0" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="4D8B8018" w14:textId="77777777" w:rsidTr="003376F4">
+      <w:tr w:rsidR="0047303F" w:rsidRPr="00EE7B86" w14:paraId="4D8B8018" w14:textId="77777777" w:rsidTr="006B2611">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="425D4319" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00524ACB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EE3F4F2" w14:textId="0C776060" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00537B6F">
+          <w:p w14:paraId="0EE3F4F2" w14:textId="0C776060" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="00912AE8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170" w:hanging="142"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE2073">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai papildu informācija</w:t>
             </w:r>
             <w:r w:rsidR="00537B6F" w:rsidRPr="00EE2073">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (atbilde uz piegādātāja uzdoto jautājumu)</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE2073">
@@ -9686,231 +9721,232 @@
               </w:rPr>
               <w:t xml:space="preserve"> tika ievietota pircēja profilā</w:t>
             </w:r>
             <w:r w:rsidR="00AA421C" w:rsidRPr="00EE2073">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> EIS</w:t>
             </w:r>
             <w:r w:rsidR="00B45F7E" w:rsidRPr="00EE2073">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-konkursu apakšsistēmā</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE2073">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kurā ir pieejami </w:t>
-[...8 lines deleted...]
-              <w:t>iepirkuma procedūras dokumenti, norādot arī uzdoto jautājumu?</w:t>
+              <w:t>, kurā ir pieejami iepirkuma procedūras dokumenti, norādot arī uzdoto jautājumu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3899BD" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="486EDFD8" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="608E48CB" w14:textId="77777777" w:rsidR="0047303F" w:rsidRPr="00EE7B86" w:rsidRDefault="0047303F" w:rsidP="0047303F">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="174DA42E" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00EE7B86" w:rsidRDefault="00393A84" w:rsidP="00393A84">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00393A84" w:rsidRPr="00EE7B86" w:rsidSect="00393A84">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="794B23F6" w14:textId="77777777" w:rsidR="00B67BC7" w:rsidRDefault="00B67BC7" w:rsidP="00481F13">
+    <w:p w14:paraId="625D7EB2" w14:textId="77777777" w:rsidR="00F30CE2" w:rsidRDefault="00F30CE2" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33C9CF00" w14:textId="77777777" w:rsidR="00B67BC7" w:rsidRDefault="00B67BC7" w:rsidP="00481F13">
+    <w:p w14:paraId="1B1E1368" w14:textId="77777777" w:rsidR="00F30CE2" w:rsidRDefault="00F30CE2" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D6E9BA2" w14:textId="77777777" w:rsidR="00B67BC7" w:rsidRDefault="00B67BC7">
+    <w:p w14:paraId="554129D8" w14:textId="77777777" w:rsidR="00F30CE2" w:rsidRDefault="00F30CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C385988" w14:textId="77777777" w:rsidR="00D531A5" w:rsidRPr="001A6ABE" w:rsidRDefault="00D531A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -9947,71 +9983,71 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>17</w:t>
     </w:r>
     <w:r w:rsidRPr="001A6ABE">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="38CF70ED" w14:textId="77777777" w:rsidR="00D531A5" w:rsidRDefault="00D531A5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EFD4313" w14:textId="77777777" w:rsidR="00B67BC7" w:rsidRDefault="00B67BC7" w:rsidP="00481F13">
+    <w:p w14:paraId="7C951988" w14:textId="77777777" w:rsidR="00F30CE2" w:rsidRDefault="00F30CE2" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44316650" w14:textId="77777777" w:rsidR="00B67BC7" w:rsidRDefault="00B67BC7" w:rsidP="00481F13">
+    <w:p w14:paraId="775DE2C3" w14:textId="77777777" w:rsidR="00F30CE2" w:rsidRDefault="00F30CE2" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3DD71D32" w14:textId="77777777" w:rsidR="00B67BC7" w:rsidRDefault="00B67BC7">
+    <w:p w14:paraId="62C231E2" w14:textId="77777777" w:rsidR="00F30CE2" w:rsidRDefault="00F30CE2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57154249" w14:textId="77777777" w:rsidR="005C3F8C" w:rsidRDefault="005C3F8C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C222F2"/>
     <w:name w:val="WW8Num1"/>
@@ -13143,162 +13179,167 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00393A84"/>
     <w:rsid w:val="00003B33"/>
     <w:rsid w:val="0002378B"/>
     <w:rsid w:val="000256CC"/>
     <w:rsid w:val="00026E73"/>
+    <w:rsid w:val="00031893"/>
     <w:rsid w:val="0003680D"/>
     <w:rsid w:val="000437C1"/>
     <w:rsid w:val="000446EA"/>
     <w:rsid w:val="00045BAD"/>
     <w:rsid w:val="00046D48"/>
     <w:rsid w:val="000534B1"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="00057ADD"/>
     <w:rsid w:val="000604DD"/>
     <w:rsid w:val="000612A5"/>
     <w:rsid w:val="0006664A"/>
     <w:rsid w:val="00071995"/>
     <w:rsid w:val="000721C0"/>
     <w:rsid w:val="00073F6F"/>
     <w:rsid w:val="000749F0"/>
     <w:rsid w:val="000778CF"/>
     <w:rsid w:val="000834C7"/>
     <w:rsid w:val="00085FB2"/>
     <w:rsid w:val="00090ED0"/>
     <w:rsid w:val="000913B2"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="000948B2"/>
     <w:rsid w:val="000A0B7A"/>
     <w:rsid w:val="000A1680"/>
     <w:rsid w:val="000A3A3A"/>
     <w:rsid w:val="000A7015"/>
     <w:rsid w:val="000B0134"/>
     <w:rsid w:val="000B19BF"/>
     <w:rsid w:val="000B2285"/>
     <w:rsid w:val="000B2589"/>
     <w:rsid w:val="000B26EE"/>
     <w:rsid w:val="000B36CA"/>
     <w:rsid w:val="000B3D81"/>
+    <w:rsid w:val="000B3F04"/>
     <w:rsid w:val="000B7ED8"/>
     <w:rsid w:val="000C230A"/>
     <w:rsid w:val="000C263B"/>
     <w:rsid w:val="000C2CE3"/>
     <w:rsid w:val="000C52B5"/>
     <w:rsid w:val="000D038A"/>
     <w:rsid w:val="000D0FEB"/>
     <w:rsid w:val="000D1A49"/>
     <w:rsid w:val="000D262A"/>
     <w:rsid w:val="000D3619"/>
     <w:rsid w:val="000D3645"/>
     <w:rsid w:val="000D3FB3"/>
     <w:rsid w:val="000D5DD8"/>
     <w:rsid w:val="000D6081"/>
     <w:rsid w:val="000D76B3"/>
     <w:rsid w:val="000E056E"/>
     <w:rsid w:val="000E0D3B"/>
     <w:rsid w:val="000E23D5"/>
     <w:rsid w:val="000E277D"/>
     <w:rsid w:val="000F1D1C"/>
     <w:rsid w:val="000F3463"/>
     <w:rsid w:val="000F3FAE"/>
     <w:rsid w:val="00102A88"/>
     <w:rsid w:val="00106C0F"/>
     <w:rsid w:val="00110F1B"/>
     <w:rsid w:val="00111B4A"/>
     <w:rsid w:val="00112A8D"/>
     <w:rsid w:val="00113B4A"/>
     <w:rsid w:val="00115124"/>
     <w:rsid w:val="001160AD"/>
     <w:rsid w:val="00124057"/>
+    <w:rsid w:val="0012463A"/>
     <w:rsid w:val="00134648"/>
     <w:rsid w:val="0013650F"/>
     <w:rsid w:val="00144637"/>
     <w:rsid w:val="00152F1D"/>
     <w:rsid w:val="00153097"/>
     <w:rsid w:val="00153776"/>
     <w:rsid w:val="00153F1D"/>
     <w:rsid w:val="00160283"/>
     <w:rsid w:val="001610FD"/>
     <w:rsid w:val="0016325A"/>
     <w:rsid w:val="001644AA"/>
     <w:rsid w:val="00166392"/>
     <w:rsid w:val="00176B69"/>
     <w:rsid w:val="00177A3D"/>
     <w:rsid w:val="00177CFB"/>
     <w:rsid w:val="00180F9F"/>
     <w:rsid w:val="00181971"/>
     <w:rsid w:val="001865C1"/>
     <w:rsid w:val="0019699A"/>
     <w:rsid w:val="00197711"/>
     <w:rsid w:val="001A1B99"/>
     <w:rsid w:val="001A57EB"/>
     <w:rsid w:val="001A6ABE"/>
     <w:rsid w:val="001A6C8F"/>
     <w:rsid w:val="001A753E"/>
     <w:rsid w:val="001B1863"/>
     <w:rsid w:val="001B3B49"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B6457"/>
     <w:rsid w:val="001C2277"/>
+    <w:rsid w:val="001C56A2"/>
     <w:rsid w:val="001C6877"/>
     <w:rsid w:val="001C73D6"/>
     <w:rsid w:val="001D1DDE"/>
     <w:rsid w:val="001D628C"/>
     <w:rsid w:val="001D6D5E"/>
     <w:rsid w:val="001D778A"/>
     <w:rsid w:val="001E1098"/>
     <w:rsid w:val="001E39A7"/>
     <w:rsid w:val="00203D54"/>
     <w:rsid w:val="00203FC8"/>
     <w:rsid w:val="00205883"/>
     <w:rsid w:val="00210B10"/>
     <w:rsid w:val="00214C37"/>
     <w:rsid w:val="002173E3"/>
     <w:rsid w:val="002205AC"/>
     <w:rsid w:val="00220CCE"/>
     <w:rsid w:val="002246B8"/>
     <w:rsid w:val="00225A31"/>
+    <w:rsid w:val="00231AA8"/>
     <w:rsid w:val="00231B8A"/>
     <w:rsid w:val="002365C3"/>
     <w:rsid w:val="002430EB"/>
     <w:rsid w:val="002458B6"/>
     <w:rsid w:val="002531E7"/>
     <w:rsid w:val="002562A0"/>
     <w:rsid w:val="00256995"/>
     <w:rsid w:val="00256D13"/>
     <w:rsid w:val="0025754D"/>
     <w:rsid w:val="00257EB9"/>
     <w:rsid w:val="0026243E"/>
     <w:rsid w:val="002628C9"/>
     <w:rsid w:val="0026301D"/>
     <w:rsid w:val="00271575"/>
     <w:rsid w:val="0027282E"/>
     <w:rsid w:val="00272A77"/>
     <w:rsid w:val="00273C01"/>
     <w:rsid w:val="00275062"/>
     <w:rsid w:val="00275273"/>
     <w:rsid w:val="00275900"/>
     <w:rsid w:val="002762DF"/>
     <w:rsid w:val="00282D7B"/>
     <w:rsid w:val="00291212"/>
     <w:rsid w:val="00293E55"/>
     <w:rsid w:val="002975FC"/>
@@ -13318,80 +13359,82 @@
     <w:rsid w:val="002B6F9C"/>
     <w:rsid w:val="002B74B5"/>
     <w:rsid w:val="002B7FD9"/>
     <w:rsid w:val="002C0282"/>
     <w:rsid w:val="002C3237"/>
     <w:rsid w:val="002C45AB"/>
     <w:rsid w:val="002D1439"/>
     <w:rsid w:val="002D1CC4"/>
     <w:rsid w:val="002D4C82"/>
     <w:rsid w:val="002D5A46"/>
     <w:rsid w:val="002D7CEA"/>
     <w:rsid w:val="002E2B3A"/>
     <w:rsid w:val="002E2BD5"/>
     <w:rsid w:val="002E2DE2"/>
     <w:rsid w:val="002E5E6D"/>
     <w:rsid w:val="002E5E98"/>
     <w:rsid w:val="002E75FB"/>
     <w:rsid w:val="002F1118"/>
     <w:rsid w:val="002F1AB6"/>
     <w:rsid w:val="002F5CFD"/>
     <w:rsid w:val="002F7CBC"/>
     <w:rsid w:val="003008ED"/>
     <w:rsid w:val="003029A7"/>
     <w:rsid w:val="00302DCF"/>
     <w:rsid w:val="00303A06"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="00314EAE"/>
     <w:rsid w:val="003164B9"/>
     <w:rsid w:val="003170C8"/>
     <w:rsid w:val="00320823"/>
     <w:rsid w:val="00320B41"/>
     <w:rsid w:val="0032416D"/>
     <w:rsid w:val="00325544"/>
     <w:rsid w:val="00327464"/>
     <w:rsid w:val="00327A3F"/>
     <w:rsid w:val="00327C2D"/>
     <w:rsid w:val="003318E5"/>
     <w:rsid w:val="00335F8E"/>
     <w:rsid w:val="003376F4"/>
     <w:rsid w:val="003400F5"/>
     <w:rsid w:val="00346FBD"/>
     <w:rsid w:val="00350D8A"/>
     <w:rsid w:val="00364824"/>
     <w:rsid w:val="00370390"/>
     <w:rsid w:val="003726BA"/>
     <w:rsid w:val="0037329A"/>
     <w:rsid w:val="003738D3"/>
     <w:rsid w:val="00373982"/>
     <w:rsid w:val="00375029"/>
     <w:rsid w:val="00376A6D"/>
     <w:rsid w:val="003803B5"/>
     <w:rsid w:val="003811F4"/>
     <w:rsid w:val="00381223"/>
     <w:rsid w:val="00381A82"/>
     <w:rsid w:val="00385193"/>
     <w:rsid w:val="003853F8"/>
+    <w:rsid w:val="0038760D"/>
     <w:rsid w:val="003876ED"/>
     <w:rsid w:val="003927D7"/>
     <w:rsid w:val="00392F4C"/>
     <w:rsid w:val="00393A84"/>
     <w:rsid w:val="003A730B"/>
     <w:rsid w:val="003B0612"/>
     <w:rsid w:val="003B2FB5"/>
     <w:rsid w:val="003B604B"/>
     <w:rsid w:val="003B6A2C"/>
     <w:rsid w:val="003B7098"/>
     <w:rsid w:val="003B7FC9"/>
     <w:rsid w:val="003C0210"/>
     <w:rsid w:val="003C4B03"/>
     <w:rsid w:val="003D081A"/>
     <w:rsid w:val="003E1A0C"/>
     <w:rsid w:val="003E245D"/>
     <w:rsid w:val="003E2F17"/>
     <w:rsid w:val="003E5306"/>
     <w:rsid w:val="003E6290"/>
     <w:rsid w:val="003F106E"/>
     <w:rsid w:val="003F5FE2"/>
     <w:rsid w:val="003F69E3"/>
     <w:rsid w:val="0040164C"/>
     <w:rsid w:val="00412623"/>
     <w:rsid w:val="00422A24"/>
@@ -13442,270 +13485,282 @@
     <w:rsid w:val="00503A45"/>
     <w:rsid w:val="00505C57"/>
     <w:rsid w:val="00520040"/>
     <w:rsid w:val="0052179B"/>
     <w:rsid w:val="005234D6"/>
     <w:rsid w:val="00524ACB"/>
     <w:rsid w:val="00527B26"/>
     <w:rsid w:val="00531E20"/>
     <w:rsid w:val="00533610"/>
     <w:rsid w:val="00533B6D"/>
     <w:rsid w:val="00534446"/>
     <w:rsid w:val="00537B6F"/>
     <w:rsid w:val="0054053E"/>
     <w:rsid w:val="00543E87"/>
     <w:rsid w:val="005440B2"/>
     <w:rsid w:val="005455F8"/>
     <w:rsid w:val="00552DFC"/>
     <w:rsid w:val="00554E76"/>
     <w:rsid w:val="00554FA1"/>
     <w:rsid w:val="00565DC0"/>
     <w:rsid w:val="00566B34"/>
     <w:rsid w:val="0057032D"/>
     <w:rsid w:val="00575287"/>
     <w:rsid w:val="00577038"/>
     <w:rsid w:val="0058320E"/>
+    <w:rsid w:val="00584C52"/>
     <w:rsid w:val="00585C97"/>
     <w:rsid w:val="005924EA"/>
     <w:rsid w:val="0059543C"/>
     <w:rsid w:val="00596677"/>
     <w:rsid w:val="00596A4C"/>
     <w:rsid w:val="005A3F2E"/>
     <w:rsid w:val="005A4924"/>
     <w:rsid w:val="005A4F38"/>
     <w:rsid w:val="005B145B"/>
     <w:rsid w:val="005B3F6E"/>
     <w:rsid w:val="005B43E0"/>
     <w:rsid w:val="005B689A"/>
     <w:rsid w:val="005C0F1A"/>
     <w:rsid w:val="005C11B4"/>
     <w:rsid w:val="005C25A0"/>
     <w:rsid w:val="005C3F8C"/>
     <w:rsid w:val="005C4480"/>
     <w:rsid w:val="005C6AE3"/>
     <w:rsid w:val="005D0760"/>
     <w:rsid w:val="005D0803"/>
     <w:rsid w:val="005D1BD6"/>
     <w:rsid w:val="005D21CB"/>
     <w:rsid w:val="005D4F4D"/>
     <w:rsid w:val="005E3EEF"/>
     <w:rsid w:val="005E51C0"/>
     <w:rsid w:val="005E5C8E"/>
     <w:rsid w:val="005F4D77"/>
     <w:rsid w:val="005F628E"/>
     <w:rsid w:val="0060122C"/>
     <w:rsid w:val="00605E7E"/>
     <w:rsid w:val="00614067"/>
+    <w:rsid w:val="006141FA"/>
     <w:rsid w:val="0061452F"/>
     <w:rsid w:val="00616BA7"/>
     <w:rsid w:val="00617D4B"/>
     <w:rsid w:val="00622E36"/>
     <w:rsid w:val="006260B7"/>
     <w:rsid w:val="006263BD"/>
     <w:rsid w:val="006265F3"/>
     <w:rsid w:val="00632059"/>
     <w:rsid w:val="00635824"/>
     <w:rsid w:val="00636616"/>
     <w:rsid w:val="006407A6"/>
     <w:rsid w:val="00641728"/>
     <w:rsid w:val="00642B2A"/>
     <w:rsid w:val="006454D5"/>
     <w:rsid w:val="00646E1C"/>
     <w:rsid w:val="00647B35"/>
     <w:rsid w:val="00647F5A"/>
     <w:rsid w:val="00650986"/>
     <w:rsid w:val="006520D8"/>
     <w:rsid w:val="00653945"/>
     <w:rsid w:val="00654A4A"/>
     <w:rsid w:val="006562FA"/>
     <w:rsid w:val="00663622"/>
     <w:rsid w:val="00665787"/>
     <w:rsid w:val="00665E7E"/>
     <w:rsid w:val="00666414"/>
     <w:rsid w:val="0067069E"/>
     <w:rsid w:val="006706E5"/>
     <w:rsid w:val="00670CCF"/>
     <w:rsid w:val="006711BA"/>
     <w:rsid w:val="0067295D"/>
     <w:rsid w:val="00673A4D"/>
+    <w:rsid w:val="0068079F"/>
     <w:rsid w:val="00683EAF"/>
     <w:rsid w:val="0068671F"/>
     <w:rsid w:val="00692962"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="006947A7"/>
     <w:rsid w:val="00696C1D"/>
     <w:rsid w:val="006A2B59"/>
     <w:rsid w:val="006A3856"/>
     <w:rsid w:val="006A4BCC"/>
     <w:rsid w:val="006A5682"/>
     <w:rsid w:val="006A67EA"/>
     <w:rsid w:val="006A7AC3"/>
+    <w:rsid w:val="006B2611"/>
     <w:rsid w:val="006B792A"/>
     <w:rsid w:val="006C006E"/>
     <w:rsid w:val="006C4AB8"/>
     <w:rsid w:val="006C522F"/>
     <w:rsid w:val="006C7E2F"/>
     <w:rsid w:val="006D4548"/>
     <w:rsid w:val="006D63B3"/>
     <w:rsid w:val="006D6B74"/>
     <w:rsid w:val="006E2035"/>
     <w:rsid w:val="006F2F60"/>
     <w:rsid w:val="006F5B19"/>
     <w:rsid w:val="006F5B1F"/>
     <w:rsid w:val="006F7086"/>
     <w:rsid w:val="006F7457"/>
     <w:rsid w:val="006F7E6C"/>
     <w:rsid w:val="00700627"/>
     <w:rsid w:val="00701419"/>
     <w:rsid w:val="0070331D"/>
     <w:rsid w:val="00707AF8"/>
     <w:rsid w:val="00711487"/>
     <w:rsid w:val="0071236C"/>
     <w:rsid w:val="00715554"/>
     <w:rsid w:val="007164C9"/>
     <w:rsid w:val="0071737B"/>
     <w:rsid w:val="007205FF"/>
+    <w:rsid w:val="007210E4"/>
     <w:rsid w:val="00723DB1"/>
     <w:rsid w:val="00727430"/>
     <w:rsid w:val="00731063"/>
     <w:rsid w:val="0073166A"/>
     <w:rsid w:val="007324BC"/>
     <w:rsid w:val="00735A2E"/>
     <w:rsid w:val="00736B3A"/>
     <w:rsid w:val="00736CB8"/>
     <w:rsid w:val="007378B3"/>
+    <w:rsid w:val="007449D5"/>
     <w:rsid w:val="007474ED"/>
     <w:rsid w:val="007513FD"/>
     <w:rsid w:val="00752CCD"/>
     <w:rsid w:val="007537AE"/>
     <w:rsid w:val="0075389D"/>
     <w:rsid w:val="00757ABD"/>
     <w:rsid w:val="00760D89"/>
     <w:rsid w:val="007658BF"/>
     <w:rsid w:val="00767B5D"/>
     <w:rsid w:val="00771F0A"/>
     <w:rsid w:val="00772240"/>
     <w:rsid w:val="00773CD1"/>
     <w:rsid w:val="007809A7"/>
     <w:rsid w:val="00783363"/>
+    <w:rsid w:val="00787B0C"/>
     <w:rsid w:val="00787C0A"/>
     <w:rsid w:val="00791842"/>
     <w:rsid w:val="0079270B"/>
     <w:rsid w:val="007A0CE5"/>
     <w:rsid w:val="007A676B"/>
     <w:rsid w:val="007A7A1E"/>
     <w:rsid w:val="007A7B7C"/>
     <w:rsid w:val="007B334B"/>
     <w:rsid w:val="007B6456"/>
     <w:rsid w:val="007C24DE"/>
     <w:rsid w:val="007D231C"/>
     <w:rsid w:val="007E2AF9"/>
     <w:rsid w:val="007E300F"/>
     <w:rsid w:val="007E35D2"/>
     <w:rsid w:val="007E530C"/>
     <w:rsid w:val="007F0295"/>
     <w:rsid w:val="007F2A66"/>
     <w:rsid w:val="007F36B9"/>
     <w:rsid w:val="007F6173"/>
     <w:rsid w:val="007F6946"/>
     <w:rsid w:val="007F7F5E"/>
     <w:rsid w:val="008001B1"/>
     <w:rsid w:val="00800AFD"/>
     <w:rsid w:val="008015FC"/>
     <w:rsid w:val="008037FC"/>
     <w:rsid w:val="00803AE0"/>
     <w:rsid w:val="008041BC"/>
     <w:rsid w:val="008058B6"/>
     <w:rsid w:val="00806CB0"/>
     <w:rsid w:val="00814E1A"/>
     <w:rsid w:val="00816A46"/>
     <w:rsid w:val="00826800"/>
     <w:rsid w:val="00830355"/>
     <w:rsid w:val="00830748"/>
+    <w:rsid w:val="0083123D"/>
     <w:rsid w:val="008364C0"/>
     <w:rsid w:val="0084271B"/>
     <w:rsid w:val="0084543E"/>
     <w:rsid w:val="008461D8"/>
     <w:rsid w:val="0084641B"/>
+    <w:rsid w:val="00847599"/>
     <w:rsid w:val="00860198"/>
     <w:rsid w:val="00861414"/>
     <w:rsid w:val="0086482C"/>
     <w:rsid w:val="0086699F"/>
+    <w:rsid w:val="00866CB3"/>
     <w:rsid w:val="00871C0C"/>
     <w:rsid w:val="00874BCF"/>
     <w:rsid w:val="0087665D"/>
     <w:rsid w:val="0088322E"/>
     <w:rsid w:val="00883E5B"/>
     <w:rsid w:val="00884168"/>
     <w:rsid w:val="00885D50"/>
     <w:rsid w:val="008862E3"/>
     <w:rsid w:val="00891CDD"/>
     <w:rsid w:val="00893B40"/>
     <w:rsid w:val="00894522"/>
     <w:rsid w:val="00895A88"/>
     <w:rsid w:val="00896572"/>
     <w:rsid w:val="008975EB"/>
     <w:rsid w:val="008A5C78"/>
     <w:rsid w:val="008A7024"/>
     <w:rsid w:val="008B1302"/>
     <w:rsid w:val="008B756B"/>
     <w:rsid w:val="008B792A"/>
     <w:rsid w:val="008B79F0"/>
     <w:rsid w:val="008C1EAF"/>
     <w:rsid w:val="008C23B0"/>
     <w:rsid w:val="008C7841"/>
     <w:rsid w:val="008C7BBE"/>
     <w:rsid w:val="008D045A"/>
     <w:rsid w:val="008D4023"/>
     <w:rsid w:val="008D4DAF"/>
     <w:rsid w:val="008E34D7"/>
     <w:rsid w:val="008E3742"/>
     <w:rsid w:val="008E5077"/>
     <w:rsid w:val="008E5FFE"/>
     <w:rsid w:val="008F1D9F"/>
     <w:rsid w:val="008F2060"/>
     <w:rsid w:val="008F4D17"/>
     <w:rsid w:val="008F5DDF"/>
     <w:rsid w:val="009006E5"/>
     <w:rsid w:val="00902B1C"/>
     <w:rsid w:val="00904290"/>
     <w:rsid w:val="009064E6"/>
     <w:rsid w:val="009067E8"/>
     <w:rsid w:val="0091145F"/>
     <w:rsid w:val="009116F7"/>
     <w:rsid w:val="00911EFC"/>
+    <w:rsid w:val="00912AE8"/>
     <w:rsid w:val="00914AAB"/>
     <w:rsid w:val="0091532B"/>
     <w:rsid w:val="00920B62"/>
     <w:rsid w:val="00920C11"/>
     <w:rsid w:val="0092798D"/>
     <w:rsid w:val="00927D8E"/>
     <w:rsid w:val="009309D4"/>
     <w:rsid w:val="00933599"/>
     <w:rsid w:val="00933AC3"/>
     <w:rsid w:val="00934074"/>
     <w:rsid w:val="0093708D"/>
+    <w:rsid w:val="00943B9D"/>
     <w:rsid w:val="0094585C"/>
     <w:rsid w:val="0094640C"/>
     <w:rsid w:val="00952BFC"/>
     <w:rsid w:val="0095518B"/>
     <w:rsid w:val="0096040E"/>
     <w:rsid w:val="009607BB"/>
     <w:rsid w:val="00961A12"/>
     <w:rsid w:val="00963DF4"/>
     <w:rsid w:val="009640E4"/>
     <w:rsid w:val="0096433E"/>
     <w:rsid w:val="009657A6"/>
     <w:rsid w:val="009657C8"/>
     <w:rsid w:val="0096632B"/>
     <w:rsid w:val="00970D91"/>
     <w:rsid w:val="0097148B"/>
     <w:rsid w:val="00971C13"/>
     <w:rsid w:val="00971C91"/>
     <w:rsid w:val="00975BB3"/>
     <w:rsid w:val="00976276"/>
     <w:rsid w:val="009776B8"/>
     <w:rsid w:val="00980165"/>
     <w:rsid w:val="009816A2"/>
     <w:rsid w:val="00983543"/>
     <w:rsid w:val="00984CBE"/>
     <w:rsid w:val="00986861"/>
@@ -13723,252 +13778,266 @@
     <w:rsid w:val="009B072E"/>
     <w:rsid w:val="009B3802"/>
     <w:rsid w:val="009B7AB8"/>
     <w:rsid w:val="009C0C2C"/>
     <w:rsid w:val="009C259F"/>
     <w:rsid w:val="009C5636"/>
     <w:rsid w:val="009C5960"/>
     <w:rsid w:val="009C5BF3"/>
     <w:rsid w:val="009C67A1"/>
     <w:rsid w:val="009C7544"/>
     <w:rsid w:val="009D0269"/>
     <w:rsid w:val="009D0930"/>
     <w:rsid w:val="009D3FAE"/>
     <w:rsid w:val="009D4ACA"/>
     <w:rsid w:val="009D570F"/>
     <w:rsid w:val="009D5C08"/>
     <w:rsid w:val="009D67F3"/>
     <w:rsid w:val="009E6863"/>
     <w:rsid w:val="009E6967"/>
     <w:rsid w:val="009E79B7"/>
     <w:rsid w:val="009F1820"/>
     <w:rsid w:val="009F21C8"/>
     <w:rsid w:val="009F3966"/>
     <w:rsid w:val="00A016F5"/>
     <w:rsid w:val="00A064BA"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A06FB0"/>
     <w:rsid w:val="00A07B12"/>
     <w:rsid w:val="00A07EA8"/>
     <w:rsid w:val="00A11BA5"/>
     <w:rsid w:val="00A136D9"/>
     <w:rsid w:val="00A14475"/>
     <w:rsid w:val="00A21E52"/>
     <w:rsid w:val="00A2245C"/>
     <w:rsid w:val="00A25374"/>
     <w:rsid w:val="00A40C42"/>
     <w:rsid w:val="00A50D0B"/>
     <w:rsid w:val="00A5146B"/>
     <w:rsid w:val="00A52298"/>
     <w:rsid w:val="00A52A96"/>
     <w:rsid w:val="00A54790"/>
     <w:rsid w:val="00A55CCD"/>
     <w:rsid w:val="00A56859"/>
     <w:rsid w:val="00A568BB"/>
     <w:rsid w:val="00A570AB"/>
     <w:rsid w:val="00A57ED3"/>
     <w:rsid w:val="00A61218"/>
     <w:rsid w:val="00A62ED2"/>
+    <w:rsid w:val="00A62FCF"/>
     <w:rsid w:val="00A6301B"/>
     <w:rsid w:val="00A637CF"/>
+    <w:rsid w:val="00A63B05"/>
     <w:rsid w:val="00A658EA"/>
     <w:rsid w:val="00A67150"/>
     <w:rsid w:val="00A76768"/>
     <w:rsid w:val="00A7691A"/>
     <w:rsid w:val="00A83CBD"/>
     <w:rsid w:val="00A87C7D"/>
     <w:rsid w:val="00A93161"/>
     <w:rsid w:val="00A9462C"/>
     <w:rsid w:val="00A95F2C"/>
     <w:rsid w:val="00A97938"/>
     <w:rsid w:val="00AA0580"/>
     <w:rsid w:val="00AA2D33"/>
     <w:rsid w:val="00AA421C"/>
     <w:rsid w:val="00AB285B"/>
     <w:rsid w:val="00AB3A75"/>
     <w:rsid w:val="00AB3B66"/>
     <w:rsid w:val="00AB71B5"/>
     <w:rsid w:val="00AB7772"/>
     <w:rsid w:val="00AC22BF"/>
     <w:rsid w:val="00AC24FF"/>
+    <w:rsid w:val="00AD0BAD"/>
+    <w:rsid w:val="00AD2692"/>
     <w:rsid w:val="00AD2BC1"/>
     <w:rsid w:val="00AD39B7"/>
     <w:rsid w:val="00AD6578"/>
     <w:rsid w:val="00AE2233"/>
     <w:rsid w:val="00AE42FC"/>
     <w:rsid w:val="00AE5753"/>
     <w:rsid w:val="00AE5C44"/>
     <w:rsid w:val="00AF0768"/>
     <w:rsid w:val="00B039E9"/>
     <w:rsid w:val="00B062EC"/>
     <w:rsid w:val="00B07703"/>
     <w:rsid w:val="00B131EC"/>
     <w:rsid w:val="00B14BB6"/>
     <w:rsid w:val="00B14E93"/>
     <w:rsid w:val="00B15C53"/>
     <w:rsid w:val="00B16C3B"/>
     <w:rsid w:val="00B24304"/>
     <w:rsid w:val="00B25FEA"/>
     <w:rsid w:val="00B27CFF"/>
     <w:rsid w:val="00B32907"/>
     <w:rsid w:val="00B336C7"/>
     <w:rsid w:val="00B40F6D"/>
     <w:rsid w:val="00B4218C"/>
     <w:rsid w:val="00B42351"/>
     <w:rsid w:val="00B45F7E"/>
     <w:rsid w:val="00B51370"/>
     <w:rsid w:val="00B53534"/>
     <w:rsid w:val="00B53B38"/>
     <w:rsid w:val="00B540FE"/>
     <w:rsid w:val="00B60477"/>
     <w:rsid w:val="00B613B0"/>
     <w:rsid w:val="00B6481E"/>
     <w:rsid w:val="00B67BC7"/>
     <w:rsid w:val="00B67DF0"/>
     <w:rsid w:val="00B67F2F"/>
     <w:rsid w:val="00B71A3C"/>
+    <w:rsid w:val="00B72192"/>
     <w:rsid w:val="00B7390A"/>
     <w:rsid w:val="00B77EF8"/>
     <w:rsid w:val="00B811F1"/>
     <w:rsid w:val="00B82A52"/>
     <w:rsid w:val="00B83BCF"/>
     <w:rsid w:val="00B862F8"/>
     <w:rsid w:val="00B90C33"/>
     <w:rsid w:val="00B92C0A"/>
     <w:rsid w:val="00B96484"/>
     <w:rsid w:val="00BA0B9B"/>
     <w:rsid w:val="00BA3E9E"/>
     <w:rsid w:val="00BA716F"/>
     <w:rsid w:val="00BB118C"/>
+    <w:rsid w:val="00BB120D"/>
     <w:rsid w:val="00BB153C"/>
     <w:rsid w:val="00BB6D52"/>
     <w:rsid w:val="00BB793D"/>
     <w:rsid w:val="00BB7E8D"/>
     <w:rsid w:val="00BC1F45"/>
+    <w:rsid w:val="00BC2073"/>
     <w:rsid w:val="00BC30C5"/>
     <w:rsid w:val="00BC4F8A"/>
     <w:rsid w:val="00BC5AE4"/>
     <w:rsid w:val="00BC5BF2"/>
     <w:rsid w:val="00BC6AB8"/>
     <w:rsid w:val="00BD0866"/>
     <w:rsid w:val="00BD17FE"/>
     <w:rsid w:val="00BD2438"/>
     <w:rsid w:val="00BD3A10"/>
     <w:rsid w:val="00BD3F43"/>
     <w:rsid w:val="00BD410F"/>
     <w:rsid w:val="00BF27B4"/>
     <w:rsid w:val="00BF32B9"/>
     <w:rsid w:val="00BF7B4D"/>
     <w:rsid w:val="00C0083C"/>
     <w:rsid w:val="00C015E9"/>
     <w:rsid w:val="00C02C84"/>
     <w:rsid w:val="00C03BAB"/>
     <w:rsid w:val="00C049F9"/>
     <w:rsid w:val="00C05FD1"/>
     <w:rsid w:val="00C0691A"/>
     <w:rsid w:val="00C130BC"/>
     <w:rsid w:val="00C13BA9"/>
     <w:rsid w:val="00C31CEC"/>
+    <w:rsid w:val="00C34672"/>
     <w:rsid w:val="00C36B88"/>
     <w:rsid w:val="00C37FE6"/>
     <w:rsid w:val="00C40A65"/>
     <w:rsid w:val="00C44495"/>
     <w:rsid w:val="00C51C01"/>
     <w:rsid w:val="00C5247B"/>
     <w:rsid w:val="00C55AB2"/>
     <w:rsid w:val="00C562ED"/>
     <w:rsid w:val="00C56FB6"/>
+    <w:rsid w:val="00C57444"/>
     <w:rsid w:val="00C62494"/>
     <w:rsid w:val="00C6655E"/>
     <w:rsid w:val="00C67B40"/>
     <w:rsid w:val="00C67CA6"/>
     <w:rsid w:val="00C70179"/>
     <w:rsid w:val="00C70830"/>
     <w:rsid w:val="00C70DC4"/>
     <w:rsid w:val="00C76C5B"/>
     <w:rsid w:val="00C80362"/>
     <w:rsid w:val="00C82110"/>
     <w:rsid w:val="00C84B86"/>
+    <w:rsid w:val="00C85876"/>
     <w:rsid w:val="00C86763"/>
     <w:rsid w:val="00C91EEC"/>
     <w:rsid w:val="00C939D7"/>
     <w:rsid w:val="00CA0A90"/>
     <w:rsid w:val="00CA0BDF"/>
     <w:rsid w:val="00CA0C3D"/>
     <w:rsid w:val="00CA1D6C"/>
     <w:rsid w:val="00CA2A99"/>
     <w:rsid w:val="00CA6702"/>
     <w:rsid w:val="00CB00CD"/>
     <w:rsid w:val="00CB587D"/>
     <w:rsid w:val="00CC7235"/>
+    <w:rsid w:val="00CC78BE"/>
     <w:rsid w:val="00CD1824"/>
     <w:rsid w:val="00CD4B00"/>
     <w:rsid w:val="00CD6CE1"/>
     <w:rsid w:val="00CE5523"/>
     <w:rsid w:val="00CE6D61"/>
     <w:rsid w:val="00CF2065"/>
     <w:rsid w:val="00CF44B9"/>
     <w:rsid w:val="00D01239"/>
     <w:rsid w:val="00D041A4"/>
     <w:rsid w:val="00D079F2"/>
     <w:rsid w:val="00D10F0E"/>
     <w:rsid w:val="00D157F0"/>
     <w:rsid w:val="00D15865"/>
     <w:rsid w:val="00D15F83"/>
     <w:rsid w:val="00D162FD"/>
     <w:rsid w:val="00D20287"/>
     <w:rsid w:val="00D21ACD"/>
     <w:rsid w:val="00D21C1D"/>
     <w:rsid w:val="00D34B38"/>
     <w:rsid w:val="00D43A3C"/>
     <w:rsid w:val="00D43B7D"/>
     <w:rsid w:val="00D45C70"/>
     <w:rsid w:val="00D4788B"/>
     <w:rsid w:val="00D5028F"/>
     <w:rsid w:val="00D50640"/>
     <w:rsid w:val="00D5268C"/>
     <w:rsid w:val="00D531A5"/>
     <w:rsid w:val="00D57501"/>
     <w:rsid w:val="00D61017"/>
     <w:rsid w:val="00D6584B"/>
     <w:rsid w:val="00D667BA"/>
     <w:rsid w:val="00D66FB3"/>
     <w:rsid w:val="00D7082E"/>
     <w:rsid w:val="00D70DDA"/>
     <w:rsid w:val="00D716EE"/>
     <w:rsid w:val="00D7478D"/>
     <w:rsid w:val="00D76766"/>
     <w:rsid w:val="00D76928"/>
     <w:rsid w:val="00D80315"/>
     <w:rsid w:val="00D84085"/>
     <w:rsid w:val="00D85F13"/>
     <w:rsid w:val="00D87A52"/>
     <w:rsid w:val="00D90848"/>
     <w:rsid w:val="00D91EC0"/>
     <w:rsid w:val="00D97D5E"/>
     <w:rsid w:val="00DA1443"/>
+    <w:rsid w:val="00DA30FE"/>
     <w:rsid w:val="00DA7FAB"/>
     <w:rsid w:val="00DB294C"/>
+    <w:rsid w:val="00DB2C4A"/>
     <w:rsid w:val="00DB454E"/>
     <w:rsid w:val="00DB5C60"/>
     <w:rsid w:val="00DB7D31"/>
     <w:rsid w:val="00DC28D6"/>
     <w:rsid w:val="00DC2CAC"/>
     <w:rsid w:val="00DC3A71"/>
     <w:rsid w:val="00DC725E"/>
     <w:rsid w:val="00DC7C0C"/>
     <w:rsid w:val="00DE09ED"/>
     <w:rsid w:val="00DE3508"/>
     <w:rsid w:val="00DE6D36"/>
     <w:rsid w:val="00DF051A"/>
     <w:rsid w:val="00DF7E1B"/>
     <w:rsid w:val="00E00194"/>
     <w:rsid w:val="00E03434"/>
     <w:rsid w:val="00E15254"/>
     <w:rsid w:val="00E2210C"/>
     <w:rsid w:val="00E31A35"/>
     <w:rsid w:val="00E346B2"/>
     <w:rsid w:val="00E365B4"/>
     <w:rsid w:val="00E36FBD"/>
     <w:rsid w:val="00E44AF8"/>
     <w:rsid w:val="00E463A0"/>
     <w:rsid w:val="00E529C5"/>
     <w:rsid w:val="00E57C56"/>
@@ -13995,79 +14064,83 @@
     <w:rsid w:val="00ED2AD3"/>
     <w:rsid w:val="00ED4C67"/>
     <w:rsid w:val="00ED6345"/>
     <w:rsid w:val="00EE1AE3"/>
     <w:rsid w:val="00EE2073"/>
     <w:rsid w:val="00EE63D1"/>
     <w:rsid w:val="00EE7B86"/>
     <w:rsid w:val="00EF422F"/>
     <w:rsid w:val="00EF6308"/>
     <w:rsid w:val="00EF67F9"/>
     <w:rsid w:val="00F00366"/>
     <w:rsid w:val="00F007BE"/>
     <w:rsid w:val="00F01C73"/>
     <w:rsid w:val="00F05B84"/>
     <w:rsid w:val="00F1053F"/>
     <w:rsid w:val="00F10BC2"/>
     <w:rsid w:val="00F1103F"/>
     <w:rsid w:val="00F13CE1"/>
     <w:rsid w:val="00F14265"/>
     <w:rsid w:val="00F16594"/>
     <w:rsid w:val="00F17E68"/>
     <w:rsid w:val="00F17FB1"/>
     <w:rsid w:val="00F21F58"/>
     <w:rsid w:val="00F26BC6"/>
     <w:rsid w:val="00F26F62"/>
+    <w:rsid w:val="00F30CE2"/>
     <w:rsid w:val="00F31226"/>
     <w:rsid w:val="00F35014"/>
+    <w:rsid w:val="00F41485"/>
     <w:rsid w:val="00F44D5A"/>
     <w:rsid w:val="00F47B09"/>
     <w:rsid w:val="00F50240"/>
     <w:rsid w:val="00F512BD"/>
     <w:rsid w:val="00F530E8"/>
     <w:rsid w:val="00F5661A"/>
     <w:rsid w:val="00F56FE3"/>
     <w:rsid w:val="00F57E40"/>
     <w:rsid w:val="00F61C2C"/>
     <w:rsid w:val="00F62496"/>
     <w:rsid w:val="00F63152"/>
     <w:rsid w:val="00F66468"/>
     <w:rsid w:val="00F6732B"/>
     <w:rsid w:val="00F70B86"/>
     <w:rsid w:val="00F71C06"/>
+    <w:rsid w:val="00F727EF"/>
     <w:rsid w:val="00F75A82"/>
     <w:rsid w:val="00F81C8B"/>
     <w:rsid w:val="00F85489"/>
     <w:rsid w:val="00F92B1D"/>
     <w:rsid w:val="00F9398C"/>
     <w:rsid w:val="00F94ADF"/>
     <w:rsid w:val="00F95AB3"/>
     <w:rsid w:val="00FA14AE"/>
     <w:rsid w:val="00FA5B45"/>
     <w:rsid w:val="00FA607A"/>
     <w:rsid w:val="00FA6DB8"/>
     <w:rsid w:val="00FB2385"/>
+    <w:rsid w:val="00FC16D1"/>
     <w:rsid w:val="00FC1D78"/>
     <w:rsid w:val="00FC1F20"/>
     <w:rsid w:val="00FC21DD"/>
     <w:rsid w:val="00FD0A45"/>
     <w:rsid w:val="00FD5D98"/>
     <w:rsid w:val="00FE1488"/>
     <w:rsid w:val="00FE3C37"/>
     <w:rsid w:val="00FE471C"/>
     <w:rsid w:val="00FE6BCD"/>
     <w:rsid w:val="00FF0381"/>
     <w:rsid w:val="00FF2DEA"/>
     <w:rsid w:val="00FF40BD"/>
     <w:rsid w:val="00FF4672"/>
     <w:rsid w:val="00FF4916"/>
     <w:rsid w:val="00FF6380"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -14944,51 +15017,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142961748">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -15246,115 +15319,541 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A292F14-E50A-490E-B7A2-FC404D1AD472}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACEAC1C0-1DD3-4D3C-A662-DD76C8F93F5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6D203DD-7379-4BB7-9F60-90811F13C17A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91FF685C-E41D-4B27-98AF-721F5D5B5D66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>8024</Characters>
+  <Pages>9</Pages>
+  <Words>14010</Words>
+  <Characters>7986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22056</CharactersWithSpaces>
+  <CharactersWithSpaces>21953</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3014766</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>