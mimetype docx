--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,48 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4244DA3A" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00DD5D93" w:rsidRDefault="00ED49F7" w:rsidP="00AF26F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00952F89">
         <w:rPr>
@@ -135,130 +139,138 @@
       <w:r w:rsidRPr="00B51138">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
       <w:r w:rsidR="00952F89">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51138">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1508D8" w14:textId="20CD024A" w:rsidR="00B51138" w:rsidRPr="00B51138" w:rsidRDefault="00B51138" w:rsidP="00B51138">
+    <w:p w14:paraId="0B1508D8" w14:textId="4B3E07C7" w:rsidR="00B51138" w:rsidRPr="00B51138" w:rsidRDefault="00B51138" w:rsidP="00B51138">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D06DD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0007702C">
+      <w:r w:rsidR="004B216E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00593294" w:rsidRPr="00D94883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0007702C">
+      <w:r w:rsidR="004B216E" w:rsidRPr="00D94883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="004B216E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00593294" w:rsidRPr="00D94883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="0007702C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B160E2" w:rsidRPr="00D94883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr</w:t>
       </w:r>
       <w:r w:rsidR="00952F89" w:rsidRPr="00D94883">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0007702C">
+      <w:r w:rsidR="00095FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00744033">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4100ECE8" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00DD5D93" w:rsidRDefault="00393A84" w:rsidP="00B51138">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B8D6116" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00896593" w:rsidRDefault="00896593" w:rsidP="00896593">
       <w:pPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:jc w:val="center"/>
@@ -1010,77 +1022,89 @@
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65B9F38C" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00DD5D93" w:rsidRDefault="004B3048" w:rsidP="001E2840">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C12DAF" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00760CA6">
+          <w:p w14:paraId="29C12DAF" w14:textId="53EFA989" w:rsidR="004B3048" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00C64FAA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F5080">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.1.p.,</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE63E5">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2.p., </w:t>
             </w:r>
             <w:r w:rsidRPr="008A79C2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2.1.p. - 2.3.p., 3.p.,5.1.p., </w:t>
+              <w:t>2.1.p. - 2.3.p., 3.p.,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C64FAA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A79C2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.p., </w:t>
             </w:r>
             <w:r w:rsidR="00760CA6" w:rsidRPr="008A79C2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="003B525F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00760CA6" w:rsidRPr="008A79C2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.p., 5.</w:t>
             </w:r>
             <w:r w:rsidR="003B525F">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
@@ -1156,149 +1180,173 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai iepirkums veicams i</w:t>
             </w:r>
             <w:r w:rsidR="00780A29" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>epirkumu vadlīniju sabiedrisko pakalpojumu sniedzējiem (turpmāk – vadlīnijas) noteiktajā kārtībā?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A493127" w14:textId="77777777" w:rsidR="002E4F13" w:rsidRPr="001D5373" w:rsidRDefault="00780A29" w:rsidP="00C60C0A">
+          <w:p w14:paraId="6A493127" w14:textId="67873A4C" w:rsidR="002E4F13" w:rsidRPr="001D5373" w:rsidRDefault="00780A29" w:rsidP="00E444F6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadlīnijas piemērojamas, ja publisku piegādes līgumu vai pakalpojumu līgumu paredzamā līgumcena ir vienāda ar </w:t>
             </w:r>
             <w:r w:rsidR="001D5373" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>42 000</w:t>
             </w:r>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> euro vai lielāka, bet mazāka par </w:t>
             </w:r>
             <w:r w:rsidR="00ED5A30" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD7C1C" w:rsidRPr="00674D76">
+            <w:r w:rsidR="003A131D" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>431 </w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="003A131D">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidR="003A131D" w:rsidRPr="00674D76">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED5A30" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">000 </w:t>
             </w:r>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">euro un publisku būvdarbu līgumu paredzamā līgumcena ir vienāda ar </w:t>
             </w:r>
             <w:r w:rsidR="001D5373" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">170 000 </w:t>
             </w:r>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">euro vai lielāka, bet mazāka par </w:t>
             </w:r>
             <w:r w:rsidR="00ED5A30" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
-            <w:r w:rsidR="00BD7C1C" w:rsidRPr="00674D76">
+            <w:r w:rsidR="003A131D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>382 </w:t>
+              <w:t>404</w:t>
+            </w:r>
+            <w:r w:rsidR="003A131D" w:rsidRPr="00674D76">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00ED5A30" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">000 </w:t>
             </w:r>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>euro.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14EFA200" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00DD5D93" w:rsidRDefault="004B3048" w:rsidP="001E2840">
@@ -1358,59 +1406,59 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64904FE7" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F562ECE" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00B41743">
+          <w:p w14:paraId="0F562ECE" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00E444F6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai nav konstatējama iepirkuma </w:t>
             </w:r>
             <w:r w:rsidR="0031733E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">priekšmeta </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
@@ -1556,55 +1604,55 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B48F3B3" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="001E2840">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BA065F" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00F056E1">
+          <w:p w14:paraId="68BA065F" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00E444F6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.7.p., 2.8.p., 2.9.5.p.,</w:t>
             </w:r>
             <w:r w:rsidR="000F4CE4">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.6.p., 6.7.p., 6.8.p.</w:t>
             </w:r>
             <w:r w:rsidR="002D1993">
               <w:rPr>
@@ -1649,59 +1697,59 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B7CA4CE" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17CB257E" w14:textId="77777777" w:rsidR="00C24354" w:rsidRPr="00674D76" w:rsidRDefault="00780A29" w:rsidP="00B41743">
+          <w:p w14:paraId="17CB257E" w14:textId="77777777" w:rsidR="00C24354" w:rsidRPr="00674D76" w:rsidRDefault="00780A29" w:rsidP="00E444F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="003B525F" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS iepirkumu vadlīniju </w:t>
             </w:r>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
@@ -1724,55 +1772,55 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F3F6D" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Paziņojums par iepirkumu, kuram nepiemēro Sabiedrisko pakalpojumu sniedzēju iepirkumu likumu) </w:t>
             </w:r>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ir publicēts</w:t>
             </w:r>
             <w:r w:rsidR="003B525F" w:rsidRPr="00674D76">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> IUB Publikāciju vadības sistēmā, t.i., IUB tīmekļvietnē.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6769FE28" w14:textId="77777777" w:rsidR="00E71CB3" w:rsidRPr="00F3239D" w:rsidRDefault="00E71CB3" w:rsidP="00B41743">
+          <w:p w14:paraId="6769FE28" w14:textId="77777777" w:rsidR="00E71CB3" w:rsidRPr="00F3239D" w:rsidRDefault="00E71CB3" w:rsidP="00E444F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674D76">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>SPS ir tiesīgs nepiemērot vadlīniju 6.6., 6.7., 6.8., 6.9. un 6.10.punkta (izņemot 6.10.7.-6.10.10.) noteikumus vadlīniju 6.10.11.punktā minētajā gadījumā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1838,54 +1886,54 @@
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8728C5" w14:textId="77777777" w:rsidR="008A5A29" w:rsidRPr="00DD5D93" w:rsidRDefault="008A5A29" w:rsidP="00B41743">
-[...2 lines deleted...]
-              <w:ind w:left="106" w:hanging="8"/>
+          <w:p w14:paraId="1D8728C5" w14:textId="77777777" w:rsidR="008A5A29" w:rsidRPr="00DD5D93" w:rsidRDefault="008A5A29" w:rsidP="00E444F6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja ir izdarīti iepirkuma </w:t>
             </w:r>
             <w:r w:rsidR="00705809" w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dokumentu</w:t>
             </w:r>
@@ -2002,59 +2050,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58FD5251" w14:textId="77777777" w:rsidR="003B0A71" w:rsidRPr="00DD5D93" w:rsidRDefault="003B0A71" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="094BCBEA" w14:textId="77777777" w:rsidR="003B0A71" w:rsidRPr="00DD5D93" w:rsidRDefault="003B0A71" w:rsidP="00B41743">
+          <w:p w14:paraId="094BCBEA" w14:textId="77777777" w:rsidR="003B0A71" w:rsidRPr="00DD5D93" w:rsidRDefault="003B0A71" w:rsidP="00E444F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vai SPS ir IUB Publikāciju vadības sistēmā publicējis SPS iepirkumu vadlīniju paziņojumu par grozījumiem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BDA855B" w14:textId="77777777" w:rsidR="003B0A71" w:rsidRPr="00DD5D93" w:rsidRDefault="003B0A71" w:rsidP="001E2840">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -2136,55 +2184,55 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0826D257" w14:textId="67253A42" w:rsidR="00650335" w:rsidRDefault="00F41850" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41850">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai iepirkumu komisijas darbība ir atbilstoša?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54600176" w14:textId="1ADF3A6A" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00650335" w:rsidP="00B41743">
+          <w:p w14:paraId="54600176" w14:textId="1ADF3A6A" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00650335" w:rsidP="00BE2554">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00255140">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2264,58 +2312,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C6D2CD9" w14:textId="77777777" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="00780A29" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="635E65FC" w14:textId="58C7F052" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="008A5A29" w:rsidP="00C60C0A">
+          <w:p w14:paraId="635E65FC" w14:textId="58C7F052" w:rsidR="00780A29" w:rsidRPr="00DD5D93" w:rsidRDefault="008A5A29" w:rsidP="00BE2554">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="641" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai iepirkuma komisijas locekļi</w:t>
             </w:r>
             <w:r w:rsidR="00180436" w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -2630,58 +2679,58 @@
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180436">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="lv-LV"/>
               </w:rPr>
               <w:t>Komisijas locekļu skaitu nosaka, iegūto rezultātu noapaļojot uz augšu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168D5F30" w14:textId="1277DB6C" w:rsidR="00B63A76" w:rsidRPr="00180436" w:rsidRDefault="00B63A76" w:rsidP="00C60C0A">
+          <w:p w14:paraId="168D5F30" w14:textId="1277DB6C" w:rsidR="00B63A76" w:rsidRPr="00180436" w:rsidRDefault="00B63A76" w:rsidP="00BE2554">
             <w:pPr>
               <w:pStyle w:val="WW-Default"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="709"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="540"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="539"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00D57413">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2966,55 +3015,55 @@
               <w:t xml:space="preserve"> vai eksperts ir saistīts ar pretendentu vadlīniju 6.1</w:t>
             </w:r>
             <w:r w:rsidR="00777C04" w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.4</w:t>
             </w:r>
             <w:r w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>.punktā minētajā gadījumā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0586F098" w14:textId="381D03CD" w:rsidR="002E5F7C" w:rsidRPr="00DD5D93" w:rsidRDefault="008A5A29" w:rsidP="00C60C0A">
+          <w:p w14:paraId="0586F098" w14:textId="381D03CD" w:rsidR="002E5F7C" w:rsidRPr="00DD5D93" w:rsidRDefault="008A5A29" w:rsidP="00173A38">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Piemēram, ja uzvar SPS darbinieki (kas nav iepirkumu komisijā)</w:t>
             </w:r>
             <w:r w:rsidR="00B63A76" w:rsidRPr="00255140">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -3139,55 +3188,55 @@
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001055C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja tika konstatēts, ka kāds no iepirkuma komisijas locekļiem ir saistīts ar kādu no pretendentiem, vai tas tika izslēgts no iepirkuma komisijas sastāva?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="234A5129" w14:textId="28CA2E68" w:rsidR="001602A0" w:rsidRPr="00A7283E" w:rsidRDefault="001602A0" w:rsidP="00C60C0A">
+          <w:p w14:paraId="234A5129" w14:textId="28CA2E68" w:rsidR="001602A0" w:rsidRPr="00A7283E" w:rsidRDefault="001602A0" w:rsidP="00173A38">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="425"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001055C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izslēgtais iepirkuma komisijas loceklis nav tiesīgs piedalīties turpmāk vērtēšanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3301,131 +3350,140 @@
             <w:r w:rsidRPr="004F2D98">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja pretendents, tā darbinieki vai pretendenta piedāvājumā norādītā persona ir </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">konsultējusi vai citādi bijusi iesaistīta </w:t>
             </w:r>
             <w:r w:rsidRPr="004F2D98">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t xml:space="preserve">iepirkuma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2D98">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dokumentu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>sagatavošanā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2D98">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un ja šis apstāklis piegādātā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>jam dod priekšrocības iepirkum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2D98">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ā, tādējādi kavējot, ierobežojot vai deformējot konkurenci, vai attiecīgā pretendenta piedāvājums tika noraidīts, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F2D98">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">iepirkuma </w:t>
+              <w:t xml:space="preserve">vienlaikus pirms iespējamās pretendenta noraidīšanas ļaujot tam pierādīt, ka nav tādu apstākļu, kas attiecīgajam piegādātājam dotu jebkādas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>priekšrocības iepirkum</w:t>
             </w:r>
             <w:r w:rsidRPr="004F2D98">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">dokumentu </w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>ā, tādējādi kavējot, ierobežojot vai deformējot konkurenci?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E051C82" w14:textId="736CC78E" w:rsidR="00B2431A" w:rsidRPr="00A7283E" w:rsidRDefault="00B2431A" w:rsidP="00C60C0A">
+          <w:p w14:paraId="3E051C82" w14:textId="736CC78E" w:rsidR="00B2431A" w:rsidRPr="00A7283E" w:rsidRDefault="00B2431A" w:rsidP="00173A38">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2431A">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Automātiska noraidīšana var liecināt par konkurences ierobežošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65237CB8" w14:textId="77777777" w:rsidR="00B2431A" w:rsidRPr="00DD5D93" w:rsidRDefault="00B2431A" w:rsidP="001E2840">
@@ -3496,55 +3554,55 @@
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="247FE0E7" w14:textId="73225748" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="007E44B1" w:rsidP="00B41743">
+          <w:p w14:paraId="247FE0E7" w14:textId="73225748" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="007E44B1" w:rsidP="00BC34E2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai piedāvājuma noformējuma</w:t>
             </w:r>
             <w:r w:rsidR="0005172D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3676,55 +3734,55 @@
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai ir ievērots samērīguma princips, noraidot, pamatojoties uz formālām noformējuma neatbilstības prasībām? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DC36DFD" w14:textId="0E31D8D9" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="000330C2" w:rsidP="00C60C0A">
+          <w:p w14:paraId="2DC36DFD" w14:textId="0E31D8D9" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="000330C2" w:rsidP="00BC34E2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F369F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="007E44B1" w:rsidRPr="001F369F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3849,112 +3907,254 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai ir iesniegts piedāvājuma nodrošinājums (ja to paredz iepirkuma dokumenti)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2AECF0" w14:textId="14EBA158" w:rsidR="00D0023F" w:rsidRPr="00DD5D93" w:rsidRDefault="00D0023F" w:rsidP="001545EA">
+          <w:p w14:paraId="6C33DFF2" w14:textId="77777777" w:rsidR="00D0023F" w:rsidRDefault="00D0023F" w:rsidP="001545EA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai piedāvājuma nodrošinājuma summa </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">un termiņš </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ir atbilstoš</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> prasītaja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2AECF0" w14:textId="52581F51" w:rsidR="000B5A9B" w:rsidRPr="000B5A9B" w:rsidRDefault="000B5A9B" w:rsidP="00BC34E2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="567"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B5A9B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja pretendents ir iesniedzis piedāvājuma nodrošinājumu, bet tā termiņš, apmērs vai noteikumi neatbilst Iepirkuma dokumentos noteiktajām prasībām, </w:t>
+            </w:r>
+            <w:r w:rsidR="003F0586">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>SPS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5A9B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rīkojas </w:t>
+            </w:r>
+            <w:r w:rsidR="00B638FF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>SPSIL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5A9B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27. panta </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7231F" w:rsidRPr="00E7231F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7231F" w:rsidRPr="00E7231F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7231F" w:rsidRPr="00E7231F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E7231F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="414142"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5A9B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212529"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>daļā noteiktajā kārtībā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68D09843" w14:textId="77777777" w:rsidR="00D0023F" w:rsidRPr="00DD5D93" w:rsidRDefault="00D0023F" w:rsidP="001E2840">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256E43E5" w14:textId="77777777" w:rsidR="00D0023F" w:rsidRPr="00DD5D93" w:rsidRDefault="00D0023F" w:rsidP="00F056E1">
@@ -4088,113 +4288,113 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F85802" w14:textId="77777777" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="007E44B1" w:rsidP="001E2840">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6754FA99" w14:textId="77777777" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="00C31A7C" w:rsidP="00F056E1">
+          <w:p w14:paraId="6754FA99" w14:textId="14B656CD" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="00C31A7C" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.10.5</w:t>
             </w:r>
             <w:r w:rsidR="007E44B1" w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.p.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 6.10.</w:t>
             </w:r>
             <w:r w:rsidR="00622D60">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.p.- 6.10.10</w:t>
             </w:r>
             <w:r w:rsidR="002C403B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.p., 6.10.13</w:t>
             </w:r>
             <w:r w:rsidR="001137FF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="00AC21FA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-6.10</w:t>
+            </w:r>
+            <w:r w:rsidR="00B7307E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.16.</w:t>
+            </w:r>
             <w:r w:rsidR="00D921E1">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>p.</w:t>
-            </w:r>
-[...10 lines deleted...]
-              <w:t>p., 6.10.15.p., 6.10.16.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="421EB06D" w14:textId="77777777" w:rsidR="007E44B1" w:rsidRPr="00DD5D93" w:rsidRDefault="007E44B1" w:rsidP="00F056E1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00791917" w:rsidRPr="00DD5D93" w14:paraId="6F0A5C06" w14:textId="77777777" w:rsidTr="001E2840">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4266,55 +4466,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003D2B3C" w:rsidRPr="001055C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>izslēgšanas nosacījumu pārbaude?</w:t>
             </w:r>
             <w:r w:rsidRPr="001055C5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3495C097" w14:textId="754A011C" w:rsidR="005A5A0B" w:rsidRPr="00963F12" w:rsidRDefault="005A5A0B" w:rsidP="00B41743">
+          <w:p w14:paraId="3495C097" w14:textId="754A011C" w:rsidR="005A5A0B" w:rsidRPr="00963F12" w:rsidRDefault="005A5A0B" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B35CA">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:bidi="lv-LV"/>
               </w:rPr>
               <w:t>Ja iepirkuma komisija ir izvēlējusies piemērot arī citus SPSIL 48.panta otrajā daļā minētos pretendentu izslēgšanas nosacījumus (proti, tos, kas nav noteikti vadlīniju 6.4.2.punktā kā obligāti piemērojamie), vai iepirkuma komisija ir pieņēmusi pretendenta iesniegtos pierādījumus uzticamības nodrošināšanai saskaņā ar SPSIL 49.panta regulējumu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="700A3EBD" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00791917" w:rsidP="001E2840">
             <w:pPr>
@@ -4441,55 +4641,55 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303EC337" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00791917" w:rsidP="001E2840">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72D3F08A" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00760CA6" w:rsidP="00DA2EF4">
+          <w:p w14:paraId="72D3F08A" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00760CA6" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE34C2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2.9.1.p.-2.9.5.p., </w:t>
             </w:r>
             <w:r w:rsidR="00791917" w:rsidRPr="00AE34C2">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="007A1CE9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00791917" w:rsidRPr="00AE34C2">
               <w:rPr>
@@ -4587,55 +4787,55 @@
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai piegādātāju kvalifikācijas prasības nav noteiktas acīmredzami diskriminējošas, </w:t>
             </w:r>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nesamērīgas, konkurenci nepamatoti ierobežojošas, objektīvi nepamatotas</w:t>
             </w:r>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="782A9877" w14:textId="25AEE1E4" w:rsidR="00EB7891" w:rsidRPr="00DD5D93" w:rsidRDefault="00EB7891" w:rsidP="00807FA4">
+          <w:p w14:paraId="782A9877" w14:textId="25AEE1E4" w:rsidR="00EB7891" w:rsidRPr="00DD5D93" w:rsidRDefault="00EB7891" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C55A9D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Piemērus kvalifikācijas prasību neatbilstībai skat. </w:t>
             </w:r>
             <w:r w:rsidR="00313487" w:rsidRPr="00C55A9D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -4741,59 +4941,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D37CA1D" w14:textId="77777777" w:rsidR="00A90C7E" w:rsidRPr="00DD5D93" w:rsidRDefault="00A90C7E" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50517FD8" w14:textId="77777777" w:rsidR="00A90C7E" w:rsidRPr="008C0C67" w:rsidRDefault="00A90C7E" w:rsidP="00B41743">
+          <w:p w14:paraId="50517FD8" w14:textId="77777777" w:rsidR="00A90C7E" w:rsidRPr="008C0C67" w:rsidRDefault="00A90C7E" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai piegādātāju atlase tika veikta atbilstoši iepirkuma dokumentācijā un vadlīnijās noteiktajam?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A25BFB" w14:textId="77777777" w:rsidR="00A90C7E" w:rsidRPr="00DD5D93" w:rsidRDefault="00A90C7E" w:rsidP="001E2840">
@@ -4856,122 +5056,122 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2602DB4D" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00B41743" w:rsidRDefault="00791917" w:rsidP="00B41743">
+          <w:p w14:paraId="2602DB4D" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00B41743" w:rsidRDefault="00791917" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="00B6329A" w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">tehniskā </w:t>
             </w:r>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>piedāvājuma atbilstība tika vērtēta atbilstoši iepirkuma dokumentācijā noteiktajam?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A3E459" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00791917" w:rsidP="001E2840">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="56A3E459" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00791917" w:rsidP="00EF7E59">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="687C2031" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="001F4376" w:rsidP="00F056E1">
+          <w:p w14:paraId="687C2031" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="001F4376" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.9.1.p., 6.10.17.p., 6.10.19</w:t>
             </w:r>
             <w:r w:rsidR="00791917" w:rsidRPr="00DD5D93">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CEBED49" w14:textId="77777777" w:rsidR="00791917" w:rsidRPr="00DD5D93" w:rsidRDefault="00791917" w:rsidP="00F056E1">
             <w:pPr>
@@ -5022,58 +5222,69 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai iepirkuma priekšmeta aprakstā/tehniskajās specifikācijās nav noteiktas acīmredzami diskriminējošas, nesamērīgas, konkurenci nepamatoti ierobežojošas, objektīvi nepamatotas prasības?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60D061A4" w14:textId="096FD695" w:rsidR="008C0C67" w:rsidRPr="008C0C67" w:rsidRDefault="008C0C67" w:rsidP="00807FA4">
+              <w:t xml:space="preserve">Vai iepirkuma priekšmeta aprakstā/tehniskajās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00903D5C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>specifikācijās nav noteiktas acīmredzami diskriminējošas, nesamērīgas, konkurenci nepamatoti ierobežojošas, objektīvi nepamatotas prasības?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D061A4" w14:textId="096FD695" w:rsidR="008C0C67" w:rsidRPr="008C0C67" w:rsidRDefault="008C0C67" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA134B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Piemērus tehniskā piedāvājuma prasību neatbilstībai skat. </w:t>
             </w:r>
             <w:r w:rsidR="00313487" w:rsidRPr="00CA134B">
               <w:rPr>
@@ -5185,59 +5396,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="404CB662" w14:textId="77777777" w:rsidR="00124A33" w:rsidRPr="00DD5D93" w:rsidRDefault="00124A33" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59FD9395" w14:textId="77777777" w:rsidR="00124A33" w:rsidRDefault="00124A33" w:rsidP="00B41743">
+          <w:p w14:paraId="59FD9395" w14:textId="77777777" w:rsidR="00124A33" w:rsidRDefault="00124A33" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903D5C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai tehniskais piedāvājums tika vērtēts atbilstoši iepirkuma dokumentācijā un vadlīnijās noteiktajam?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -5302,101 +5513,101 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67FF14FD" w14:textId="090747F8" w:rsidR="00D90C95" w:rsidRPr="00D90C95" w:rsidRDefault="006F09AF" w:rsidP="00CF3E4D">
+          <w:p w14:paraId="67FF14FD" w14:textId="090747F8" w:rsidR="00D90C95" w:rsidRPr="00D90C95" w:rsidRDefault="006F09AF" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai piedāvājums tika vērtēts atbilstoši iepirkuma dokumentācijā noteiktajam piedāvājuma izvērtēšanas kritērijam?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD51ADB" w14:textId="77777777" w:rsidR="00DD5D93" w:rsidRPr="00DD5D93" w:rsidRDefault="00DD5D93" w:rsidP="001E2840">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="3FD51ADB" w14:textId="77777777" w:rsidR="00DD5D93" w:rsidRPr="00DD5D93" w:rsidRDefault="00DD5D93" w:rsidP="00EF7E59">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D742171" w14:textId="77777777" w:rsidR="00DA2EF4" w:rsidRPr="006F09AF" w:rsidRDefault="006F09AF" w:rsidP="006F09AF">
+          <w:p w14:paraId="6D742171" w14:textId="77777777" w:rsidR="00DA2EF4" w:rsidRPr="006F09AF" w:rsidRDefault="006F09AF" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="007A1CE9">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.p., </w:t>
             </w:r>
             <w:r w:rsidR="00DA2EF4">
               <w:rPr>
@@ -5505,55 +5716,55 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai piedāvājumu vērtēšanā tika izmantoti tie paši vērtēšanas kritēriji, kas bija noteikti iepirkuma procedūras dokumentācijā?</w:t>
             </w:r>
             <w:r w:rsidR="00201A0E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vai noteiktie kritēriji ir atbilstoši?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A1C6E7" w14:textId="7F8CA261" w:rsidR="00201A0E" w:rsidRPr="00DD5D93" w:rsidRDefault="00201A0E" w:rsidP="00FF40E5">
+          <w:p w14:paraId="09A1C6E7" w14:textId="7F8CA261" w:rsidR="00201A0E" w:rsidRPr="00DD5D93" w:rsidRDefault="00201A0E" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="523"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="522"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73F58">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Piemērus </w:t>
             </w:r>
             <w:r w:rsidR="00B91B74" w:rsidRPr="00A73F58">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -5685,59 +5896,59 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53B509A9" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00DD5D93" w:rsidRDefault="006F09AF" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6340705C" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00603CC0" w:rsidRDefault="006F09AF" w:rsidP="00B41743">
+          <w:p w14:paraId="6340705C" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00603CC0" w:rsidRDefault="006F09AF" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">visi </w:t>
             </w:r>
             <w:r w:rsidR="007A1CE9" w:rsidRPr="00941E47">
               <w:rPr>
@@ -5822,55 +6033,55 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB9911E" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00603CC0" w:rsidRDefault="006F09AF" w:rsidP="00B41743">
+          <w:p w14:paraId="2AB9911E" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00603CC0" w:rsidRDefault="006F09AF" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai tika vērtēti tikai tie dokumenti, kas jau sākotnēji (līdz piedāvājuma iesniegšanas termiņa beigām) tika iesniegti?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C010238" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00DD5D93" w:rsidRDefault="006F09AF" w:rsidP="001E2840">
             <w:pPr>
@@ -6007,55 +6218,55 @@
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dokumentus?</w:t>
             </w:r>
             <w:r w:rsidR="00893C10" w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A1439A" w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai papildus iesniegtie dokumenti pēc satura tikai papildina vai izskaidro piedāvājumā pievienoto dokumentu saturu, nevis vērtējami kā laicīgi (piedāvājumu iesniegšanas termiņā) neiesniegtie dokumenti, kas pēc būtības maina piedāvājumu?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7334C85F" w14:textId="79C2B822" w:rsidR="00A1439A" w:rsidRPr="00A440CF" w:rsidRDefault="00A1439A" w:rsidP="00EC325C">
+          <w:p w14:paraId="7334C85F" w14:textId="79C2B822" w:rsidR="00A1439A" w:rsidRPr="00A440CF" w:rsidRDefault="00A1439A" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="425"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00941E47">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nepieciešamība lūgt izskaidrot tehnisko vai finanšu piedāvājumu un iespēja to labot (piem., acīmredzamas kļūdas dēļ) jāizvērtē katrā konkrētajā gadījumā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -6226,58 +6437,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64BC959F" w14:textId="77777777" w:rsidR="006F09AF" w:rsidRPr="00DD5D93" w:rsidRDefault="006F09AF" w:rsidP="00B41743">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31C4ED53" w14:textId="0691E8C4" w:rsidR="006F09AF" w:rsidRPr="00603CC0" w:rsidRDefault="006F09AF" w:rsidP="009130E8">
+          <w:p w14:paraId="31C4ED53" w14:textId="0691E8C4" w:rsidR="006F09AF" w:rsidRPr="00603CC0" w:rsidRDefault="006F09AF" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="641" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603CC0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai SPS ir veicis aritmētisko kļūdu labošanu</w:t>
             </w:r>
             <w:r w:rsidR="00986523">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ja tādas tika konstatētas</w:t>
             </w:r>
@@ -6522,54 +6734,55 @@
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00603CC0">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pirms šāda piedāvājuma noraidīšanas rakstveidā tika pieprasīts detalizēts paskaidrojums no attiecīgā piegādātāja?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16E512FF" w14:textId="6EF6FEC5" w:rsidR="004B555C" w:rsidRPr="001F369F" w:rsidRDefault="00077B48" w:rsidP="006436F3">
+          <w:p w14:paraId="16E512FF" w14:textId="6EF6FEC5" w:rsidR="004B555C" w:rsidRPr="001F369F" w:rsidRDefault="00077B48" w:rsidP="00EF7E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:ind w:firstLine="734"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="731"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F369F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6634,117 +6847,119 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="784E9E2F" w14:textId="77777777" w:rsidR="002374CF" w:rsidRDefault="002374CF" w:rsidP="00AF26F1">
       <w:pPr>
         <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B177432" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00DD5D93" w:rsidRDefault="00393A84" w:rsidP="00AF26F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00393A84" w:rsidRPr="00DD5D93" w:rsidSect="009373A5">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="444243AE" w14:textId="77777777" w:rsidR="00441261" w:rsidRDefault="00441261" w:rsidP="00481F13">
+    <w:p w14:paraId="1EAE28FD" w14:textId="77777777" w:rsidR="006551BC" w:rsidRDefault="006551BC" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42511C34" w14:textId="77777777" w:rsidR="00441261" w:rsidRDefault="00441261" w:rsidP="00481F13">
+    <w:p w14:paraId="060E8ABB" w14:textId="77777777" w:rsidR="006551BC" w:rsidRDefault="006551BC" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:charset w:val="02"/>
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -6813,61 +7028,61 @@
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00452640">
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C7F8922" w14:textId="77777777" w:rsidR="00963F12" w:rsidRDefault="00963F12">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534C6B73" w14:textId="77777777" w:rsidR="00441261" w:rsidRDefault="00441261" w:rsidP="00481F13">
+    <w:p w14:paraId="5430609A" w14:textId="77777777" w:rsidR="006551BC" w:rsidRDefault="006551BC" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="125A6CA5" w14:textId="77777777" w:rsidR="00441261" w:rsidRDefault="00441261" w:rsidP="00481F13">
+    <w:p w14:paraId="3FF06AC8" w14:textId="77777777" w:rsidR="006551BC" w:rsidRDefault="006551BC" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3D4E4989" w14:textId="77777777" w:rsidR="00D82EA2" w:rsidRPr="00B61BEF" w:rsidRDefault="00D82EA2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61BEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B61BEF">
@@ -10475,322 +10690,334 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1905525289">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00393A84"/>
     <w:rsid w:val="000113E7"/>
+    <w:rsid w:val="000138C0"/>
     <w:rsid w:val="00015B30"/>
     <w:rsid w:val="00015C37"/>
     <w:rsid w:val="00021AE2"/>
     <w:rsid w:val="000244A6"/>
     <w:rsid w:val="0002505E"/>
     <w:rsid w:val="00025530"/>
     <w:rsid w:val="0003248B"/>
     <w:rsid w:val="000330C2"/>
     <w:rsid w:val="00033806"/>
     <w:rsid w:val="00036C57"/>
     <w:rsid w:val="0004128E"/>
     <w:rsid w:val="00042554"/>
     <w:rsid w:val="0004270C"/>
     <w:rsid w:val="000461CB"/>
     <w:rsid w:val="00046994"/>
     <w:rsid w:val="0005172D"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="00055C70"/>
     <w:rsid w:val="0005783F"/>
     <w:rsid w:val="00064A79"/>
     <w:rsid w:val="000712CA"/>
     <w:rsid w:val="00074525"/>
     <w:rsid w:val="0007702C"/>
     <w:rsid w:val="00077B48"/>
     <w:rsid w:val="00080E33"/>
     <w:rsid w:val="000813B1"/>
     <w:rsid w:val="00082A0A"/>
     <w:rsid w:val="00085DCC"/>
     <w:rsid w:val="00086554"/>
     <w:rsid w:val="000869FD"/>
     <w:rsid w:val="00087842"/>
     <w:rsid w:val="00087FC0"/>
     <w:rsid w:val="00091253"/>
     <w:rsid w:val="00091319"/>
     <w:rsid w:val="00093DDB"/>
+    <w:rsid w:val="00095FA3"/>
     <w:rsid w:val="000A2421"/>
     <w:rsid w:val="000A5003"/>
     <w:rsid w:val="000A5690"/>
     <w:rsid w:val="000B3356"/>
+    <w:rsid w:val="000B5A9B"/>
     <w:rsid w:val="000B6C2F"/>
     <w:rsid w:val="000B6E40"/>
     <w:rsid w:val="000B7C49"/>
     <w:rsid w:val="000C257E"/>
     <w:rsid w:val="000C3638"/>
     <w:rsid w:val="000C6FC8"/>
     <w:rsid w:val="000C7124"/>
     <w:rsid w:val="000E33B8"/>
     <w:rsid w:val="000E4CDA"/>
     <w:rsid w:val="000E7DBC"/>
     <w:rsid w:val="000F2B2E"/>
     <w:rsid w:val="000F34A2"/>
     <w:rsid w:val="000F3F6D"/>
     <w:rsid w:val="000F4CE4"/>
     <w:rsid w:val="000F5080"/>
     <w:rsid w:val="000F7FB6"/>
     <w:rsid w:val="00105446"/>
     <w:rsid w:val="001055C5"/>
     <w:rsid w:val="001137FF"/>
     <w:rsid w:val="00114407"/>
     <w:rsid w:val="001166A8"/>
     <w:rsid w:val="00117A09"/>
     <w:rsid w:val="0012474E"/>
     <w:rsid w:val="00124A33"/>
     <w:rsid w:val="001267E0"/>
     <w:rsid w:val="001279BD"/>
     <w:rsid w:val="00130E90"/>
     <w:rsid w:val="00132E8D"/>
     <w:rsid w:val="00134B24"/>
     <w:rsid w:val="00135A4A"/>
     <w:rsid w:val="001365EA"/>
     <w:rsid w:val="0015055F"/>
     <w:rsid w:val="001545EA"/>
     <w:rsid w:val="00154E74"/>
     <w:rsid w:val="001602A0"/>
     <w:rsid w:val="00160D89"/>
     <w:rsid w:val="0016493B"/>
     <w:rsid w:val="0016532C"/>
     <w:rsid w:val="00165541"/>
     <w:rsid w:val="00165D1A"/>
     <w:rsid w:val="00167871"/>
+    <w:rsid w:val="00173A38"/>
     <w:rsid w:val="00176B69"/>
     <w:rsid w:val="00180436"/>
     <w:rsid w:val="001804B4"/>
     <w:rsid w:val="00180781"/>
     <w:rsid w:val="00185B8A"/>
     <w:rsid w:val="00193769"/>
     <w:rsid w:val="00197F81"/>
     <w:rsid w:val="001A5985"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B4CED"/>
     <w:rsid w:val="001C002B"/>
     <w:rsid w:val="001C47FB"/>
     <w:rsid w:val="001C6B56"/>
     <w:rsid w:val="001C73D6"/>
     <w:rsid w:val="001D3474"/>
     <w:rsid w:val="001D4340"/>
     <w:rsid w:val="001D5373"/>
     <w:rsid w:val="001D628C"/>
     <w:rsid w:val="001E2840"/>
     <w:rsid w:val="001E30F2"/>
     <w:rsid w:val="001E4347"/>
     <w:rsid w:val="001E5FF4"/>
     <w:rsid w:val="001F1F6C"/>
     <w:rsid w:val="001F369F"/>
     <w:rsid w:val="001F4376"/>
     <w:rsid w:val="001F4983"/>
     <w:rsid w:val="00201A0E"/>
     <w:rsid w:val="0020260A"/>
     <w:rsid w:val="00206F7F"/>
     <w:rsid w:val="00210F0C"/>
+    <w:rsid w:val="002116F4"/>
     <w:rsid w:val="00211DBB"/>
     <w:rsid w:val="00216142"/>
     <w:rsid w:val="002209BB"/>
     <w:rsid w:val="00222994"/>
     <w:rsid w:val="00226A8E"/>
     <w:rsid w:val="00234F90"/>
     <w:rsid w:val="002374CF"/>
     <w:rsid w:val="002404DC"/>
     <w:rsid w:val="00240AA6"/>
+    <w:rsid w:val="002432C2"/>
     <w:rsid w:val="00243BD1"/>
     <w:rsid w:val="00244A53"/>
     <w:rsid w:val="00255140"/>
     <w:rsid w:val="0026243E"/>
     <w:rsid w:val="00272A77"/>
     <w:rsid w:val="00280DA0"/>
     <w:rsid w:val="00281FDE"/>
     <w:rsid w:val="00282D7B"/>
     <w:rsid w:val="002832BE"/>
     <w:rsid w:val="00296092"/>
     <w:rsid w:val="002A6DE1"/>
     <w:rsid w:val="002B5EEE"/>
     <w:rsid w:val="002B74B0"/>
     <w:rsid w:val="002C2092"/>
     <w:rsid w:val="002C403B"/>
     <w:rsid w:val="002C5F92"/>
     <w:rsid w:val="002D07C6"/>
     <w:rsid w:val="002D07FE"/>
     <w:rsid w:val="002D1993"/>
     <w:rsid w:val="002D1F9F"/>
     <w:rsid w:val="002D5A60"/>
     <w:rsid w:val="002D5EE0"/>
     <w:rsid w:val="002E0A1F"/>
     <w:rsid w:val="002E3B09"/>
     <w:rsid w:val="002E482C"/>
     <w:rsid w:val="002E4F13"/>
     <w:rsid w:val="002E53AF"/>
     <w:rsid w:val="002E5F7C"/>
     <w:rsid w:val="002E6ABB"/>
     <w:rsid w:val="002F0193"/>
     <w:rsid w:val="002F425A"/>
     <w:rsid w:val="002F44F5"/>
     <w:rsid w:val="002F4E03"/>
     <w:rsid w:val="002F6D39"/>
     <w:rsid w:val="00300844"/>
     <w:rsid w:val="00301CC5"/>
     <w:rsid w:val="0030299D"/>
     <w:rsid w:val="003062BF"/>
     <w:rsid w:val="003064CA"/>
     <w:rsid w:val="00312731"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="00313487"/>
     <w:rsid w:val="003163E7"/>
     <w:rsid w:val="0031733E"/>
     <w:rsid w:val="00321F50"/>
     <w:rsid w:val="0032416C"/>
     <w:rsid w:val="00327A3F"/>
     <w:rsid w:val="00332B40"/>
     <w:rsid w:val="0033541A"/>
     <w:rsid w:val="00344521"/>
     <w:rsid w:val="0034758A"/>
     <w:rsid w:val="00352855"/>
     <w:rsid w:val="003565DF"/>
     <w:rsid w:val="0037307F"/>
     <w:rsid w:val="00374F71"/>
     <w:rsid w:val="00375BBD"/>
     <w:rsid w:val="00376823"/>
     <w:rsid w:val="0037710E"/>
     <w:rsid w:val="00381A82"/>
     <w:rsid w:val="00381FA3"/>
     <w:rsid w:val="00382C82"/>
     <w:rsid w:val="0038522E"/>
     <w:rsid w:val="003859CC"/>
     <w:rsid w:val="003865C9"/>
     <w:rsid w:val="0038776F"/>
     <w:rsid w:val="003916AB"/>
     <w:rsid w:val="00392C69"/>
     <w:rsid w:val="00393A84"/>
     <w:rsid w:val="00393DE9"/>
     <w:rsid w:val="0039583F"/>
+    <w:rsid w:val="003A131D"/>
     <w:rsid w:val="003A32AA"/>
     <w:rsid w:val="003A502E"/>
     <w:rsid w:val="003A5745"/>
     <w:rsid w:val="003B0A71"/>
     <w:rsid w:val="003B1FFA"/>
     <w:rsid w:val="003B428E"/>
     <w:rsid w:val="003B525F"/>
     <w:rsid w:val="003C453C"/>
     <w:rsid w:val="003C63BA"/>
     <w:rsid w:val="003D07FB"/>
     <w:rsid w:val="003D2B3C"/>
     <w:rsid w:val="003D3A2F"/>
     <w:rsid w:val="003E0F64"/>
     <w:rsid w:val="003E7BF2"/>
     <w:rsid w:val="003F0209"/>
+    <w:rsid w:val="003F0586"/>
     <w:rsid w:val="003F505D"/>
     <w:rsid w:val="003F7D4B"/>
     <w:rsid w:val="0041231D"/>
     <w:rsid w:val="004135D0"/>
     <w:rsid w:val="004152E0"/>
     <w:rsid w:val="004167BB"/>
     <w:rsid w:val="00417B0F"/>
     <w:rsid w:val="00425EF3"/>
     <w:rsid w:val="0042677B"/>
     <w:rsid w:val="00432F6B"/>
+    <w:rsid w:val="00434F7F"/>
     <w:rsid w:val="00436009"/>
     <w:rsid w:val="00441261"/>
     <w:rsid w:val="00441BF0"/>
     <w:rsid w:val="0044267D"/>
     <w:rsid w:val="00444B97"/>
     <w:rsid w:val="00450E93"/>
     <w:rsid w:val="00451F7F"/>
     <w:rsid w:val="00452640"/>
     <w:rsid w:val="004549BC"/>
     <w:rsid w:val="00455D58"/>
     <w:rsid w:val="00457370"/>
     <w:rsid w:val="00460E61"/>
     <w:rsid w:val="00462FE8"/>
     <w:rsid w:val="00465014"/>
     <w:rsid w:val="00466554"/>
     <w:rsid w:val="00467495"/>
     <w:rsid w:val="00470462"/>
     <w:rsid w:val="004708F6"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00470C34"/>
     <w:rsid w:val="00473BF6"/>
     <w:rsid w:val="00476CD5"/>
     <w:rsid w:val="00481F13"/>
     <w:rsid w:val="004846EA"/>
     <w:rsid w:val="00491C46"/>
     <w:rsid w:val="00494955"/>
     <w:rsid w:val="00494CDE"/>
     <w:rsid w:val="0049562A"/>
     <w:rsid w:val="00496E60"/>
     <w:rsid w:val="0049723E"/>
     <w:rsid w:val="004A092E"/>
     <w:rsid w:val="004A383F"/>
     <w:rsid w:val="004A435B"/>
     <w:rsid w:val="004A5193"/>
     <w:rsid w:val="004A6C46"/>
+    <w:rsid w:val="004B216E"/>
     <w:rsid w:val="004B3048"/>
     <w:rsid w:val="004B555C"/>
     <w:rsid w:val="004B63BE"/>
     <w:rsid w:val="004B63F7"/>
     <w:rsid w:val="004B79C9"/>
     <w:rsid w:val="004C2E31"/>
     <w:rsid w:val="004C7085"/>
     <w:rsid w:val="004D0FB0"/>
     <w:rsid w:val="004E4270"/>
     <w:rsid w:val="004E4310"/>
     <w:rsid w:val="004E4BC5"/>
     <w:rsid w:val="004F0921"/>
     <w:rsid w:val="004F1B3E"/>
     <w:rsid w:val="004F27EB"/>
     <w:rsid w:val="004F2D98"/>
     <w:rsid w:val="004F760C"/>
     <w:rsid w:val="00502BEA"/>
     <w:rsid w:val="00507753"/>
     <w:rsid w:val="00510DAC"/>
     <w:rsid w:val="0051187E"/>
     <w:rsid w:val="00514C20"/>
     <w:rsid w:val="00516086"/>
     <w:rsid w:val="00522EC7"/>
     <w:rsid w:val="00524F0D"/>
     <w:rsid w:val="00527B26"/>
@@ -10823,91 +11050,93 @@
     <w:rsid w:val="005B6E0C"/>
     <w:rsid w:val="005C4571"/>
     <w:rsid w:val="005C5315"/>
     <w:rsid w:val="005D40B6"/>
     <w:rsid w:val="005D47B4"/>
     <w:rsid w:val="005D5D9B"/>
     <w:rsid w:val="005D7DEC"/>
     <w:rsid w:val="005E37F8"/>
     <w:rsid w:val="005F2CF2"/>
     <w:rsid w:val="00601F57"/>
     <w:rsid w:val="0060240E"/>
     <w:rsid w:val="006124B7"/>
     <w:rsid w:val="00617C71"/>
     <w:rsid w:val="006228F0"/>
     <w:rsid w:val="0062291A"/>
     <w:rsid w:val="00622D60"/>
     <w:rsid w:val="006263BD"/>
     <w:rsid w:val="00634B28"/>
     <w:rsid w:val="006367C8"/>
     <w:rsid w:val="006436F3"/>
     <w:rsid w:val="006454A4"/>
     <w:rsid w:val="00650335"/>
     <w:rsid w:val="00651C95"/>
     <w:rsid w:val="006522AB"/>
     <w:rsid w:val="00654799"/>
+    <w:rsid w:val="006551BC"/>
     <w:rsid w:val="00660763"/>
     <w:rsid w:val="006624C7"/>
     <w:rsid w:val="00662B7C"/>
     <w:rsid w:val="00662F93"/>
     <w:rsid w:val="00667ECE"/>
     <w:rsid w:val="00670472"/>
     <w:rsid w:val="00670886"/>
     <w:rsid w:val="00673553"/>
     <w:rsid w:val="00674D76"/>
     <w:rsid w:val="006800C5"/>
     <w:rsid w:val="00685949"/>
     <w:rsid w:val="00690984"/>
     <w:rsid w:val="00692962"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="00694D5B"/>
     <w:rsid w:val="006A0F10"/>
     <w:rsid w:val="006A2BE4"/>
     <w:rsid w:val="006A3BC7"/>
     <w:rsid w:val="006B30BC"/>
     <w:rsid w:val="006B7BBA"/>
     <w:rsid w:val="006C1411"/>
     <w:rsid w:val="006C2D9E"/>
     <w:rsid w:val="006C30BB"/>
     <w:rsid w:val="006C3E49"/>
     <w:rsid w:val="006D010D"/>
     <w:rsid w:val="006D4F14"/>
     <w:rsid w:val="006D56F5"/>
     <w:rsid w:val="006E0723"/>
     <w:rsid w:val="006E210F"/>
     <w:rsid w:val="006E2CC7"/>
     <w:rsid w:val="006E7AD0"/>
     <w:rsid w:val="006F09AF"/>
     <w:rsid w:val="006F2F60"/>
     <w:rsid w:val="00700B49"/>
     <w:rsid w:val="007015BF"/>
     <w:rsid w:val="007021D2"/>
     <w:rsid w:val="00704ABA"/>
     <w:rsid w:val="00705809"/>
     <w:rsid w:val="00710600"/>
     <w:rsid w:val="00714BAF"/>
     <w:rsid w:val="00714C58"/>
+    <w:rsid w:val="00715F92"/>
     <w:rsid w:val="007218E2"/>
     <w:rsid w:val="00724F16"/>
     <w:rsid w:val="007310FE"/>
     <w:rsid w:val="0073582D"/>
     <w:rsid w:val="00744033"/>
     <w:rsid w:val="007509B7"/>
     <w:rsid w:val="0075409C"/>
     <w:rsid w:val="00757AAA"/>
     <w:rsid w:val="00760CA6"/>
     <w:rsid w:val="00764234"/>
     <w:rsid w:val="007713B6"/>
     <w:rsid w:val="00774F6F"/>
     <w:rsid w:val="00775543"/>
     <w:rsid w:val="00777C04"/>
     <w:rsid w:val="00780A29"/>
     <w:rsid w:val="00787AA2"/>
     <w:rsid w:val="00791917"/>
     <w:rsid w:val="007931EE"/>
     <w:rsid w:val="00795FB8"/>
     <w:rsid w:val="007A013A"/>
     <w:rsid w:val="007A155D"/>
     <w:rsid w:val="007A1CE9"/>
     <w:rsid w:val="007A1FC7"/>
     <w:rsid w:val="007A5B11"/>
     <w:rsid w:val="007B0E5C"/>
@@ -11001,145 +11230,154 @@
     <w:rsid w:val="00984D39"/>
     <w:rsid w:val="00985B41"/>
     <w:rsid w:val="00986523"/>
     <w:rsid w:val="00991AE3"/>
     <w:rsid w:val="00991DBC"/>
     <w:rsid w:val="00993360"/>
     <w:rsid w:val="009943D9"/>
     <w:rsid w:val="009970CF"/>
     <w:rsid w:val="009970FB"/>
     <w:rsid w:val="009A2030"/>
     <w:rsid w:val="009B0DB1"/>
     <w:rsid w:val="009B3827"/>
     <w:rsid w:val="009C1454"/>
     <w:rsid w:val="009C1FE8"/>
     <w:rsid w:val="009C3DF0"/>
     <w:rsid w:val="009C508E"/>
     <w:rsid w:val="009D0E11"/>
     <w:rsid w:val="009D1447"/>
     <w:rsid w:val="009D1E7A"/>
     <w:rsid w:val="009D5C0C"/>
     <w:rsid w:val="009F194E"/>
     <w:rsid w:val="009F4AFB"/>
     <w:rsid w:val="009F51B1"/>
     <w:rsid w:val="009F5CA9"/>
     <w:rsid w:val="009F64A1"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A07D88"/>
     <w:rsid w:val="00A1439A"/>
     <w:rsid w:val="00A214F3"/>
     <w:rsid w:val="00A22F85"/>
     <w:rsid w:val="00A27052"/>
     <w:rsid w:val="00A344CC"/>
     <w:rsid w:val="00A401AF"/>
     <w:rsid w:val="00A41AD5"/>
     <w:rsid w:val="00A440CF"/>
     <w:rsid w:val="00A46828"/>
     <w:rsid w:val="00A46F1C"/>
     <w:rsid w:val="00A50D0B"/>
     <w:rsid w:val="00A521C8"/>
     <w:rsid w:val="00A5254E"/>
     <w:rsid w:val="00A60C56"/>
     <w:rsid w:val="00A62140"/>
     <w:rsid w:val="00A62FC1"/>
     <w:rsid w:val="00A67C11"/>
     <w:rsid w:val="00A702EB"/>
     <w:rsid w:val="00A7283E"/>
     <w:rsid w:val="00A73F58"/>
     <w:rsid w:val="00A74A60"/>
     <w:rsid w:val="00A8091A"/>
     <w:rsid w:val="00A82EFA"/>
     <w:rsid w:val="00A90C7E"/>
     <w:rsid w:val="00A92143"/>
     <w:rsid w:val="00A95757"/>
     <w:rsid w:val="00A95BF9"/>
     <w:rsid w:val="00A95CE1"/>
     <w:rsid w:val="00AA3B5B"/>
     <w:rsid w:val="00AA3F20"/>
     <w:rsid w:val="00AB680F"/>
+    <w:rsid w:val="00AC21FA"/>
     <w:rsid w:val="00AC24C6"/>
     <w:rsid w:val="00AC5AE8"/>
     <w:rsid w:val="00AD0921"/>
     <w:rsid w:val="00AE22AE"/>
     <w:rsid w:val="00AE34C2"/>
     <w:rsid w:val="00AF068B"/>
     <w:rsid w:val="00AF26F1"/>
     <w:rsid w:val="00AF2936"/>
+    <w:rsid w:val="00AF38F7"/>
     <w:rsid w:val="00B03A9C"/>
     <w:rsid w:val="00B0507F"/>
     <w:rsid w:val="00B07F6F"/>
     <w:rsid w:val="00B1370B"/>
     <w:rsid w:val="00B15E31"/>
     <w:rsid w:val="00B160E2"/>
     <w:rsid w:val="00B2409F"/>
     <w:rsid w:val="00B2431A"/>
     <w:rsid w:val="00B24F6E"/>
     <w:rsid w:val="00B3493F"/>
     <w:rsid w:val="00B35ACD"/>
     <w:rsid w:val="00B41743"/>
     <w:rsid w:val="00B506B5"/>
     <w:rsid w:val="00B50B62"/>
     <w:rsid w:val="00B51138"/>
     <w:rsid w:val="00B52A90"/>
     <w:rsid w:val="00B61BEF"/>
+    <w:rsid w:val="00B62F89"/>
     <w:rsid w:val="00B6329A"/>
+    <w:rsid w:val="00B638FF"/>
     <w:rsid w:val="00B63A76"/>
     <w:rsid w:val="00B66328"/>
     <w:rsid w:val="00B72210"/>
+    <w:rsid w:val="00B7307E"/>
     <w:rsid w:val="00B74D65"/>
     <w:rsid w:val="00B91B74"/>
     <w:rsid w:val="00B95D5C"/>
     <w:rsid w:val="00BA0358"/>
     <w:rsid w:val="00BA0506"/>
     <w:rsid w:val="00BA48F4"/>
     <w:rsid w:val="00BA72D9"/>
     <w:rsid w:val="00BB2AF3"/>
     <w:rsid w:val="00BC2D3E"/>
+    <w:rsid w:val="00BC34E2"/>
     <w:rsid w:val="00BC4209"/>
     <w:rsid w:val="00BC6173"/>
     <w:rsid w:val="00BC675E"/>
     <w:rsid w:val="00BD38CC"/>
     <w:rsid w:val="00BD6ECA"/>
     <w:rsid w:val="00BD7C1C"/>
+    <w:rsid w:val="00BE2554"/>
     <w:rsid w:val="00C05D6F"/>
     <w:rsid w:val="00C067AC"/>
     <w:rsid w:val="00C10CAF"/>
     <w:rsid w:val="00C20EDE"/>
     <w:rsid w:val="00C21D18"/>
     <w:rsid w:val="00C228A7"/>
     <w:rsid w:val="00C24354"/>
     <w:rsid w:val="00C25D0D"/>
     <w:rsid w:val="00C31A7C"/>
     <w:rsid w:val="00C36A32"/>
     <w:rsid w:val="00C425BC"/>
     <w:rsid w:val="00C4520D"/>
     <w:rsid w:val="00C463D0"/>
     <w:rsid w:val="00C46542"/>
     <w:rsid w:val="00C516E9"/>
     <w:rsid w:val="00C55A9D"/>
     <w:rsid w:val="00C55AB2"/>
     <w:rsid w:val="00C566B3"/>
     <w:rsid w:val="00C60C0A"/>
+    <w:rsid w:val="00C64FAA"/>
     <w:rsid w:val="00C65602"/>
     <w:rsid w:val="00C67011"/>
     <w:rsid w:val="00C70179"/>
     <w:rsid w:val="00C71610"/>
     <w:rsid w:val="00C719CA"/>
     <w:rsid w:val="00C760AE"/>
     <w:rsid w:val="00C80355"/>
     <w:rsid w:val="00C82110"/>
     <w:rsid w:val="00C86A3D"/>
     <w:rsid w:val="00C871FB"/>
     <w:rsid w:val="00C90D04"/>
     <w:rsid w:val="00C91EEC"/>
     <w:rsid w:val="00C93589"/>
     <w:rsid w:val="00C9426C"/>
     <w:rsid w:val="00CA0BDF"/>
     <w:rsid w:val="00CA134B"/>
     <w:rsid w:val="00CA5B6E"/>
     <w:rsid w:val="00CA7DF8"/>
     <w:rsid w:val="00CB0EFE"/>
     <w:rsid w:val="00CB3D33"/>
     <w:rsid w:val="00CB7EDF"/>
     <w:rsid w:val="00CC111A"/>
     <w:rsid w:val="00CC3350"/>
     <w:rsid w:val="00CC5CF1"/>
     <w:rsid w:val="00CD1824"/>
@@ -11198,94 +11436,98 @@
     <w:rsid w:val="00DE2F68"/>
     <w:rsid w:val="00DE3ACE"/>
     <w:rsid w:val="00DE467F"/>
     <w:rsid w:val="00DE4D91"/>
     <w:rsid w:val="00DE59E8"/>
     <w:rsid w:val="00DE63E5"/>
     <w:rsid w:val="00DF0538"/>
     <w:rsid w:val="00DF1054"/>
     <w:rsid w:val="00DF12BA"/>
     <w:rsid w:val="00DF7E1B"/>
     <w:rsid w:val="00E00194"/>
     <w:rsid w:val="00E0441D"/>
     <w:rsid w:val="00E04434"/>
     <w:rsid w:val="00E04FEE"/>
     <w:rsid w:val="00E12C2B"/>
     <w:rsid w:val="00E13A73"/>
     <w:rsid w:val="00E14994"/>
     <w:rsid w:val="00E15972"/>
     <w:rsid w:val="00E16545"/>
     <w:rsid w:val="00E3157B"/>
     <w:rsid w:val="00E31F37"/>
     <w:rsid w:val="00E3230D"/>
     <w:rsid w:val="00E346B2"/>
     <w:rsid w:val="00E428AE"/>
     <w:rsid w:val="00E43844"/>
+    <w:rsid w:val="00E444F6"/>
     <w:rsid w:val="00E4485E"/>
     <w:rsid w:val="00E4555F"/>
     <w:rsid w:val="00E478F2"/>
     <w:rsid w:val="00E502E9"/>
     <w:rsid w:val="00E50A3D"/>
     <w:rsid w:val="00E54043"/>
     <w:rsid w:val="00E5567A"/>
     <w:rsid w:val="00E6292D"/>
     <w:rsid w:val="00E62BEF"/>
     <w:rsid w:val="00E62D98"/>
     <w:rsid w:val="00E6464D"/>
     <w:rsid w:val="00E657F2"/>
     <w:rsid w:val="00E66E19"/>
     <w:rsid w:val="00E71CB3"/>
+    <w:rsid w:val="00E7231F"/>
     <w:rsid w:val="00E7299E"/>
     <w:rsid w:val="00E86876"/>
     <w:rsid w:val="00E86EFC"/>
     <w:rsid w:val="00E929D0"/>
     <w:rsid w:val="00EB1776"/>
     <w:rsid w:val="00EB400F"/>
     <w:rsid w:val="00EB7891"/>
     <w:rsid w:val="00EB7C81"/>
     <w:rsid w:val="00EC325C"/>
     <w:rsid w:val="00EC3802"/>
     <w:rsid w:val="00EC79B6"/>
     <w:rsid w:val="00ED0844"/>
     <w:rsid w:val="00ED16AD"/>
     <w:rsid w:val="00ED2AD3"/>
     <w:rsid w:val="00ED49F7"/>
     <w:rsid w:val="00ED4C67"/>
     <w:rsid w:val="00ED5A30"/>
     <w:rsid w:val="00ED616A"/>
     <w:rsid w:val="00EE12FD"/>
     <w:rsid w:val="00EE62C5"/>
     <w:rsid w:val="00EF1DB2"/>
     <w:rsid w:val="00EF362B"/>
     <w:rsid w:val="00EF7311"/>
     <w:rsid w:val="00EF781C"/>
+    <w:rsid w:val="00EF7E59"/>
     <w:rsid w:val="00F014C4"/>
     <w:rsid w:val="00F056E1"/>
     <w:rsid w:val="00F07F42"/>
     <w:rsid w:val="00F1053F"/>
     <w:rsid w:val="00F108DF"/>
     <w:rsid w:val="00F126E6"/>
+    <w:rsid w:val="00F24050"/>
     <w:rsid w:val="00F2614E"/>
     <w:rsid w:val="00F3239D"/>
     <w:rsid w:val="00F365C7"/>
     <w:rsid w:val="00F4039E"/>
     <w:rsid w:val="00F41850"/>
     <w:rsid w:val="00F44C36"/>
     <w:rsid w:val="00F50843"/>
     <w:rsid w:val="00F60A27"/>
     <w:rsid w:val="00F6188E"/>
     <w:rsid w:val="00F66A87"/>
     <w:rsid w:val="00F732C9"/>
     <w:rsid w:val="00F77AAD"/>
     <w:rsid w:val="00F80FEA"/>
     <w:rsid w:val="00F86668"/>
     <w:rsid w:val="00F90F08"/>
     <w:rsid w:val="00F93690"/>
     <w:rsid w:val="00F9398C"/>
     <w:rsid w:val="00F94ADF"/>
     <w:rsid w:val="00F951C2"/>
     <w:rsid w:val="00F95A0D"/>
     <w:rsid w:val="00F961A2"/>
     <w:rsid w:val="00F9766D"/>
     <w:rsid w:val="00FA05D5"/>
     <w:rsid w:val="00FA3E88"/>
     <w:rsid w:val="00FA4C48"/>
@@ -12310,51 +12552,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1424717093">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12632,93 +12874,519 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC7D160D-0742-4948-BA08-F7A5DB04D5CB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9853B55A-795F-4D10-A437-9C2E43A54E87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54F0AB02-E8E1-489D-BF5A-824D5A08744D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A7E91B1-615B-4ACD-A919-C46E12CACFBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3143</Characters>
+  <Pages>4</Pages>
+  <Words>5627</Words>
+  <Characters>3208</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8640</CharactersWithSpaces>
+  <CharactersWithSpaces>8818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>