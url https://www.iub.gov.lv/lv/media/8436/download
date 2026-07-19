--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="463AAC26" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00423FDF" w:rsidRDefault="00775361" w:rsidP="00AF26F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00393A84" w:rsidRPr="00423FDF">
         <w:rPr>
@@ -128,123 +132,131 @@
       <w:r w:rsidRPr="00423FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
       <w:r w:rsidR="00775361">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00423FDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F23EFA" w14:textId="19C290E2" w:rsidR="00393A84" w:rsidRPr="00423FDF" w:rsidRDefault="00431B4D" w:rsidP="00281F8B">
+    <w:p w14:paraId="26F23EFA" w14:textId="69D53287" w:rsidR="00393A84" w:rsidRPr="00423FDF" w:rsidRDefault="00431B4D" w:rsidP="00281F8B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D856BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D7E42">
+      <w:r w:rsidR="0009103F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="0027440B" w:rsidRPr="0027440B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003D7E42">
+      <w:r w:rsidR="0009103F" w:rsidRPr="0027440B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0009103F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0027440B" w:rsidRPr="0027440B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="003D7E42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00EE63E3" w:rsidRPr="0027440B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="003D7E42">
+      <w:r w:rsidR="00F91EEC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00290CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00281F8B" w:rsidRPr="000E07CC" w:rsidDel="00281F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3666D2C4" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00423FDF" w:rsidRDefault="00090E18" w:rsidP="00090E18">
       <w:pPr>
         <w:spacing w:before="120" w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -767,55 +779,55 @@
               <w:t>ir atbilstoša?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DDD06FF" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00B457AA">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23626777" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="002D0910" w:rsidP="00D83373">
+          <w:p w14:paraId="23626777" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="002D0910" w:rsidP="002835ED">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.1.p., 1.2.p., 3.1.p., 4.p.</w:t>
             </w:r>
             <w:r w:rsidR="00AB40B3" w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 5.1.p., 5.</w:t>
             </w:r>
             <w:r w:rsidR="00ED7FB3" w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00AB40B3" w:rsidRPr="00423FDF">
               <w:rPr>
@@ -867,59 +879,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6711F6AD" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3731358C" w14:textId="77777777" w:rsidR="00E21AE3" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00423FDF">
+          <w:p w14:paraId="3731358C" w14:textId="77777777" w:rsidR="00E21AE3" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="002007CD">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai iepirkuma paredzamā līgumcena ir noteikta saskaņā ar SPSIL 1</w:t>
             </w:r>
             <w:r w:rsidR="004C42E3" w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -995,59 +1007,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AD9CDAD" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B42098" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00423FDF">
+          <w:p w14:paraId="00B42098" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="008117EC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="544" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav konstatējama iep</w:t>
             </w:r>
             <w:r w:rsidR="00091253" w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">irkuma </w:t>
             </w:r>
             <w:r w:rsidR="00E95161" w:rsidRPr="001C789D">
@@ -1156,147 +1168,180 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="548" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai iepirkums jāveic Iepirkumu vadlīniju sabiedrisko pakalpojumu sniedzējiem (turpmāk – vadlīnijas) noteiktajā kārtībā?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B69F6D5" w14:textId="77777777" w:rsidR="00337BAC" w:rsidRPr="001C789D" w:rsidRDefault="00337BAC" w:rsidP="00423FDF">
+          <w:p w14:paraId="5B69F6D5" w14:textId="2E28A760" w:rsidR="00337BAC" w:rsidRPr="001C789D" w:rsidRDefault="00337BAC" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadlīnijas ir piemērojamas, ja piegādes un pakalpojumu iepirkuma paredzamā līgumcena ir vienāda ar 42 000 euro vai lielāka, bet mazāka par </w:t>
             </w:r>
-            <w:r w:rsidR="00D535CE" w:rsidRPr="001C789D">
+            <w:r w:rsidR="00B75629" w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">443 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001C789D">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75629">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">000 euro, kā arī, ja būvdarbu iepirkuma paredzamā līgumcena ir vienāda ar 170 000 euro vai lielāka, bet mazāka par 5 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D535CE" w:rsidRPr="001C789D">
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidR="00B75629" w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">538 </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C789D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000 euro, kā arī, ja būvdarbu iepirkuma paredzamā līgumcena ir vienāda ar 170 000 euro vai lielāka, bet mazāka par 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="0047614C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+            <w:r w:rsidR="0047614C" w:rsidRPr="001C789D">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">000 euro. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29C8D421" w14:textId="77777777" w:rsidR="00337BAC" w:rsidRPr="001C789D" w:rsidRDefault="00337BAC" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vadlīniju piemērošana iepirkumam ir obligāta, ja to paredz līgums par ES struktūrfondu vai Kohēzijas fonda, EEZ finanšu instrumenta, Norvēģijas valdības divpusējā finanšu instrumenta vai Latvijas un Šveices sadarbības programmas finansētā projekta realizēšanu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="187ECBDC" w14:textId="77777777" w:rsidR="00337BAC" w:rsidRPr="00423FDF" w:rsidRDefault="00337BAC" w:rsidP="00423FDF">
+          <w:p w14:paraId="187ECBDC" w14:textId="77777777" w:rsidR="00337BAC" w:rsidRPr="00423FDF" w:rsidRDefault="00337BAC" w:rsidP="001C03E9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C789D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vadlīnijas nepiemēro SPSIL 10., 11. un 12.pantā minētajiem līgumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="535F708A" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00B457AA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -1428,55 +1473,55 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D71E2A7" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00B457AA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5510F350" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="001E7C52">
+          <w:p w14:paraId="5510F350" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00AA7B9B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.7.p., 2.8.p.,</w:t>
             </w:r>
             <w:r w:rsidR="00CE6FBF" w:rsidRPr="00423FDF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CE6FBF" w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.9.5.p.,</w:t>
             </w:r>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1606,51 +1651,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> iepirkumu vadlīniju </w:t>
             </w:r>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>paziņojums par iepirkum</w:t>
             </w:r>
             <w:r w:rsidR="00676024" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidR="009054DE" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Paziņojums par iepirkumu, kuram nepiemēro Sabiedrisko pakalpojumu sniedzēju iepirkumu likumu)</w:t>
+              <w:t xml:space="preserve"> (Paziņojums par iepirkumu, kuram nepiemēro </w:t>
+            </w:r>
+            <w:r w:rsidR="009054DE" w:rsidRPr="002F4039">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sabiedrisko pakalpojumu sniedzēju iepirkumu likumu)</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir publicēts</w:t>
             </w:r>
             <w:r w:rsidR="009D7A54" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00676024" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IUB Publikāciju vadības sistēmā</w:t>
             </w:r>
             <w:r w:rsidR="00604850" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1679,60 +1732,60 @@
               </w:rPr>
               <w:t>satur vadlīniju 6.6.2.</w:t>
             </w:r>
             <w:r w:rsidR="00BB1749" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> un 6.4.</w:t>
             </w:r>
             <w:r w:rsidR="002E67E4" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>punktā minēto informāciju</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="360E4057" w14:textId="77777777" w:rsidR="001B4F2A" w:rsidRPr="00423FDF" w:rsidRDefault="007A67D8" w:rsidP="00423FDF">
+          <w:p w14:paraId="360E4057" w14:textId="77777777" w:rsidR="001B4F2A" w:rsidRPr="00423FDF" w:rsidRDefault="007A67D8" w:rsidP="00AA7B9B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2465"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>SPS</w:t>
             </w:r>
             <w:r w:rsidR="001B4F2A" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir tiesīgs nepiemērot vadlīniju 6.6., 6.7., 6.8.</w:t>
@@ -1904,54 +1957,54 @@
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="712627D8" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="002209BB" w:rsidP="00423FDF">
-[...2 lines deleted...]
-              <w:ind w:left="106" w:hanging="8"/>
+          <w:p w14:paraId="712627D8" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="002209BB" w:rsidP="00AA7B9B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja ir izdarīti iepirkuma </w:t>
             </w:r>
             <w:r w:rsidR="00346DF7" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">dokumentu </w:t>
             </w:r>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
@@ -2061,58 +2114,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62F7DF1B" w14:textId="77777777" w:rsidR="00E85F9E" w:rsidRPr="00423FDF" w:rsidRDefault="00E85F9E" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A36EA85" w14:textId="02FD6E66" w:rsidR="00E85F9E" w:rsidRPr="00423FDF" w:rsidRDefault="00E85F9E" w:rsidP="00AB6877">
+          <w:p w14:paraId="5A36EA85" w14:textId="02FD6E66" w:rsidR="00E85F9E" w:rsidRPr="00423FDF" w:rsidRDefault="00E85F9E" w:rsidP="00AA7B9B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="697" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai SPS ir IUB Publikāciju vadības sistēmā publicējis </w:t>
             </w:r>
             <w:r w:rsidR="00604850" w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SPS</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -2186,56 +2240,56 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B481B01" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="00714C58" w:rsidP="00423FDF">
+          <w:p w14:paraId="4B481B01" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="00714C58" w:rsidP="00AA7B9B">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši noteikts piedāvājuma nodrošinājums</w:t>
             </w:r>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>(ja tāds paredzēts)?</w:t>
             </w:r>
@@ -2494,56 +2548,56 @@
           </w:p>
           <w:p w14:paraId="702FB929" w14:textId="77777777" w:rsidR="00F21C59" w:rsidRDefault="00E23131" w:rsidP="00B2069C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nepareizi noteikta ir, piemēram, prasība, ka piedāvājuma nodrošinājumam jābūt 2% no piedāvātās līgumcenas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18A96D65" w14:textId="75A003D4" w:rsidR="008D050B" w:rsidRPr="00F21C59" w:rsidRDefault="008D050B" w:rsidP="00B2069C">
+          <w:p w14:paraId="18A96D65" w14:textId="75A003D4" w:rsidR="008D050B" w:rsidRPr="00F21C59" w:rsidRDefault="008D050B" w:rsidP="006C4B00">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D050B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nosacījums par piegādātāja tiesībām izvēlēties nodrošinājuma veidu attiecas uz visu veidu saistību izpildes nodrošinājumiem (ne tikai uz līguma izpildes nodrošinājumu), piemēram, arī uz avansa, ieturējuma, garantijas laika nodrošinājumu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2659,54 +2713,54 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4220E0F9" w14:textId="77777777" w:rsidR="00C13449" w:rsidRPr="00423FDF" w:rsidRDefault="00C13449" w:rsidP="00B457AA">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02637565" w14:textId="77777777" w:rsidR="00C13449" w:rsidRPr="00423FDF" w:rsidRDefault="00C13449" w:rsidP="00902B18">
+          <w:p w14:paraId="02637565" w14:textId="77777777" w:rsidR="00C13449" w:rsidRPr="00423FDF" w:rsidRDefault="00C13449" w:rsidP="006C4B00">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.6.p., 2.9.1.p., 2.9.2.p., 6.4.4.p., 6.4.6.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C9B5B5D" w14:textId="77777777" w:rsidR="00C13449" w:rsidRPr="00423FDF" w:rsidRDefault="00C13449" w:rsidP="00902B18">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
@@ -2784,56 +2838,56 @@
               <w:t xml:space="preserve"> Vai tehniskās specifikācijas ir sagatavotas, ievērojot vadlīniju 6.4.4.punktā noteikto?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FB8DEE6" w14:textId="77777777" w:rsidR="00BC75C7" w:rsidRPr="000F2A06" w:rsidRDefault="00BC75C7" w:rsidP="00BC75C7">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="510"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2A06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ja iepirkuma dokumentācijā ir norādīti konkrēti zīmoli, specifiska izcelsme, īpaši procesi, patenti vai specifiski preču veidi, vai ir pievienota norāde „vai ekvivalents”, kas attiecas uz visām šīm atsaucēm?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="024C0CFA" w14:textId="77777777" w:rsidR="00BC75C7" w:rsidRPr="00423FDF" w:rsidRDefault="00BC75C7" w:rsidP="00566E67">
+          <w:p w14:paraId="024C0CFA" w14:textId="77777777" w:rsidR="00BC75C7" w:rsidRPr="00423FDF" w:rsidRDefault="00BC75C7" w:rsidP="006C4B00">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="0" w:firstLine="365"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2A06">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tomēr, ņemot vērā EST spriedumā lietā C-424/23 norādīto, situācijā, kurā prasība par noteikta veida vai izcelsmes produktu, vai pat noteiktas preču zīmes produktu, vai tādu produktu, kas iegūts, pamatojoties uz konkrētu patentu vai paņēmienu, nenovēršami izriet no paša līguma priekšmeta, norādi “vai ekvivalents” būtu pieļaujams nelietot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A9A8A1E" w14:textId="77777777" w:rsidR="008A6F80" w:rsidRPr="00423FDF" w:rsidRDefault="008A6F80" w:rsidP="00B457AA">
@@ -2942,72 +2996,72 @@
               <w:t>Vai ir atbilstoši noteikti pretendentu izslēgšanas noteikumi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21633E85" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="004B3048" w:rsidP="00B457AA">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77624A1B" w14:textId="77777777" w:rsidR="007E262F" w:rsidRPr="00423FDF" w:rsidRDefault="007E262F" w:rsidP="00902B18">
+          <w:p w14:paraId="77624A1B" w14:textId="77777777" w:rsidR="007E262F" w:rsidRPr="00423FDF" w:rsidRDefault="007E262F" w:rsidP="008F5ABA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.4.2.p.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C1ED31" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="00DD46AE" w:rsidP="009159D2">
+          <w:p w14:paraId="10C1ED31" w14:textId="77777777" w:rsidR="004B3048" w:rsidRPr="00423FDF" w:rsidRDefault="00DD46AE" w:rsidP="008F5ABA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.10.1</w:t>
             </w:r>
             <w:r w:rsidR="009159D2" w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -3195,292 +3249,302 @@
             <w:r w:rsidR="009039FD" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adlīniju 6.10.8.p.</w:t>
             </w:r>
             <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>, kā arī uz pretendenta maksātnespējas procesu, saimnieciskās darbības apturēšanu vai likvidēšanu</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">, kā arī uz pretendenta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009039FD" w:rsidRPr="009F4E0C">
+              <w:lastRenderedPageBreak/>
+              <w:t>maksātnespējas procesu, saimnieciskās darbības apturēšanu vai likvidēšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">skat. arī </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F91A27" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="009039FD" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>v</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009039FD" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">skat. arī </w:t>
+            </w:r>
+            <w:r w:rsidR="00F91A27" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>adlīniju 6.10.9.p.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="009039FD" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F4E0C">
+              <w:t>adlīniju 6.10.9.p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00026D49" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>i</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00026D49" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>nētie izslēgšanas noteikumi attiecināmi uz pretendentu un personu, uz kuras iespējām pretendents balstās, lai apliecinātu, ka tā kvalifikācija atbilst Iepirkuma dokumentos noteiktajām prasībām.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D9437B" w:rsidRPr="009F4E0C">
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t>nētie izslēgšanas noteikumi attiecināmi uz pretendentu un personu, uz kuras iespējām pretendents balstās, lai apliecinātu, ka tā kvalifikācija atbilst Iepirkuma dokumentos noteiktajām prasībām.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D9437B" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iepirkuma dokumentācijā var pēc izvēles piemērot arī citus </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000F4EB5" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>SPSIL 48.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">Iepirkuma dokumentācijā var pēc izvēles piemērot arī citus </w:t>
+            </w:r>
+            <w:r w:rsidR="000F4EB5" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pantā minētos </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
+              <w:t>SPSIL 48.</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>k</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve"> pantā minētos </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">andidātu un </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">andidātu un </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>retendentu izslēgšanas noteikumus, iepirkuma dokumentos paredzot to pārbaudes mehānismu</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0038339F" w:rsidRPr="009F4E0C">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t>retendentu izslēgšanas noteikumus, iepirkuma dokumentos paredzot to pārbaudes mehānismu</w:t>
+            </w:r>
+            <w:r w:rsidR="0038339F" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">kā arī ļaujot </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>k</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">kā arī ļaujot </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">andidātam un </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">andidātam un </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5A95" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">retendentam iesniegt pierādījumus uzticamības nodrošināšanai saskaņā ar </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000F4EB5" w:rsidRPr="009F4E0C">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>SPSIL</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
+              <w:t xml:space="preserve">retendentam iesniegt pierādījumus uzticamības nodrošināšanai saskaņā ar </w:t>
+            </w:r>
+            <w:r w:rsidR="000F4EB5" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 49.panta regulējumu.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F4E0C">
+              <w:t>SPSIL</w:t>
+            </w:r>
+            <w:r w:rsidR="001D3E41" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> 49.panta regulējumu.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F4E0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B2314C" w14:textId="77777777" w:rsidR="00632A83" w:rsidRPr="00423FDF" w:rsidRDefault="00DD46AE" w:rsidP="00481760">
+          <w:p w14:paraId="78B2314C" w14:textId="77777777" w:rsidR="00632A83" w:rsidRPr="00423FDF" w:rsidRDefault="00DD46AE" w:rsidP="008204E6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS var vai nu atsaukties uz </w:t>
             </w:r>
             <w:r w:rsidR="00C67072" w:rsidRPr="009F4E0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">minēto </w:t>
@@ -3621,54 +3685,54 @@
               <w:t>Vai ir atbilstoši noteiktas kvalifikācijas prasības?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7348BE30" w14:textId="77777777" w:rsidR="00F065B9" w:rsidRPr="00423FDF" w:rsidRDefault="00F065B9" w:rsidP="00F065B9">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B539E3" w14:textId="77777777" w:rsidR="00F065B9" w:rsidRPr="00423FDF" w:rsidRDefault="00F065B9" w:rsidP="00F065B9">
+          <w:p w14:paraId="48B539E3" w14:textId="77777777" w:rsidR="00F065B9" w:rsidRPr="00423FDF" w:rsidRDefault="00F065B9" w:rsidP="008204E6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.6.p., 2.9.2.p., 2.9.3.p., 6.4.3.p., 6.10.7.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7A9C71" w14:textId="77777777" w:rsidR="00F065B9" w:rsidRPr="00423FDF" w:rsidRDefault="00F065B9" w:rsidP="00F065B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
@@ -3761,55 +3825,55 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C94980">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pieredze konkrētā teritorijā/valstī varētu būt prasīta īpašos izņēmuma gadījumos, ja šajā teritorijā/valstī ir kāda specifiska sistēma, īpaši, no citām valstīm atšķirīgi apstākļi (piem., klimatiskie), kuru pārzināšana nepieciešama konkrētā līguma izpildei. Jebkurā gadījumā ieteicams noteikt šīs specifiskās prasības, kuras nepieciešams pārzināt, nevis prasīt pieredzi konkrētā teritorijā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FC37ECD" w14:textId="77777777" w:rsidR="00B23719" w:rsidRPr="00B23719" w:rsidRDefault="00B23719" w:rsidP="0003382F">
+          <w:p w14:paraId="4FC37ECD" w14:textId="77777777" w:rsidR="00B23719" w:rsidRPr="00B23719" w:rsidRDefault="00B23719" w:rsidP="008204E6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C94980">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Piegādātājam ir jābūt reģistrētam, licencētam vai sertificētam atbilstoši piegādātāja izcelsmes (reģistrācijas) valsts atbilstošo normatīvo aktu prasībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -3871,59 +3935,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17D81533" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F8438F4" w14:textId="2CE80A8B" w:rsidR="001E69C3" w:rsidRPr="00B9726A" w:rsidRDefault="00701758" w:rsidP="00B9726A">
+          <w:p w14:paraId="5F8438F4" w14:textId="2CE80A8B" w:rsidR="001E69C3" w:rsidRPr="00B9726A" w:rsidRDefault="00701758" w:rsidP="008204E6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="40"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.2.</w:t>
             </w:r>
             <w:r w:rsidR="004E256F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F76EB" w:rsidRPr="002E6C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
@@ -4131,71 +4195,70 @@
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pretendents līguma izpildei nepieciešamo pieredzi, izpildot līguma izpildei nepieciešamos darbus ar konkrētiem tehniskajiem parametriem, varētu būt ieguvis </w:t>
             </w:r>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>vairāku dažādu</w:t>
             </w:r>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> līgumu ietvaros, kaut arī katrs no līgumiem visus minētos nosacījumus neietvertu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70134DBB" w14:textId="77777777" w:rsidR="00E25906" w:rsidRPr="00423FDF" w:rsidRDefault="00E25906" w:rsidP="00A36AA2">
+          <w:p w14:paraId="70134DBB" w14:textId="77777777" w:rsidR="00E25906" w:rsidRPr="00423FDF" w:rsidRDefault="00E25906" w:rsidP="00775E86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Tiek uzskatīts, ka pieredzei trijos objektos jābūt pietiekamai adekvātu spēju apliecināšanai. Tomēr minētā pieeja neattiecas uz dažāda veida nelieliem, sistēmiskiem pakalpojumiem kā, piem., lekciju nodrošināšana.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F9A0415" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="004F76EB">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
@@ -4243,55 +4306,55 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FBC2674" w14:textId="29B69CF5" w:rsidR="004F76EB" w:rsidRPr="00F213AA" w:rsidRDefault="004F76EB" w:rsidP="00F213AA">
+          <w:p w14:paraId="3FBC2674" w14:textId="29B69CF5" w:rsidR="004F76EB" w:rsidRPr="00F213AA" w:rsidRDefault="004F76EB" w:rsidP="00775E86">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4B59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vai atbilstoši noteiktajām kvalifikācijas/atlases prasībām un tehniskā piedāvājuma prasībām ir noteikta iesniedzamā informācija (dokumenti)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="301C0D47" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="004F76EB">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
@@ -4362,83 +4425,91 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="496800D9" w14:textId="77777777" w:rsidR="00CF0BE1" w:rsidRPr="00423FDF" w:rsidRDefault="00CF0BE1" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35F56078" w14:textId="41916E4A" w:rsidR="00CF0BE1" w:rsidRPr="00423FDF" w:rsidRDefault="00B02966" w:rsidP="006C41CF">
+          <w:p w14:paraId="35F56078" w14:textId="41916E4A" w:rsidR="00CF0BE1" w:rsidRPr="00423FDF" w:rsidRDefault="00B02966" w:rsidP="00775E86">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="550"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00CF0BE1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">.1. </w:t>
             </w:r>
             <w:r w:rsidR="00CF0BE1" w:rsidRPr="002B115B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Vai pieļauts iesniegt un paredzēts atzīt alternatīvus dokumentus, kas attiecas uz piegādātāja kvalifikāciju, tādiem piegādātājiem, kas nav reģistrēti Latvijā?</w:t>
+              <w:t xml:space="preserve">Vai pieļauts iesniegt un paredzēts atzīt alternatīvus </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0BE1" w:rsidRPr="002B115B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dokumentus, kas attiecas uz piegādātāja kvalifikāciju, tādiem piegādātājiem, kas nav reģistrēti Latvijā?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2182BB0E" w14:textId="77777777" w:rsidR="00CF0BE1" w:rsidRPr="00423FDF" w:rsidRDefault="00CF0BE1" w:rsidP="004F76EB">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F4ECB4C" w14:textId="66B6CB70" w:rsidR="00CF0BE1" w:rsidRPr="00423FDF" w:rsidRDefault="00CF0BE1" w:rsidP="004F76EB">
@@ -4481,55 +4552,55 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51893011" w14:textId="77777777" w:rsidR="00CF0BE1" w:rsidRPr="00423FDF" w:rsidRDefault="00CF0BE1" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1705EA9F" w14:textId="309F7155" w:rsidR="00CF0BE1" w:rsidRPr="00E51FC1" w:rsidRDefault="00B02966" w:rsidP="00FB5B2F">
+          <w:p w14:paraId="1705EA9F" w14:textId="309F7155" w:rsidR="00CF0BE1" w:rsidRPr="00E51FC1" w:rsidRDefault="00B02966" w:rsidP="00775E86">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="548"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="550"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00CF0BE1">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4649,151 +4720,151 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="062022FC" w14:textId="312FC370" w:rsidR="005A5842" w:rsidRPr="00615225" w:rsidRDefault="00B05973" w:rsidP="00615225">
+          <w:p w14:paraId="062022FC" w14:textId="312FC370" w:rsidR="005A5842" w:rsidRPr="00615225" w:rsidRDefault="00B05973" w:rsidP="00112F14">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="002B115B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši noteikts piedāvā</w:t>
             </w:r>
             <w:r w:rsidR="00465B63" w:rsidRPr="002B115B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>juma izvērtēšanas kritērijs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19EAC1E4" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="004F76EB">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="19EAC1E4" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="00112F14">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1CFEF9" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="0072202E" w:rsidP="004F76EB">
+          <w:p w14:paraId="5E1CFEF9" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="0072202E" w:rsidP="00112F14">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="005A77D9" w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00423FDF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.p., 6.4.5.p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="196E8AAC" w14:textId="77777777" w:rsidR="006C537D" w:rsidRPr="00423FDF" w:rsidRDefault="006C537D" w:rsidP="004F76EB">
+          <w:p w14:paraId="196E8AAC" w14:textId="77777777" w:rsidR="006C537D" w:rsidRPr="00423FDF" w:rsidRDefault="006C537D" w:rsidP="00112F14">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40CAB7C2" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="004F76EB">
+          <w:p w14:paraId="40CAB7C2" w14:textId="77777777" w:rsidR="004F76EB" w:rsidRPr="00423FDF" w:rsidRDefault="004F76EB" w:rsidP="00112F14">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B05973" w:rsidRPr="00423FDF" w14:paraId="4D7B2C3C" w14:textId="77777777" w:rsidTr="00B457AA">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72357120" w14:textId="77777777" w:rsidR="00B05973" w:rsidRPr="00423FDF" w:rsidRDefault="00B05973" w:rsidP="00423FDF">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
@@ -5013,56 +5084,56 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006961A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tiek vērtētas vēsturiskās sociālās iemaksas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DE94711" w14:textId="03A22693" w:rsidR="00485F70" w:rsidRPr="009B1CFE" w:rsidRDefault="009B1CFE" w:rsidP="00AB5336">
+          <w:p w14:paraId="5DE94711" w14:textId="03A22693" w:rsidR="00485F70" w:rsidRPr="009B1CFE" w:rsidRDefault="009B1CFE" w:rsidP="00112F14">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="167" w:hanging="172"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164" w:hanging="170"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1CFE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Ja kā vienīgais piedāvājuma izvēles kritērijs ir noteikta cena, uz attiecīgo jautājumu būtu norādāma atbilde “n/a”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5336,125 +5407,127 @@
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35F06A70" w14:textId="77777777" w:rsidR="00B05973" w:rsidRPr="00423FDF" w:rsidRDefault="00B05973" w:rsidP="004F76EB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E9A6D4A" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00423FDF" w:rsidRDefault="00393A84" w:rsidP="00AF26F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00393A84" w:rsidRPr="00423FDF" w:rsidSect="0073582D">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CC00E2B" w14:textId="77777777" w:rsidR="00587745" w:rsidRDefault="00587745" w:rsidP="00481F13">
+    <w:p w14:paraId="0827C359" w14:textId="77777777" w:rsidR="00F32AE6" w:rsidRDefault="00F32AE6" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EA2CF2F" w14:textId="77777777" w:rsidR="00587745" w:rsidRDefault="00587745" w:rsidP="00481F13">
+    <w:p w14:paraId="0EBEF28B" w14:textId="77777777" w:rsidR="00F32AE6" w:rsidRDefault="00F32AE6" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57481969" w14:textId="77777777" w:rsidR="00587745" w:rsidRDefault="00587745">
+    <w:p w14:paraId="09DAFC53" w14:textId="77777777" w:rsidR="00F32AE6" w:rsidRDefault="00F32AE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:charset w:val="02"/>
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
@@ -5531,71 +5604,71 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidRPr="00CC7B4C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3FA18A0C" w14:textId="77777777" w:rsidR="00102BB4" w:rsidRDefault="00102BB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76A1CFAF" w14:textId="77777777" w:rsidR="00587745" w:rsidRDefault="00587745" w:rsidP="00481F13">
+    <w:p w14:paraId="6DC4265A" w14:textId="77777777" w:rsidR="00F32AE6" w:rsidRDefault="00F32AE6" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="533288E8" w14:textId="77777777" w:rsidR="00587745" w:rsidRDefault="00587745" w:rsidP="00481F13">
+    <w:p w14:paraId="386EEC19" w14:textId="77777777" w:rsidR="00F32AE6" w:rsidRDefault="00F32AE6" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26903D4E" w14:textId="77777777" w:rsidR="00587745" w:rsidRDefault="00587745">
+    <w:p w14:paraId="2B65F293" w14:textId="77777777" w:rsidR="00F32AE6" w:rsidRDefault="00F32AE6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3F7977B6" w14:textId="77777777" w:rsidR="009D70C6" w:rsidRPr="004C749B" w:rsidRDefault="009D70C6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C749B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004C749B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -10096,250 +10169,259 @@
     <w:rsidRoot w:val="00393A84"/>
     <w:rsid w:val="00002684"/>
     <w:rsid w:val="00002A02"/>
     <w:rsid w:val="0000366B"/>
     <w:rsid w:val="00003BDF"/>
     <w:rsid w:val="00004F27"/>
     <w:rsid w:val="00005F18"/>
     <w:rsid w:val="00006C02"/>
     <w:rsid w:val="00011908"/>
     <w:rsid w:val="00012020"/>
     <w:rsid w:val="00012764"/>
     <w:rsid w:val="000142E4"/>
     <w:rsid w:val="000144C1"/>
     <w:rsid w:val="000150E9"/>
     <w:rsid w:val="000166F0"/>
     <w:rsid w:val="00020EE8"/>
     <w:rsid w:val="00023C9B"/>
     <w:rsid w:val="000258A7"/>
     <w:rsid w:val="00026D49"/>
     <w:rsid w:val="0003074E"/>
     <w:rsid w:val="00032083"/>
     <w:rsid w:val="0003382F"/>
     <w:rsid w:val="00033F72"/>
     <w:rsid w:val="000363CC"/>
     <w:rsid w:val="00040194"/>
+    <w:rsid w:val="000409FC"/>
     <w:rsid w:val="000457DC"/>
     <w:rsid w:val="0004599A"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="00054EBA"/>
     <w:rsid w:val="000570E7"/>
     <w:rsid w:val="0006301D"/>
     <w:rsid w:val="000653E7"/>
     <w:rsid w:val="00065E9F"/>
     <w:rsid w:val="00066439"/>
     <w:rsid w:val="000717C9"/>
     <w:rsid w:val="00073040"/>
     <w:rsid w:val="00073C5D"/>
     <w:rsid w:val="00080688"/>
     <w:rsid w:val="00083DD4"/>
     <w:rsid w:val="000843BD"/>
     <w:rsid w:val="000844AF"/>
     <w:rsid w:val="000869C4"/>
     <w:rsid w:val="00090E18"/>
+    <w:rsid w:val="0009103F"/>
     <w:rsid w:val="00091253"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="000A04EE"/>
     <w:rsid w:val="000A3452"/>
     <w:rsid w:val="000A4A90"/>
     <w:rsid w:val="000A54F8"/>
     <w:rsid w:val="000A5911"/>
     <w:rsid w:val="000A5CA6"/>
     <w:rsid w:val="000B2273"/>
+    <w:rsid w:val="000B3307"/>
     <w:rsid w:val="000B383D"/>
     <w:rsid w:val="000B3A71"/>
     <w:rsid w:val="000B634E"/>
     <w:rsid w:val="000C0B46"/>
     <w:rsid w:val="000C3FBB"/>
     <w:rsid w:val="000C4A3C"/>
     <w:rsid w:val="000C4DA7"/>
     <w:rsid w:val="000C69F3"/>
     <w:rsid w:val="000C7797"/>
     <w:rsid w:val="000D06DD"/>
     <w:rsid w:val="000D1FD7"/>
     <w:rsid w:val="000D3F10"/>
     <w:rsid w:val="000D72A6"/>
     <w:rsid w:val="000D7A57"/>
     <w:rsid w:val="000E07CC"/>
     <w:rsid w:val="000E4A3B"/>
     <w:rsid w:val="000F15CA"/>
     <w:rsid w:val="000F1BC7"/>
     <w:rsid w:val="000F2A06"/>
     <w:rsid w:val="000F4913"/>
     <w:rsid w:val="000F4EB5"/>
     <w:rsid w:val="000F7896"/>
     <w:rsid w:val="000F7C4E"/>
     <w:rsid w:val="00100FC3"/>
     <w:rsid w:val="00102634"/>
     <w:rsid w:val="00102BB4"/>
     <w:rsid w:val="00102BE2"/>
     <w:rsid w:val="00103039"/>
     <w:rsid w:val="00105B41"/>
     <w:rsid w:val="00111999"/>
+    <w:rsid w:val="00112F14"/>
     <w:rsid w:val="00113CDE"/>
     <w:rsid w:val="00116EDC"/>
     <w:rsid w:val="00120E6C"/>
     <w:rsid w:val="00121507"/>
     <w:rsid w:val="00123520"/>
     <w:rsid w:val="00123BFF"/>
     <w:rsid w:val="00123E7E"/>
     <w:rsid w:val="0012553C"/>
     <w:rsid w:val="001265BA"/>
     <w:rsid w:val="001301BF"/>
     <w:rsid w:val="0013084F"/>
     <w:rsid w:val="00132DA4"/>
     <w:rsid w:val="001366E9"/>
     <w:rsid w:val="0013752C"/>
     <w:rsid w:val="001420B8"/>
     <w:rsid w:val="00146F4E"/>
     <w:rsid w:val="001476EB"/>
     <w:rsid w:val="001504AD"/>
     <w:rsid w:val="00154C46"/>
     <w:rsid w:val="00160234"/>
     <w:rsid w:val="001619B0"/>
     <w:rsid w:val="0016266D"/>
     <w:rsid w:val="00162EE2"/>
     <w:rsid w:val="001654E5"/>
     <w:rsid w:val="00165F31"/>
     <w:rsid w:val="00166DC3"/>
     <w:rsid w:val="00167A25"/>
     <w:rsid w:val="00170F61"/>
     <w:rsid w:val="001741B1"/>
     <w:rsid w:val="001746F0"/>
     <w:rsid w:val="00174983"/>
     <w:rsid w:val="001804B4"/>
     <w:rsid w:val="0018222C"/>
+    <w:rsid w:val="00183722"/>
     <w:rsid w:val="00183A5E"/>
     <w:rsid w:val="001855E7"/>
     <w:rsid w:val="001872F9"/>
     <w:rsid w:val="0019044C"/>
     <w:rsid w:val="00190E98"/>
     <w:rsid w:val="00190EAF"/>
     <w:rsid w:val="00192D03"/>
     <w:rsid w:val="001934F1"/>
     <w:rsid w:val="00193CF3"/>
     <w:rsid w:val="001A10A9"/>
     <w:rsid w:val="001A2FA3"/>
     <w:rsid w:val="001A5D62"/>
     <w:rsid w:val="001A6C70"/>
     <w:rsid w:val="001A6F75"/>
     <w:rsid w:val="001A7D87"/>
     <w:rsid w:val="001B212D"/>
     <w:rsid w:val="001B2E9C"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B4F2A"/>
+    <w:rsid w:val="001C03E9"/>
     <w:rsid w:val="001C1C89"/>
     <w:rsid w:val="001C4A4B"/>
     <w:rsid w:val="001C73D6"/>
     <w:rsid w:val="001C789D"/>
     <w:rsid w:val="001D0057"/>
     <w:rsid w:val="001D27A1"/>
     <w:rsid w:val="001D3458"/>
     <w:rsid w:val="001D378E"/>
     <w:rsid w:val="001D3DE7"/>
     <w:rsid w:val="001D3E41"/>
     <w:rsid w:val="001D628C"/>
     <w:rsid w:val="001D6897"/>
     <w:rsid w:val="001E197B"/>
     <w:rsid w:val="001E3FDA"/>
     <w:rsid w:val="001E69C3"/>
     <w:rsid w:val="001E7828"/>
     <w:rsid w:val="001E7C52"/>
     <w:rsid w:val="001F1F78"/>
+    <w:rsid w:val="002007CD"/>
     <w:rsid w:val="002028FF"/>
     <w:rsid w:val="002059E6"/>
     <w:rsid w:val="002140D4"/>
     <w:rsid w:val="00214D92"/>
     <w:rsid w:val="00214F4C"/>
     <w:rsid w:val="002209BB"/>
     <w:rsid w:val="00221292"/>
     <w:rsid w:val="00222FFD"/>
     <w:rsid w:val="00227F85"/>
     <w:rsid w:val="00230D37"/>
     <w:rsid w:val="002315D4"/>
     <w:rsid w:val="0023202C"/>
     <w:rsid w:val="00232961"/>
     <w:rsid w:val="00233E2A"/>
     <w:rsid w:val="00234AA5"/>
     <w:rsid w:val="002426C1"/>
     <w:rsid w:val="002428F0"/>
     <w:rsid w:val="00244131"/>
     <w:rsid w:val="0024433F"/>
     <w:rsid w:val="0024440E"/>
     <w:rsid w:val="002446B7"/>
     <w:rsid w:val="00250D7B"/>
     <w:rsid w:val="002521D2"/>
     <w:rsid w:val="0025318B"/>
     <w:rsid w:val="002605A3"/>
     <w:rsid w:val="0026243E"/>
     <w:rsid w:val="00264997"/>
     <w:rsid w:val="00270772"/>
     <w:rsid w:val="00272A77"/>
     <w:rsid w:val="0027440B"/>
     <w:rsid w:val="002749A0"/>
     <w:rsid w:val="00274DB3"/>
     <w:rsid w:val="002810FB"/>
     <w:rsid w:val="00281F8B"/>
     <w:rsid w:val="002820EF"/>
     <w:rsid w:val="002829E4"/>
     <w:rsid w:val="00282C07"/>
     <w:rsid w:val="00282D7B"/>
+    <w:rsid w:val="002835ED"/>
     <w:rsid w:val="0028493C"/>
     <w:rsid w:val="0028739F"/>
     <w:rsid w:val="00290CE3"/>
     <w:rsid w:val="00291C5C"/>
     <w:rsid w:val="0029412E"/>
     <w:rsid w:val="00294A0D"/>
     <w:rsid w:val="002A0AD0"/>
     <w:rsid w:val="002A5C7A"/>
     <w:rsid w:val="002A6659"/>
     <w:rsid w:val="002A7180"/>
     <w:rsid w:val="002B115B"/>
     <w:rsid w:val="002B1EEA"/>
     <w:rsid w:val="002B3787"/>
     <w:rsid w:val="002B4574"/>
     <w:rsid w:val="002C1669"/>
     <w:rsid w:val="002C3B34"/>
     <w:rsid w:val="002C41A2"/>
     <w:rsid w:val="002D0910"/>
     <w:rsid w:val="002D12E0"/>
     <w:rsid w:val="002D489B"/>
     <w:rsid w:val="002D5BC9"/>
     <w:rsid w:val="002E04A6"/>
     <w:rsid w:val="002E0A1F"/>
     <w:rsid w:val="002E0CE2"/>
     <w:rsid w:val="002E0E30"/>
     <w:rsid w:val="002E1F41"/>
     <w:rsid w:val="002E2BAB"/>
     <w:rsid w:val="002E489E"/>
     <w:rsid w:val="002E4E28"/>
     <w:rsid w:val="002E67E4"/>
     <w:rsid w:val="002E6C0C"/>
     <w:rsid w:val="002F4039"/>
     <w:rsid w:val="002F5F80"/>
     <w:rsid w:val="003103B2"/>
     <w:rsid w:val="00310786"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="00316A31"/>
     <w:rsid w:val="00316FEB"/>
     <w:rsid w:val="00317B3C"/>
     <w:rsid w:val="003219ED"/>
     <w:rsid w:val="00321DBE"/>
     <w:rsid w:val="00321F50"/>
     <w:rsid w:val="0032250D"/>
     <w:rsid w:val="00325DF1"/>
     <w:rsid w:val="00327163"/>
     <w:rsid w:val="00327A3F"/>
     <w:rsid w:val="00330919"/>
     <w:rsid w:val="00330BA3"/>
     <w:rsid w:val="00331C63"/>
     <w:rsid w:val="00332E79"/>
     <w:rsid w:val="00333571"/>
     <w:rsid w:val="0033492D"/>
     <w:rsid w:val="0033535D"/>
     <w:rsid w:val="00335A5E"/>
     <w:rsid w:val="00335E19"/>
     <w:rsid w:val="00336413"/>
     <w:rsid w:val="00337BAC"/>
     <w:rsid w:val="003428A2"/>
     <w:rsid w:val="0034376F"/>
     <w:rsid w:val="00346380"/>
     <w:rsid w:val="00346C51"/>
@@ -10419,82 +10501,84 @@
     <w:rsid w:val="00436695"/>
     <w:rsid w:val="0044267D"/>
     <w:rsid w:val="00442E25"/>
     <w:rsid w:val="00445138"/>
     <w:rsid w:val="00447601"/>
     <w:rsid w:val="0045027C"/>
     <w:rsid w:val="0045156B"/>
     <w:rsid w:val="00456B57"/>
     <w:rsid w:val="00457081"/>
     <w:rsid w:val="00457370"/>
     <w:rsid w:val="004603E2"/>
     <w:rsid w:val="00460BDC"/>
     <w:rsid w:val="004640F7"/>
     <w:rsid w:val="00464944"/>
     <w:rsid w:val="00465014"/>
     <w:rsid w:val="00465698"/>
     <w:rsid w:val="00465B63"/>
     <w:rsid w:val="00466288"/>
     <w:rsid w:val="004662E5"/>
     <w:rsid w:val="00466F3D"/>
     <w:rsid w:val="00467DFB"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00470D98"/>
     <w:rsid w:val="004728A4"/>
     <w:rsid w:val="00473AC3"/>
+    <w:rsid w:val="0047614C"/>
     <w:rsid w:val="00476810"/>
     <w:rsid w:val="004772B6"/>
     <w:rsid w:val="00477864"/>
     <w:rsid w:val="00477F4E"/>
     <w:rsid w:val="00481760"/>
     <w:rsid w:val="00481F13"/>
     <w:rsid w:val="00482ADD"/>
     <w:rsid w:val="00482DDE"/>
     <w:rsid w:val="00485F70"/>
     <w:rsid w:val="004870EC"/>
     <w:rsid w:val="00494468"/>
     <w:rsid w:val="00496A44"/>
     <w:rsid w:val="004A0859"/>
     <w:rsid w:val="004A0F37"/>
     <w:rsid w:val="004A25ED"/>
     <w:rsid w:val="004A50F0"/>
     <w:rsid w:val="004A6452"/>
     <w:rsid w:val="004B15A1"/>
     <w:rsid w:val="004B3048"/>
     <w:rsid w:val="004B3DA4"/>
     <w:rsid w:val="004C1999"/>
     <w:rsid w:val="004C42E3"/>
     <w:rsid w:val="004C6836"/>
     <w:rsid w:val="004C749B"/>
     <w:rsid w:val="004C7F43"/>
     <w:rsid w:val="004D1189"/>
     <w:rsid w:val="004D167C"/>
     <w:rsid w:val="004D1A0B"/>
     <w:rsid w:val="004D4011"/>
     <w:rsid w:val="004D450E"/>
     <w:rsid w:val="004D59E8"/>
     <w:rsid w:val="004E00F1"/>
+    <w:rsid w:val="004E01D7"/>
     <w:rsid w:val="004E256F"/>
     <w:rsid w:val="004E633A"/>
     <w:rsid w:val="004E742F"/>
     <w:rsid w:val="004E755E"/>
     <w:rsid w:val="004F0921"/>
     <w:rsid w:val="004F286B"/>
     <w:rsid w:val="004F33D4"/>
     <w:rsid w:val="004F49C0"/>
     <w:rsid w:val="004F61F5"/>
     <w:rsid w:val="004F76EB"/>
     <w:rsid w:val="005009C5"/>
     <w:rsid w:val="00506FF5"/>
     <w:rsid w:val="00510EAB"/>
     <w:rsid w:val="00511032"/>
     <w:rsid w:val="0051112B"/>
     <w:rsid w:val="00511A9A"/>
     <w:rsid w:val="0051250F"/>
     <w:rsid w:val="00515A88"/>
     <w:rsid w:val="005213E3"/>
     <w:rsid w:val="005214CC"/>
     <w:rsid w:val="0052172D"/>
     <w:rsid w:val="00523698"/>
     <w:rsid w:val="00524E03"/>
     <w:rsid w:val="00526D13"/>
     <w:rsid w:val="005274E2"/>
@@ -10520,50 +10604,51 @@
     <w:rsid w:val="00566FA9"/>
     <w:rsid w:val="00570CEE"/>
     <w:rsid w:val="00572B49"/>
     <w:rsid w:val="00572CB6"/>
     <w:rsid w:val="00573455"/>
     <w:rsid w:val="00573650"/>
     <w:rsid w:val="00577746"/>
     <w:rsid w:val="00582EDE"/>
     <w:rsid w:val="005838F2"/>
     <w:rsid w:val="005838FA"/>
     <w:rsid w:val="00584A39"/>
     <w:rsid w:val="00586F04"/>
     <w:rsid w:val="00587745"/>
     <w:rsid w:val="005903FB"/>
     <w:rsid w:val="00592716"/>
     <w:rsid w:val="005A2908"/>
     <w:rsid w:val="005A5799"/>
     <w:rsid w:val="005A5842"/>
     <w:rsid w:val="005A77D9"/>
     <w:rsid w:val="005B0EA1"/>
     <w:rsid w:val="005B1393"/>
     <w:rsid w:val="005B2D8E"/>
     <w:rsid w:val="005B2E41"/>
     <w:rsid w:val="005B3862"/>
     <w:rsid w:val="005B4232"/>
+    <w:rsid w:val="005B4778"/>
     <w:rsid w:val="005B62BD"/>
     <w:rsid w:val="005C053C"/>
     <w:rsid w:val="005C0C83"/>
     <w:rsid w:val="005C11CB"/>
     <w:rsid w:val="005C4092"/>
     <w:rsid w:val="005C6C82"/>
     <w:rsid w:val="005D25BB"/>
     <w:rsid w:val="005D4A5D"/>
     <w:rsid w:val="005D4C16"/>
     <w:rsid w:val="005D6B78"/>
     <w:rsid w:val="005E0337"/>
     <w:rsid w:val="005E2F4B"/>
     <w:rsid w:val="005E326F"/>
     <w:rsid w:val="005E4444"/>
     <w:rsid w:val="005F0F40"/>
     <w:rsid w:val="005F39A7"/>
     <w:rsid w:val="005F59BB"/>
     <w:rsid w:val="005F707F"/>
     <w:rsid w:val="005F7472"/>
     <w:rsid w:val="0060047F"/>
     <w:rsid w:val="0060126C"/>
     <w:rsid w:val="00601D91"/>
     <w:rsid w:val="00604850"/>
     <w:rsid w:val="00605116"/>
     <w:rsid w:val="0060611D"/>
@@ -10603,50 +10688,51 @@
     <w:rsid w:val="00664E6B"/>
     <w:rsid w:val="006665E2"/>
     <w:rsid w:val="00666AB5"/>
     <w:rsid w:val="00676024"/>
     <w:rsid w:val="0067700D"/>
     <w:rsid w:val="00680DCD"/>
     <w:rsid w:val="00683B51"/>
     <w:rsid w:val="006857A0"/>
     <w:rsid w:val="00686705"/>
     <w:rsid w:val="00687C8C"/>
     <w:rsid w:val="006919A3"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="0069509C"/>
     <w:rsid w:val="006953B4"/>
     <w:rsid w:val="006961A7"/>
     <w:rsid w:val="00696738"/>
     <w:rsid w:val="006A2FA6"/>
     <w:rsid w:val="006A46DB"/>
     <w:rsid w:val="006A479D"/>
     <w:rsid w:val="006A5F2E"/>
     <w:rsid w:val="006A650C"/>
     <w:rsid w:val="006B30BC"/>
     <w:rsid w:val="006B4989"/>
     <w:rsid w:val="006B6168"/>
     <w:rsid w:val="006C41CF"/>
+    <w:rsid w:val="006C4B00"/>
     <w:rsid w:val="006C537D"/>
     <w:rsid w:val="006D32A2"/>
     <w:rsid w:val="006D4E15"/>
     <w:rsid w:val="006D4EFF"/>
     <w:rsid w:val="006D5ACD"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006D7722"/>
     <w:rsid w:val="006E201E"/>
     <w:rsid w:val="006E5143"/>
     <w:rsid w:val="006F05B9"/>
     <w:rsid w:val="006F1191"/>
     <w:rsid w:val="006F11F6"/>
     <w:rsid w:val="006F1C51"/>
     <w:rsid w:val="006F2F60"/>
     <w:rsid w:val="006F4550"/>
     <w:rsid w:val="006F4DE6"/>
     <w:rsid w:val="006F5F42"/>
     <w:rsid w:val="006F66B6"/>
     <w:rsid w:val="006F6F92"/>
     <w:rsid w:val="00700983"/>
     <w:rsid w:val="00701758"/>
     <w:rsid w:val="00702EE7"/>
     <w:rsid w:val="00703A13"/>
     <w:rsid w:val="007064CC"/>
     <w:rsid w:val="00706CD9"/>
@@ -10657,96 +10743,99 @@
     <w:rsid w:val="007149D8"/>
     <w:rsid w:val="00714C58"/>
     <w:rsid w:val="0071566F"/>
     <w:rsid w:val="00716A60"/>
     <w:rsid w:val="00720FAD"/>
     <w:rsid w:val="007218FF"/>
     <w:rsid w:val="0072202E"/>
     <w:rsid w:val="00730975"/>
     <w:rsid w:val="00734573"/>
     <w:rsid w:val="0073582D"/>
     <w:rsid w:val="0073757A"/>
     <w:rsid w:val="00745BFA"/>
     <w:rsid w:val="0075059E"/>
     <w:rsid w:val="00756074"/>
     <w:rsid w:val="00757F87"/>
     <w:rsid w:val="007608A9"/>
     <w:rsid w:val="00766444"/>
     <w:rsid w:val="007679D8"/>
     <w:rsid w:val="00770603"/>
     <w:rsid w:val="007714B3"/>
     <w:rsid w:val="007715D7"/>
     <w:rsid w:val="00771AB1"/>
     <w:rsid w:val="00771E46"/>
     <w:rsid w:val="00774427"/>
     <w:rsid w:val="00775361"/>
+    <w:rsid w:val="00775E86"/>
     <w:rsid w:val="00777761"/>
     <w:rsid w:val="0078198F"/>
     <w:rsid w:val="0078350B"/>
     <w:rsid w:val="0078504F"/>
     <w:rsid w:val="00785124"/>
     <w:rsid w:val="00785536"/>
     <w:rsid w:val="00785EF1"/>
     <w:rsid w:val="007869DC"/>
     <w:rsid w:val="00786EE3"/>
     <w:rsid w:val="00790EDF"/>
     <w:rsid w:val="00791B78"/>
     <w:rsid w:val="00795AB8"/>
     <w:rsid w:val="00795E2F"/>
     <w:rsid w:val="00795FDD"/>
     <w:rsid w:val="007A227E"/>
     <w:rsid w:val="007A2544"/>
     <w:rsid w:val="007A67D8"/>
     <w:rsid w:val="007A76B6"/>
     <w:rsid w:val="007B0699"/>
     <w:rsid w:val="007B0E8A"/>
     <w:rsid w:val="007B2052"/>
     <w:rsid w:val="007B3BEC"/>
     <w:rsid w:val="007C2132"/>
     <w:rsid w:val="007C55A0"/>
     <w:rsid w:val="007C649C"/>
     <w:rsid w:val="007C6991"/>
     <w:rsid w:val="007C703D"/>
     <w:rsid w:val="007D54F3"/>
     <w:rsid w:val="007E262F"/>
     <w:rsid w:val="007E35E4"/>
     <w:rsid w:val="007E3666"/>
     <w:rsid w:val="007E3DA0"/>
     <w:rsid w:val="007E438B"/>
     <w:rsid w:val="007E5359"/>
     <w:rsid w:val="007F52A3"/>
     <w:rsid w:val="007F7260"/>
     <w:rsid w:val="00801450"/>
     <w:rsid w:val="008018C9"/>
     <w:rsid w:val="00801F30"/>
     <w:rsid w:val="0080261D"/>
     <w:rsid w:val="00803AE0"/>
     <w:rsid w:val="00805844"/>
+    <w:rsid w:val="008117EC"/>
     <w:rsid w:val="00811D49"/>
     <w:rsid w:val="0081304D"/>
     <w:rsid w:val="00813198"/>
     <w:rsid w:val="00816A46"/>
+    <w:rsid w:val="008204E6"/>
     <w:rsid w:val="008229EC"/>
     <w:rsid w:val="00825C95"/>
     <w:rsid w:val="008301EC"/>
     <w:rsid w:val="00830505"/>
     <w:rsid w:val="00834E19"/>
     <w:rsid w:val="00835059"/>
     <w:rsid w:val="008357DE"/>
     <w:rsid w:val="00837B49"/>
     <w:rsid w:val="00840023"/>
     <w:rsid w:val="00840048"/>
     <w:rsid w:val="00842B28"/>
     <w:rsid w:val="00843378"/>
     <w:rsid w:val="00844557"/>
     <w:rsid w:val="008518D7"/>
     <w:rsid w:val="0085217A"/>
     <w:rsid w:val="00853412"/>
     <w:rsid w:val="00860B51"/>
     <w:rsid w:val="00863B6F"/>
     <w:rsid w:val="008667A5"/>
     <w:rsid w:val="00871A3A"/>
     <w:rsid w:val="00871F13"/>
     <w:rsid w:val="00876679"/>
     <w:rsid w:val="00876D0E"/>
     <w:rsid w:val="00881B95"/>
     <w:rsid w:val="00885D97"/>
@@ -10757,50 +10846,51 @@
     <w:rsid w:val="008A340B"/>
     <w:rsid w:val="008A3BA5"/>
     <w:rsid w:val="008A3E01"/>
     <w:rsid w:val="008A3F95"/>
     <w:rsid w:val="008A6E72"/>
     <w:rsid w:val="008A6F80"/>
     <w:rsid w:val="008A7024"/>
     <w:rsid w:val="008A7C50"/>
     <w:rsid w:val="008B30BB"/>
     <w:rsid w:val="008B4D73"/>
     <w:rsid w:val="008B7F3C"/>
     <w:rsid w:val="008C54F5"/>
     <w:rsid w:val="008C6614"/>
     <w:rsid w:val="008C69FF"/>
     <w:rsid w:val="008C7EC1"/>
     <w:rsid w:val="008D050B"/>
     <w:rsid w:val="008E070D"/>
     <w:rsid w:val="008E0B1E"/>
     <w:rsid w:val="008E40BF"/>
     <w:rsid w:val="008E50E7"/>
     <w:rsid w:val="008F096F"/>
     <w:rsid w:val="008F3E00"/>
     <w:rsid w:val="008F3F9B"/>
     <w:rsid w:val="008F4BEE"/>
     <w:rsid w:val="008F58DB"/>
+    <w:rsid w:val="008F5ABA"/>
     <w:rsid w:val="008F65B9"/>
     <w:rsid w:val="00902B18"/>
     <w:rsid w:val="009039FD"/>
     <w:rsid w:val="0090413F"/>
     <w:rsid w:val="00904486"/>
     <w:rsid w:val="009054DE"/>
     <w:rsid w:val="009079C2"/>
     <w:rsid w:val="00910E3E"/>
     <w:rsid w:val="00911886"/>
     <w:rsid w:val="00913701"/>
     <w:rsid w:val="009147D1"/>
     <w:rsid w:val="00915796"/>
     <w:rsid w:val="009159D2"/>
     <w:rsid w:val="00916011"/>
     <w:rsid w:val="00920249"/>
     <w:rsid w:val="009203A1"/>
     <w:rsid w:val="0092066D"/>
     <w:rsid w:val="00922029"/>
     <w:rsid w:val="00924BF0"/>
     <w:rsid w:val="0093014D"/>
     <w:rsid w:val="0093043E"/>
     <w:rsid w:val="009306B2"/>
     <w:rsid w:val="0093400B"/>
     <w:rsid w:val="00934034"/>
     <w:rsid w:val="00934B93"/>
@@ -10838,87 +10928,89 @@
     <w:rsid w:val="009B6885"/>
     <w:rsid w:val="009B7A65"/>
     <w:rsid w:val="009C0A2F"/>
     <w:rsid w:val="009C1C22"/>
     <w:rsid w:val="009C617B"/>
     <w:rsid w:val="009C76E7"/>
     <w:rsid w:val="009D157B"/>
     <w:rsid w:val="009D5CC9"/>
     <w:rsid w:val="009D5E35"/>
     <w:rsid w:val="009D70C6"/>
     <w:rsid w:val="009D7A54"/>
     <w:rsid w:val="009E5331"/>
     <w:rsid w:val="009E7B1B"/>
     <w:rsid w:val="009F15E2"/>
     <w:rsid w:val="009F3493"/>
     <w:rsid w:val="009F359E"/>
     <w:rsid w:val="009F4E0C"/>
     <w:rsid w:val="009F5CA9"/>
     <w:rsid w:val="009F66A8"/>
     <w:rsid w:val="009F7E83"/>
     <w:rsid w:val="00A00B34"/>
     <w:rsid w:val="00A013B4"/>
     <w:rsid w:val="00A022FD"/>
     <w:rsid w:val="00A0299C"/>
     <w:rsid w:val="00A029BC"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A1126B"/>
     <w:rsid w:val="00A1559A"/>
     <w:rsid w:val="00A210B5"/>
     <w:rsid w:val="00A221D8"/>
     <w:rsid w:val="00A23BE2"/>
     <w:rsid w:val="00A2665F"/>
     <w:rsid w:val="00A328F9"/>
     <w:rsid w:val="00A3399B"/>
     <w:rsid w:val="00A36AA2"/>
     <w:rsid w:val="00A41F33"/>
     <w:rsid w:val="00A44B71"/>
     <w:rsid w:val="00A45A80"/>
     <w:rsid w:val="00A45D12"/>
     <w:rsid w:val="00A468BC"/>
     <w:rsid w:val="00A50D0B"/>
     <w:rsid w:val="00A54231"/>
     <w:rsid w:val="00A55E71"/>
     <w:rsid w:val="00A56698"/>
     <w:rsid w:val="00A56C19"/>
     <w:rsid w:val="00A575F5"/>
     <w:rsid w:val="00A60FC7"/>
     <w:rsid w:val="00A61228"/>
     <w:rsid w:val="00A659F1"/>
     <w:rsid w:val="00A7270D"/>
     <w:rsid w:val="00A73F43"/>
     <w:rsid w:val="00A83194"/>
     <w:rsid w:val="00A84392"/>
     <w:rsid w:val="00A84C38"/>
     <w:rsid w:val="00A91049"/>
     <w:rsid w:val="00A95926"/>
     <w:rsid w:val="00A95E22"/>
     <w:rsid w:val="00A97341"/>
     <w:rsid w:val="00AA378B"/>
     <w:rsid w:val="00AA3F20"/>
     <w:rsid w:val="00AA4A1E"/>
     <w:rsid w:val="00AA6D0B"/>
     <w:rsid w:val="00AA7004"/>
+    <w:rsid w:val="00AA7B9B"/>
     <w:rsid w:val="00AB133C"/>
     <w:rsid w:val="00AB1541"/>
     <w:rsid w:val="00AB238A"/>
     <w:rsid w:val="00AB40B3"/>
     <w:rsid w:val="00AB4812"/>
     <w:rsid w:val="00AB5336"/>
     <w:rsid w:val="00AB6877"/>
     <w:rsid w:val="00AC14F9"/>
     <w:rsid w:val="00AC2348"/>
     <w:rsid w:val="00AC3F2F"/>
     <w:rsid w:val="00AC5FEE"/>
     <w:rsid w:val="00AD1876"/>
     <w:rsid w:val="00AD1F48"/>
     <w:rsid w:val="00AD3211"/>
     <w:rsid w:val="00AD65F2"/>
     <w:rsid w:val="00AD7ED4"/>
     <w:rsid w:val="00AE3041"/>
     <w:rsid w:val="00AE7D08"/>
     <w:rsid w:val="00AF1A68"/>
     <w:rsid w:val="00AF211A"/>
     <w:rsid w:val="00AF26F1"/>
     <w:rsid w:val="00AF43E9"/>
     <w:rsid w:val="00AF5EF0"/>
     <w:rsid w:val="00AF7337"/>
     <w:rsid w:val="00AF74BD"/>
@@ -10927,65 +11019,68 @@
     <w:rsid w:val="00B05973"/>
     <w:rsid w:val="00B05C7E"/>
     <w:rsid w:val="00B144E0"/>
     <w:rsid w:val="00B177C8"/>
     <w:rsid w:val="00B2069C"/>
     <w:rsid w:val="00B214C6"/>
     <w:rsid w:val="00B2177F"/>
     <w:rsid w:val="00B21A93"/>
     <w:rsid w:val="00B23719"/>
     <w:rsid w:val="00B24225"/>
     <w:rsid w:val="00B2455C"/>
     <w:rsid w:val="00B24F3D"/>
     <w:rsid w:val="00B253A0"/>
     <w:rsid w:val="00B360CB"/>
     <w:rsid w:val="00B36881"/>
     <w:rsid w:val="00B42A10"/>
     <w:rsid w:val="00B44800"/>
     <w:rsid w:val="00B457AA"/>
     <w:rsid w:val="00B46D39"/>
     <w:rsid w:val="00B50946"/>
     <w:rsid w:val="00B51628"/>
     <w:rsid w:val="00B53A32"/>
     <w:rsid w:val="00B56E1D"/>
     <w:rsid w:val="00B5708F"/>
     <w:rsid w:val="00B652F5"/>
+    <w:rsid w:val="00B66B5E"/>
+    <w:rsid w:val="00B75629"/>
     <w:rsid w:val="00B75B92"/>
     <w:rsid w:val="00B824F5"/>
     <w:rsid w:val="00B83474"/>
     <w:rsid w:val="00B86A91"/>
     <w:rsid w:val="00B9726A"/>
     <w:rsid w:val="00BA26B3"/>
     <w:rsid w:val="00BA3311"/>
     <w:rsid w:val="00BA3D91"/>
     <w:rsid w:val="00BA3DF7"/>
     <w:rsid w:val="00BA4660"/>
     <w:rsid w:val="00BA6D10"/>
     <w:rsid w:val="00BA7203"/>
     <w:rsid w:val="00BB1749"/>
     <w:rsid w:val="00BB424C"/>
     <w:rsid w:val="00BB7B4E"/>
+    <w:rsid w:val="00BC0BEA"/>
     <w:rsid w:val="00BC19D8"/>
     <w:rsid w:val="00BC6DC7"/>
     <w:rsid w:val="00BC6E73"/>
     <w:rsid w:val="00BC75C7"/>
     <w:rsid w:val="00BD4138"/>
     <w:rsid w:val="00BD593E"/>
     <w:rsid w:val="00BD6EED"/>
     <w:rsid w:val="00BD7A05"/>
     <w:rsid w:val="00BE172E"/>
     <w:rsid w:val="00BE1740"/>
     <w:rsid w:val="00BE3D17"/>
     <w:rsid w:val="00BE49B9"/>
     <w:rsid w:val="00BE557B"/>
     <w:rsid w:val="00BE612B"/>
     <w:rsid w:val="00BE6E7D"/>
     <w:rsid w:val="00BE7BD7"/>
     <w:rsid w:val="00BF190C"/>
     <w:rsid w:val="00BF2AAF"/>
     <w:rsid w:val="00C00908"/>
     <w:rsid w:val="00C00AA8"/>
     <w:rsid w:val="00C01B6E"/>
     <w:rsid w:val="00C05178"/>
     <w:rsid w:val="00C07129"/>
     <w:rsid w:val="00C07725"/>
     <w:rsid w:val="00C1104E"/>
@@ -11237,77 +11332,79 @@
     <w:rsid w:val="00EE7545"/>
     <w:rsid w:val="00EF443F"/>
     <w:rsid w:val="00EF46FC"/>
     <w:rsid w:val="00EF4B47"/>
     <w:rsid w:val="00EF5AA4"/>
     <w:rsid w:val="00EF5C82"/>
     <w:rsid w:val="00EF60AB"/>
     <w:rsid w:val="00EF6FCD"/>
     <w:rsid w:val="00EF747F"/>
     <w:rsid w:val="00F03446"/>
     <w:rsid w:val="00F065B9"/>
     <w:rsid w:val="00F07A15"/>
     <w:rsid w:val="00F07D21"/>
     <w:rsid w:val="00F10097"/>
     <w:rsid w:val="00F1053F"/>
     <w:rsid w:val="00F122B5"/>
     <w:rsid w:val="00F127B4"/>
     <w:rsid w:val="00F12AC9"/>
     <w:rsid w:val="00F12C51"/>
     <w:rsid w:val="00F14F88"/>
     <w:rsid w:val="00F20139"/>
     <w:rsid w:val="00F213AA"/>
     <w:rsid w:val="00F21C59"/>
     <w:rsid w:val="00F2594B"/>
     <w:rsid w:val="00F25E4A"/>
+    <w:rsid w:val="00F32AE6"/>
     <w:rsid w:val="00F32BB3"/>
     <w:rsid w:val="00F35977"/>
     <w:rsid w:val="00F418E8"/>
     <w:rsid w:val="00F42BF8"/>
     <w:rsid w:val="00F44689"/>
     <w:rsid w:val="00F465E5"/>
     <w:rsid w:val="00F46AC1"/>
     <w:rsid w:val="00F46FA4"/>
     <w:rsid w:val="00F47BB7"/>
     <w:rsid w:val="00F52317"/>
     <w:rsid w:val="00F54000"/>
     <w:rsid w:val="00F564E8"/>
     <w:rsid w:val="00F5662F"/>
     <w:rsid w:val="00F56FD3"/>
     <w:rsid w:val="00F71548"/>
     <w:rsid w:val="00F71C3D"/>
     <w:rsid w:val="00F73080"/>
     <w:rsid w:val="00F74381"/>
     <w:rsid w:val="00F763E1"/>
     <w:rsid w:val="00F76E58"/>
     <w:rsid w:val="00F828CD"/>
     <w:rsid w:val="00F8295B"/>
     <w:rsid w:val="00F8523F"/>
     <w:rsid w:val="00F853B3"/>
     <w:rsid w:val="00F85F14"/>
     <w:rsid w:val="00F91142"/>
     <w:rsid w:val="00F91A27"/>
+    <w:rsid w:val="00F91EEC"/>
     <w:rsid w:val="00F93639"/>
     <w:rsid w:val="00F9398C"/>
     <w:rsid w:val="00F940C8"/>
     <w:rsid w:val="00F94ADF"/>
     <w:rsid w:val="00F94FFC"/>
     <w:rsid w:val="00F9534B"/>
     <w:rsid w:val="00F95894"/>
     <w:rsid w:val="00FA042B"/>
     <w:rsid w:val="00FA0D72"/>
     <w:rsid w:val="00FA19B4"/>
     <w:rsid w:val="00FA22E9"/>
     <w:rsid w:val="00FA24C9"/>
     <w:rsid w:val="00FA3A88"/>
     <w:rsid w:val="00FA7962"/>
     <w:rsid w:val="00FA7F13"/>
     <w:rsid w:val="00FB3F00"/>
     <w:rsid w:val="00FB495B"/>
     <w:rsid w:val="00FB5891"/>
     <w:rsid w:val="00FB5B2F"/>
     <w:rsid w:val="00FC4DD3"/>
     <w:rsid w:val="00FC5B5E"/>
     <w:rsid w:val="00FC5CAD"/>
     <w:rsid w:val="00FC611F"/>
     <w:rsid w:val="00FC7C8F"/>
     <w:rsid w:val="00FD0695"/>
@@ -12385,51 +12482,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2022078100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12707,58 +12804,476 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B59B871B-EE85-480A-BA03-FB80563BFBE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BDE656E-096F-45E8-B5C6-6A4A89AC76ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F658AF85-786D-4699-90F6-2E1F1932B443}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC381E0-D71C-41E9-B6AA-5169B7F264C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>6474</Words>
   <Characters>3691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12775,25 +13290,33 @@
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>