--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="25F69208" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00C91E47" w:rsidRDefault="00AA00AB" w:rsidP="00393A84">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00393A84" w:rsidRPr="00C91E47">
         <w:rPr>
@@ -132,142 +136,150 @@
       <w:r w:rsidRPr="00C91E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
       <w:r w:rsidR="00E61AA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91E47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BFFC4D" w14:textId="68760368" w:rsidR="00E47A3E" w:rsidRPr="00611301" w:rsidRDefault="000072A9" w:rsidP="00B158A8">
+    <w:p w14:paraId="29BFFC4D" w14:textId="0DDB30A3" w:rsidR="00E47A3E" w:rsidRPr="00611301" w:rsidRDefault="000072A9" w:rsidP="00B158A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1820"/>
           <w:tab w:val="right" w:pos="9638"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E47A3E" w:rsidRPr="003E39CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D969CF">
+      <w:r w:rsidR="00746E19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00905CBD" w:rsidRPr="0080228C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D969CF">
+      <w:r w:rsidR="00746E19" w:rsidRPr="0080228C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00746E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00905CBD" w:rsidRPr="0080228C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00D969CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D72D12" w:rsidRPr="0080228C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00D969CF">
+      <w:r w:rsidR="006F49F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E47A3E" w:rsidRPr="003E39CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453ED5A9" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="00611301" w:rsidRDefault="00393A84" w:rsidP="00E47A3E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16979D5F" w14:textId="77777777" w:rsidR="00A8713C" w:rsidRPr="00611301" w:rsidRDefault="007A65C0" w:rsidP="007A65C0">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
@@ -1016,111 +1028,95 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CFE93BD" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="006562A9" w:rsidP="00A02190">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D76B0CC" w14:textId="77777777" w:rsidR="007C0143" w:rsidRPr="00611301" w:rsidRDefault="007C0143" w:rsidP="007C0143">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="4D76B0CC" w14:textId="77777777" w:rsidR="007C0143" w:rsidRPr="00611301" w:rsidRDefault="007C0143" w:rsidP="00211A06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.p.26.-28.p.;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D6954C1" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="007C0143" w:rsidP="00065317">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="5D6954C1" w14:textId="3CA2ECC2" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="007C0143" w:rsidP="00211A06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. p. 1.d., 20.d.; </w:t>
+              <w:t xml:space="preserve">9.p.1.d., 20.d.; </w:t>
             </w:r>
             <w:r w:rsidR="00525991" w:rsidRPr="00611301">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.p.; </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">10.p. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE5575E" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="006562A9" w:rsidP="00AA4F6D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006562A9" w:rsidRPr="00611301" w14:paraId="6B6CD4B0" w14:textId="77777777" w:rsidTr="00A02190">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
@@ -1193,55 +1189,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>panta regulētajā kārtībā</w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433D71F4" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="009D730B" w:rsidRDefault="00510E6D" w:rsidP="005C210C">
+          <w:p w14:paraId="433D71F4" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="009D730B" w:rsidRDefault="00510E6D" w:rsidP="00BB069F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="711"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="709"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jāvērt</w:t>
             </w:r>
             <w:r w:rsidR="00AD17DA" w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -1360,55 +1356,55 @@
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai līguma veids atbilst tā saturam</w:t>
             </w:r>
             <w:r w:rsidR="001D2B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>, proti,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F13DB47" w14:textId="77777777" w:rsidR="00E90476" w:rsidRPr="0059460B" w:rsidRDefault="00E90476" w:rsidP="00473240">
+          <w:p w14:paraId="3F13DB47" w14:textId="77777777" w:rsidR="00E90476" w:rsidRPr="0059460B" w:rsidRDefault="00E90476" w:rsidP="00CD4BD3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="736"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="170" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ja līguma priekšmets satur vairākus iepirkuma veidus (būvdarbus, pakalpojumus vai piegādes), vai tas klasificēts atbilstoši tam līguma veidam, kurš ir attiecīgā iepirkuma līguma galvenais priekšmets?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D01339" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="006562A9" w:rsidP="00A02190">
@@ -1494,84 +1490,73 @@
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav konstatējama iepirkuma nepamatota apvienošana?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAD6C9B" w14:textId="77777777" w:rsidR="001D2B2C" w:rsidRPr="001D2B2C" w:rsidRDefault="001D2B2C" w:rsidP="005C210C">
+          <w:p w14:paraId="6FAD6C9B" w14:textId="77777777" w:rsidR="001D2B2C" w:rsidRPr="001D2B2C" w:rsidRDefault="001D2B2C" w:rsidP="00CD4BD3">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="629"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D2B2C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nepieciešams pārliecināties, vai būvdarbu līgums satur tikai tādas iekārtas/preces, kas ir nepieciešamas būvdarbu līguma </w:t>
-[...10 lines deleted...]
-              <w:t>izpildei.</w:t>
+              <w:t>Nepieciešams pārliecināties, vai būvdarbu līgums satur tikai tādas iekārtas/preces, kas ir nepieciešamas būvdarbu līguma izpildei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2C7503" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="006562A9" w:rsidP="00A02190">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2391D3ED" w14:textId="77777777" w:rsidR="006562A9" w:rsidRPr="00611301" w:rsidRDefault="006562A9" w:rsidP="006562A9">
             <w:pPr>
@@ -1637,51 +1622,61 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76B69FF9" w14:textId="658AF59E" w:rsidR="00906436" w:rsidRPr="00906436" w:rsidRDefault="00B6318A" w:rsidP="003E66B7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="737" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai iepirkumam pēc būvdarbu, preču grupu un pakalpojumu kategorijām </w:t>
+              <w:t xml:space="preserve">Vai iepirkumam pēc būvdarbu, preču grupu un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">pakalpojumu kategorijām </w:t>
             </w:r>
             <w:r w:rsidR="00CF7E8F" w:rsidRPr="00CF7E8F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>saturiski pēc būtības ir piešķirts atbilstošs CPV kods</w:t>
             </w:r>
             <w:r w:rsidR="00CF7E8F" w:rsidRPr="00CF7E8F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF7E8F" w:rsidRPr="00CF7E8F">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
@@ -1851,83 +1846,70 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="564BFD93" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4BDF39" w14:textId="535A34E8" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
+          <w:p w14:paraId="3C4BDF39" w14:textId="28A4C88E" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.p. 23.p., </w:t>
+              <w:t xml:space="preserve">1.p.23.p., </w:t>
             </w:r>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>9.</w:t>
-[...12 lines deleted...]
-              <w:t>p. 2.d., 6.d., 21.d.</w:t>
+              <w:t>9.p. 2.d., 6.d., 21.d.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; 39.p. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45BF685F" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1992,55 +1974,55 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav nepamatoti izmantota iespēja nepublicēt IUB tīmekļa vietnē paziņojumu par plānoto līgumu?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2546269E" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="004323DB">
+          <w:p w14:paraId="2546269E" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00F204FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="629"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pasūtītājs ir tiesīgs nepiemērot PIL 9.panta sestajā daļā paredzētos nosacījumus (tostarp attiecībā uz paziņojuma publicēšanu IUB tīmekļa vietnē), ja iepirkums atbilst kādam no PIL 9.panta 21.daļas 1.-4.punktā minētajiem nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2138,59 +2120,59 @@
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="14ED2106" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1294D9FE" w14:textId="0F829ECB" w:rsidR="009754D5" w:rsidRPr="003546B4" w:rsidRDefault="00393E93" w:rsidP="003546B4">
+          <w:p w14:paraId="1294D9FE" w14:textId="0F829ECB" w:rsidR="009754D5" w:rsidRPr="003546B4" w:rsidRDefault="00393E93" w:rsidP="00F204FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="736" w:hanging="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai piedāvājumu iesniegšanas termiņš,</w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2288,55 +2270,55 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CF8E231" w14:textId="42FA031E" w:rsidR="001B734A" w:rsidRPr="009D730B" w:rsidRDefault="001B734A" w:rsidP="00473240">
+          <w:p w14:paraId="3CF8E231" w14:textId="42FA031E" w:rsidR="001B734A" w:rsidRPr="009D730B" w:rsidRDefault="001B734A" w:rsidP="00F204FB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000558D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja ir izdarīti iepirkuma dokumentācijas grozījumi, vai t</w:t>
             </w:r>
             <w:r w:rsidR="008704BA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -2544,55 +2526,55 @@
               </w:rPr>
               <w:t xml:space="preserve"> atbilde</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00372D71">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pēc būtības negroza iepirkuma dokumentācijā noteiktās prasības?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="144BDB18" w14:textId="47078653" w:rsidR="001B734A" w:rsidRPr="009D730B" w:rsidRDefault="001B734A" w:rsidP="007475F2">
+          <w:p w14:paraId="144BDB18" w14:textId="47078653" w:rsidR="001B734A" w:rsidRPr="009D730B" w:rsidRDefault="001B734A" w:rsidP="00F204FB">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006948AB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informācijai var būt tikai precizējošs raksturs. Ja papildu informācija pēc būtības groza nolikuma prasības, šie precizējumi ir uzskatāmi par grozījumiem, un attiecīgi ir atkārtoti jāpublicē paziņojums par plānoto līgumu IUB tīmekļvietnē, savukārt pircēja profilā EIS E-konkursu apakšsistēmā jābūt skaidri identificējamam grozījumu tekstam. Piemēram, nevar būt</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -2671,60 +2653,60 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43F398F6" w14:textId="76CB1762" w:rsidR="001B734A" w:rsidRPr="00B142DD" w:rsidRDefault="001B734A" w:rsidP="00B142DD">
+          <w:p w14:paraId="43F398F6" w14:textId="76CB1762" w:rsidR="001B734A" w:rsidRPr="00B142DD" w:rsidRDefault="001B734A" w:rsidP="00F204FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="317"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="312" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B142DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai IUB tīmekļvietnē ir atkārtoti publicēts paziņojums</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> par plānoto līgumu</w:t>
             </w:r>
@@ -2829,118 +2811,118 @@
           <w:p w14:paraId="6207E0C6" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00473240">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai iepirkumu komisijas darbība ir atbilstoša?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6346F55A" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00473240">
+          <w:p w14:paraId="6346F55A" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00D95446">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav konstatējams interešu konflikts pieņemtajā lēmumā par iepirkuma rezultātiem (ja šāda informācija ir pieejama)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343F6D57" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00526ED0" w14:textId="78940B2F" w:rsidR="00B6318A" w:rsidRPr="00473240" w:rsidRDefault="00B6318A" w:rsidP="00473240">
+          <w:p w14:paraId="00526ED0" w14:textId="78177B05" w:rsidR="00B6318A" w:rsidRPr="00473240" w:rsidRDefault="00B6318A" w:rsidP="00473240">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9.p. 3.d.; 18.p.4.d.; 25.; 26.p.</w:t>
+              <w:t>9.p.3.d.; 18.p.4.d.; 25.; 26.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7571CA9F" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6318A" w:rsidRPr="00611301" w14:paraId="649E6260" w14:textId="77777777" w:rsidTr="00A02190">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
@@ -3036,55 +3018,55 @@
               </w:rPr>
               <w:t xml:space="preserve">PIL 25.panta trešajā daļā minēto </w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>apliecinājumu?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05CFAA6D" w14:textId="77777777" w:rsidR="007475F2" w:rsidRDefault="007475F2" w:rsidP="001240FC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:firstLine="630"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33FFAA67" w14:textId="6FE6D6E9" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00CD6400">
+          <w:p w14:paraId="33FFAA67" w14:textId="6FE6D6E9" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00B6318A" w:rsidP="00131A1C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="629"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu: </w:t>
             </w:r>
             <w:r w:rsidR="007F3E43" w:rsidRPr="007F3E43">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3245,51 +3227,61 @@
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai eksperts (ja tāds ir piesaistīts) pārstāv pretendenta intereses vai ir saistīts ar pretendentu PIL 25.panta pirmās vai otrās daļas izpratnē</w:t>
             </w:r>
             <w:r w:rsidR="00E84046">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E84046" w:rsidRPr="00E84046">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>(izvērtējot, piemēram, dažādās datubāzēs pieejamo informāciju)</w:t>
+              <w:t xml:space="preserve">(izvērtējot, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E84046" w:rsidRPr="00E84046">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>piemēram, dažādās datubāzēs pieejamo informāciju)</w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidR="00E84046">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E619CDC" w14:textId="69A76328" w:rsidR="00B6318A" w:rsidRPr="009D730B" w:rsidRDefault="00E63A7E" w:rsidP="004A342D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="25"/>
@@ -3436,80 +3428,80 @@
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Piemēram:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6698C645" w14:textId="4AED52CD" w:rsidR="00EF31E6" w:rsidRPr="00EF31E6" w:rsidRDefault="00EF31E6" w:rsidP="002907B0">
+          <w:p w14:paraId="6698C645" w14:textId="05ED8621" w:rsidR="00EF31E6" w:rsidRPr="00EF31E6" w:rsidRDefault="00EF31E6" w:rsidP="002907B0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>Ja pasūtītājs ir konstatējis, ka iepirkuma dokumentu sagatavotājs (pasūtītāja amatpersona vai darbinieks), iepirkuma komisijas loceklis vai eksperts ir saistīts ar pretendentu PIL 25. panta pirmās un otrās daļas izpratnē vai ir ieinteresēts kāda pretendenta izvēlē, un pasūtītājam nav iespējams novērst šo situāciju ar mazāk pretendentu ierobežojošiem pasākumiem, pasūtītāj</w:t>
+              <w:t>Ja pasūtītājs ir konstatējis, ka iepirkuma dokumentu sagatavotājs (pasūtītāja amatpersona vai darbinieks), iepirkuma komisijas loceklis vai eksperts ir saistīts ar pretendentu PIL 25.panta pirmās un otrās daļas izpratnē vai ir ieinteresēts kāda pretendenta izvēlē, un pasūtītājam nav iespējams novērst šo situāciju ar mazāk pretendentu ierobežojošiem pasākumiem, pasūtītāj</w:t>
             </w:r>
             <w:r w:rsidR="009F44D3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> nepieciešams rīkoties PIL 9.panta astotās daļas kārtībā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="766A559D" w14:textId="5A91735B" w:rsidR="00EF31E6" w:rsidRPr="009D730B" w:rsidRDefault="00EF31E6" w:rsidP="002907B0">
@@ -3522,59 +3514,59 @@
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">No iepirkuma komisijas ir izslēgts loceklis, kuram konstatēta saistība ar pretendentu vai attiecībā uz kuru ir konstatēts, ka tas pārstāv pretendenta intereses. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68635DAC" w14:textId="77777777" w:rsidR="00EF31E6" w:rsidRPr="009D730B" w:rsidRDefault="00EF31E6" w:rsidP="002907B0">
+          <w:p w14:paraId="68635DAC" w14:textId="77777777" w:rsidR="00EF31E6" w:rsidRPr="009D730B" w:rsidRDefault="00EF31E6" w:rsidP="00021BF9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="167" w:hanging="180"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170" w:hanging="181"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nodrošināts, ka iepirkuma komisijas loceklis vai eksperts, kuram konstatēta saistība ar pretendentu vai attiecībā uz kuru ir konstatēts, ka tas pārstāv pretendenta intereses, nepiedalās turpmāk vērtēšanā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -3797,59 +3789,59 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="450F64AF" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A966CA8" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="00663F19">
+          <w:p w14:paraId="7A966CA8" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="00021BF9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="736" w:hanging="630"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="737" w:hanging="629"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="003F5134" w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -4023,110 +4015,110 @@
             <w:r w:rsidR="003F5134">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="003F5134" w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B6318A" w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>komisija ir bijusi lemttiesīga?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="762FC85B" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="0096655C">
+          <w:p w14:paraId="762FC85B" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="00021BF9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="629"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lai komisija būtu lemttiesīga, sēdē jāpiedalās vismaz divām trešdaļām komisijas locekļu, bet ne mazāk kā trīs. </w:t>
             </w:r>
             <w:r w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jāņem vērā, ka ekspertus, kuriem nav balsstiesību, pie komisijas nepieskaita.</w:t>
             </w:r>
             <w:r w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Komisijas locekļu skaitu nosaka, iegūto rezultātu apaļojot uz augšu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222645DE" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="0096655C">
+          <w:p w14:paraId="222645DE" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00976C9D" w:rsidRDefault="00B6318A" w:rsidP="00021BF9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="629"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gadījumā, ja tika izslēgts no </w:t>
             </w:r>
             <w:r w:rsidR="003F5134" w:rsidRPr="00976C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
@@ -4280,53 +4272,53 @@
               <w:t>Vai ir atbilstoši nodrošināta dokumentācijas pieejamība, papildu informācijas sniegšana un informācijas apmaiņa?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="430B7CC4" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABE4C63" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="00B6318A">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2ABE4C63" w14:textId="77777777" w:rsidR="00B6318A" w:rsidRPr="00611301" w:rsidRDefault="00B6318A" w:rsidP="002A7CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">9.p.6.d., </w:t>
             </w:r>
             <w:r w:rsidR="00AB156A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">16.d.; 38.p.; </w:t>
             </w:r>
             <w:r w:rsidR="005E490C">
               <w:rPr>
@@ -4366,59 +4358,59 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E5E2262" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C5A06F4" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00B957F9">
+          <w:p w14:paraId="7C5A06F4" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="002A7CB6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="734" w:hanging="630"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="731" w:hanging="629"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EB73DD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -4487,104 +4479,94 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D105D2D" w14:textId="77777777" w:rsidR="002E09BC" w:rsidRPr="00611301" w:rsidRDefault="002E09BC" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47D34FCE" w14:textId="25C7885C" w:rsidR="002E09BC" w:rsidRPr="0084777F" w:rsidRDefault="00AE2652" w:rsidP="009717D5">
+          <w:p w14:paraId="47D34FCE" w14:textId="25C7885C" w:rsidR="002E09BC" w:rsidRPr="0084777F" w:rsidRDefault="00AE2652" w:rsidP="002A7CB6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="448" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB73DD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir papildu informāciju (atbildi</w:t>
             </w:r>
             <w:r w:rsidR="000E10D9" w:rsidRPr="00EB73DD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> uz piegādātāja uzdoto jautājumu</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB73DD">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">) ievietojis EIS E-konkursu apakšsistēmā, </w:t>
-[...9 lines deleted...]
-              <w:t>norādot arī uzdoto jautājumu?</w:t>
+              <w:t>) ievietojis EIS E-konkursu apakšsistēmā, norādot arī uzdoto jautājumu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10A95E1E" w14:textId="77777777" w:rsidR="002E09BC" w:rsidRPr="00FD4DCE" w:rsidRDefault="002E09BC" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C8C54ED" w14:textId="77777777" w:rsidR="002E09BC" w:rsidRPr="00FD4DCE" w:rsidRDefault="002E09BC" w:rsidP="00FD4DCE">
@@ -4655,72 +4637,82 @@
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai pasūtītājs ir nodrošinājis protokolu, kas atspoguļo iepirkuma norisi, un iepirkuma dokumentu (izņemot piedāvājumu), izsniegšanu triju darbdienu laikā pēc attiecīga pieprasījuma saņemšanas dienas? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A040AD" w14:textId="77777777" w:rsidR="0083066E" w:rsidRPr="009D730B" w:rsidRDefault="0083066E" w:rsidP="00476E3F">
+          <w:p w14:paraId="43A040AD" w14:textId="77777777" w:rsidR="0083066E" w:rsidRPr="009D730B" w:rsidRDefault="0083066E" w:rsidP="002A7CB6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:firstLine="736"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="737"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Jāņem vērā, ka pasūtītājs neizsniedz protokolus, izņemot piedāvājumu atvēršanas sanāksmes protokolu, kamēr notiek piedāvājumu vērtēšana.</w:t>
+              <w:t xml:space="preserve">Jāņem vērā, ka pasūtītājs neizsniedz protokolus, izņemot piedāvājumu atvēršanas sanāksmes protokolu, kamēr notiek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>piedāvājumu vērtēšana.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75DDF347" w14:textId="77777777" w:rsidR="0083066E" w:rsidRPr="00FD4DCE" w:rsidRDefault="0083066E" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ECAE11A" w14:textId="77777777" w:rsidR="0083066E" w:rsidRPr="00FD4DCE" w:rsidRDefault="0083066E" w:rsidP="00FD4DCE">
@@ -4842,92 +4834,110 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C159AA" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C99BBA1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="21733D45" w14:textId="77777777" w:rsidR="006F5AE1" w:rsidRPr="006F5AE1" w:rsidRDefault="00FD4DCE" w:rsidP="006F5AE1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">9.p. 8.d., 9.d., 10.d., </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.p.8.d., 9.d., 10.d., </w:t>
             </w:r>
             <w:r w:rsidR="00D0435B">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">11.d., 12.d., </w:t>
             </w:r>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.d.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:r w:rsidR="006F5AE1" w:rsidRPr="006F5AE1">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>pārejas not. 28.p. 1., 2.apakšp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C99BBA1" w14:textId="5D02491F" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00826854">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D05B09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D05B09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D05B09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5081,56 +5091,56 @@
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A6CE4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Skat. skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E4766C" w14:textId="77777777" w:rsidR="002A6CE4" w:rsidRPr="002A6CE4" w:rsidRDefault="00BA1690" w:rsidP="00122CBB">
+          <w:p w14:paraId="31E4766C" w14:textId="77777777" w:rsidR="002A6CE4" w:rsidRPr="002A6CE4" w:rsidRDefault="00BA1690" w:rsidP="00826854">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="167"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1690">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="249FCB6D" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
@@ -5188,3636 +5198,3710 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="532CC70F" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77DD7405" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+          <w:p w14:paraId="77DD7405" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00826854">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pasūtītājs ir noraidījis pretendentu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panta pirmajā un otrajā daļā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>minētajiem izslēgšanas nosacījumiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B8E166" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20ABCA04" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7971CBA0" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="0F18FD00" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="432707F1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6873C7" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00826854">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pretendents ir izslēgts no dalības iepirkumā tikai, pamatojoties uz tādiem pretendentu izslēgšanas nosacījumiem, kas atbilst PIL 9.panta vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Starptautisko un Latvijas Republikas nacionālo sankciju likuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>regulējumam?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012E8139" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702018B5" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A60D005" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003E05C7" w:rsidRPr="00611301" w14:paraId="566299C2" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CAEB0C8" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64C0C2F1" w14:textId="77777777" w:rsidR="006B12B0" w:rsidRPr="009D730B" w:rsidRDefault="006B12B0" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai pasūtītājs ir noraidījis pretendentu </w:t>
-            </w:r>
+              <w:t>Ja objekta apskate (apsekošana) būvdarbu līguma gadījumā ir bijusi noteikta kā obligāta, taču nav bijusi paredzēta iespēja pretendentam individuāli vienoties ar pasūtītāju par tās veikšanu, vai pretendents nav nepamatoti izslēgts no dalības iepirkumā, ja objekta apskate nav veikta?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52039308" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="009D730B" w:rsidRDefault="006B12B0" w:rsidP="00826854">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="629"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">atbilstoši </w:t>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pastāvot noteikumam, ka pretendentam ir </w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>obligāti</w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>1</w:t>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jāveic objekta apskate, pasūtītājam ir jānodrošina objekta apskate arī </w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> panta pirmajā un otrajā daļā </w:t>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>citos laikos</w:t>
             </w:r>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:t>minētajiem izslēgšanas nosacījumiem?</w:t>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pēc ieinteresēto piegādātāju pieprasījuma.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B8E166" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="6E2C80EE" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20ABCA04" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="3C5B214C" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7971CBA0" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="0F193DC0" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="0F18FD00" w14:textId="77777777" w:rsidTr="00A02190">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="59839858" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FB18B5C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="793C00C4" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00A16047">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai iepirkuma komisija ir izvērtējusi iesniegtos piedāvājumus un veikusi pretendentu atlasi saskaņā ar PIL 41. panta regulējumu un ievērojot iepirkuma dokumentācijā noteiktās prasības?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF64FD3" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D61056E" w14:textId="23C2386B" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611301">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.p.7.d.; 13.d.; </w:t>
+            </w:r>
+            <w:r w:rsidR="001D53A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.p.2.d.; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611301">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.p.; 21.p.; 22.p.; 41.p. 44.p.; 45.p.; 46.p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1A1424" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="0D524D3E" w14:textId="77777777" w:rsidTr="00A02190">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="432707F1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+          <w:p w14:paraId="28785E0F" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B6873C7" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+          <w:p w14:paraId="2CBD231E" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="007C6738">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai ir ievērots samērīguma princips, noraidot, pamatojoties uz formālām noformējuma neatbilstības prasībām, piem., vai pasūtītājs ir pieprasījis, lai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pretendents uzrāda dokumenta oriģinālu vai iesniedz apliecinātu kopiju tādam dokumentam, par kura kopijas autentiskumu pasūtītājam ir radušās šaubas, nevis automātiski noraidījis pretendentu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF8FC2E" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EF5916" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59397BE1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w14:paraId="2A09F556" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="296A0995" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63FE6C99" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...26 lines deleted...]
-              <w:t>regulējumam?</w:t>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai pasūtītājs ir atlasījis pretendentus saskaņā ar izvirzītajām prasībām nolikumā, kuras ir objektīvi pamatotas, nediskriminējošas, samērīgas un konkurenci neierobežojošas?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329910C2" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="003B0B77">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="25" w:firstLine="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00861A23">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Piemērus neatbilstībām izvirzītajās kvalifikācijas prasībās skat. šīs metodikas 4.pielikumā.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3524C0E3" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. arī 1.zemsvītras atsauci!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="012E8139" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="5E089935" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="702018B5" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="0AEA70CE" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A60D005" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="5EF64D8D" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E05C7" w:rsidRPr="00611301" w14:paraId="566299C2" w14:textId="77777777" w:rsidTr="00A02190">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="3296DC6C" w14:textId="77777777" w:rsidTr="00A02190">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CAEB0C8" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00E90476">
+          <w:p w14:paraId="5B15B949" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64C0C2F1" w14:textId="77777777" w:rsidR="006B12B0" w:rsidRPr="009D730B" w:rsidRDefault="006B12B0" w:rsidP="00663F19">
+          <w:p w14:paraId="6B720593" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ja objekta apskate (apsekošana) būvdarbu līguma gadījumā ir bijusi noteikta kā obligāta, taču nav bijusi paredzēta iespēja pretendentam individuāli vienoties ar pasūtītāju par tās veikšanu, vai pretendents nav nepamatoti izslēgts no dalības iepirkumā, ja objekta apskate nav veikta?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="52039308" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="009D730B" w:rsidRDefault="006B12B0" w:rsidP="00A16047">
+              <w:t>Vai pasūtītājs ir noteicis pamatotas un objektīvas prasības attiecībā uz iepirkuma priekšmetu?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="104CD35D" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="003B0B77">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="630"/>
+              <w:ind w:left="25" w:firstLine="630"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Piemērus neatbilstībām attiecībā uz prasībām iepirkuma priekšmetam skat. šīs metodikas 4.pielikumā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E554D1B" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="108" w:firstLine="629"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> pēc ieinteresēto piegādātāju pieprasījuma.</w:t>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Skat. arī 1.zemsvītras atsauci!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2C80EE" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="597BF919" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5B214C" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="04100A54" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F193DC0" w14:textId="77777777" w:rsidR="003E05C7" w:rsidRPr="00611301" w:rsidRDefault="003E05C7" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="7668EE9C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="59839858" w14:textId="77777777" w:rsidTr="00A02190">
+      <w:tr w:rsidR="002616C3" w:rsidRPr="00611301" w14:paraId="18303C5A" w14:textId="77777777" w:rsidTr="004D337A">
         <w:trPr>
-          <w:trHeight w:val="145"/>
+          <w:trHeight w:val="1232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB18B5C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+          <w:p w14:paraId="6092D78D" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:after="119"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="793C00C4" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00A16047">
-[...143 lines deleted...]
-          <w:p w14:paraId="2CBD231E" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+          <w:p w14:paraId="7C641E86" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="009D730B" w:rsidRDefault="004D337A" w:rsidP="005F65AB">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="736" w:hanging="630"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai ir ievērots samērīguma princips, noraidot, pamatojoties uz formālām noformējuma neatbilstības prasībām, piem., vai pasūtītājs ir pieprasījis, lai pretendents uzrāda dokumenta oriģinālu vai iesniedz apliecinātu kopiju tādam dokumentam, par kura kopijas autentiskumu pasūtītājam ir radušās šaubas, nevis automātiski noraidījis pretendentu?</w:t>
+              <w:t>Vai pasūtītājs ir pieprasījis un vērtējis tikai tādu informāciju un dokumentus, kas nepieciešami pretendenta kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteikto piedāvājuma izvērtēšanas kritēriju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF8FC2E" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="27F406DF" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60EF5916" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="57B86D28" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59397BE1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="594070B2" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w14:paraId="2A09F556" w14:textId="77777777" w:rsidTr="00A02190">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="522B96D6" w14:textId="77777777" w:rsidTr="004917C0">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="296A0995" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+          <w:p w14:paraId="0D87FA73" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63FE6C99" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sarakstarindkopa1"/>
+          <w:p w14:paraId="349FD8A2" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="736" w:hanging="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:spacing w:val="-6"/>
-[...72 lines deleted...]
-              <w:t>Skat. arī 1.zemsvītras atsauci!</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Vai piedāvājumā norādītais finanšu apgrozījums atbilst izvirzītajai prasībai (t.i., vai ir piedāvājumā informācija par tādu apgrozījumu, kā prasīts, piemēram, ja prasīts apgrozījums būvniecībā, vai nav norādīts un vērtēts kopējais apgrozījums visās jomās)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E089935" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="734683EF" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEA70CE" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="734053CB" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF64D8D" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00A16047" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="05DB8936" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="3296DC6C" w14:textId="77777777" w:rsidTr="00A02190">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="5C3778B1" w14:textId="77777777" w:rsidTr="004917C0">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B15B949" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+          <w:p w14:paraId="6D466EC0" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B720593" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sarakstarindkopa1"/>
+          <w:p w14:paraId="4213A1E1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="736" w:hanging="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai pasūtītājs ir noteicis pamatotas un objektīvas prasības attiecībā uz iepirkuma priekšmetu?</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Skat. arī 1.zemsvītras atsauci!</w:t>
+              <w:t>Vai pasūtītājs ir pārbaudījis tehnisko piedāvājumu atbilstību iepirkuma dokumentos noteiktajām tehniskajām prasībām?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="597BF919" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="0635FE66" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04100A54" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="606D315F" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7668EE9C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="580BEAB1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002616C3" w:rsidRPr="00611301" w14:paraId="18303C5A" w14:textId="77777777" w:rsidTr="004D337A">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="1112CC42" w14:textId="77777777" w:rsidTr="004917C0">
         <w:trPr>
-          <w:trHeight w:val="1232"/>
+          <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6092D78D" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00E90476">
+          <w:p w14:paraId="571E09D2" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C641E86" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="009D730B" w:rsidRDefault="004D337A" w:rsidP="00663F19">
-[...1 lines deleted...]
-              <w:pStyle w:val="Sarakstarindkopa1"/>
+          <w:p w14:paraId="366BB03B" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:snapToGrid w:val="0"/>
-[...1 lines deleted...]
-              <w:ind w:left="736" w:hanging="630"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai pasūtītājs ir pieprasījis un vērtējis tikai tādu informāciju un dokumentus, kas nepieciešami pretendenta kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteikto piedāvājuma izvērtēšanas kritēriju?</w:t>
+              <w:t>Vai tika pieņemti un vērtēti ekvivalenti piedāvājumi izvirzītajiem standartiem un ražojumiem (ja tādi tika izvirzīti)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F406DF" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="5C549356" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57B86D28" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="33A52428" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="594070B2" w14:textId="77777777" w:rsidR="002616C3" w:rsidRPr="00611301" w:rsidRDefault="002616C3" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="6168EB2B" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="522B96D6" w14:textId="77777777" w:rsidTr="004917C0">
+      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="6E02136D" w14:textId="77777777" w:rsidTr="00A5401C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D87FA73" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+          <w:p w14:paraId="1932A837" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="349FD8A2" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="476C0E36" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-[...1 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="737" w:hanging="629"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t>Vai piedāvājumā norādītais finanšu apgrozījums atbilst izvirzītajai prasībai (t.i., vai ir piedāvājumā informācija par tādu apgrozījumu, kā prasīts, piemēram, ja prasīts apgrozījums būvniecībā, vai nav norādīts un vērtēts kopējais apgrozījums visās jomās)?</w:t>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai piedāvājums atbilst pilnīgi visām izvirzītajām prasībām (piemēram, vai piedāvājums ir par visām pozīcijām)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="734683EF" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="176A0B5B" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734053CB" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="5A425E73" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05DB8936" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="3F2E4B0D" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="5C3778B1" w14:textId="77777777" w:rsidTr="004917C0">
+      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="6B80C00C" w14:textId="77777777" w:rsidTr="00A5401C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="6D466EC0" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+          </w:tcPr>
+          <w:p w14:paraId="60B03767" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4213A1E1" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
-[...219 lines deleted...]
-          <w:p w14:paraId="476C0E36" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
+          <w:p w14:paraId="634A5F87" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:t>Ja pasūtītājs ir pieprasījis iesniegt piedāvāto preču paraugus, vai šāda prasība konkrētajā situācijā nav bijusi nesamērīga?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="373FBA93" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="005F65AB">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="629"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai piedāvājums atbilst pilnīgi visām izvirzītajām prasībām (piemēram, vai piedāvājums ir par visām pozīcijām)?</w:t>
+              <w:t xml:space="preserve">Piedāvājumu vērtēšanas gaitā pasūtītājs ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>tiesīgs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieprasīt (proti, tas nav pasūtītāja pienākums), lai tiek izskaidrota </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>tehniskajā un finanšu piedāvājumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iekļautā informācija, kā arī iesniegti piedāvāto preču paraugi, ja tie nepieciešami preču atbilstības novērtēšanai un pretendents ar tam pieejamiem dokumentiem nevar pasūtītājam pierādīt preču atbilstību</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="176A0B5B" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="22E56EE6" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A425E73" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="56DC2AB2" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2E4B0D" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="575ED0E5" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="6B80C00C" w14:textId="77777777" w:rsidTr="00A5401C">
+      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="1EBD418F" w14:textId="77777777" w:rsidTr="00A5401C">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="60B03767" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
+          <w:p w14:paraId="45548AEA" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="634A5F87" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
+          <w:p w14:paraId="576204E7" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Ja pasūtītājs ir pieprasījis iesniegt piedāvāto preču paraugus, vai šāda prasība konkrētajā situācijā nav bijusi nesamērīga?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="373FBA93" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="001A3735">
+              <w:t>Ja pasūtītājs ir iegādājies būvdarbus, preces vai pakalpojumus, kas atbilst noteiktām vides aizsardzības, sociālajām vai citām īpašām prasībām, un ir tehniskajās specifikācijās, piedāvājuma izvērtēšanas kritērijos vai iepirkuma līguma izpildes noteikumos pieprasījis īpašu marķējumu kā pierādījumu būvdarbu, pakalpojumu vai piegāžu atbilstībai noteiktajām prasībām, vai pasūtītājs ir pieņēmis līdzvērtīgus marķējumus, kas apstiprina būvdarbu, piegāžu vai pakalpojumu atbilstību pasūtītāja norādītajam marķējumam?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66630036" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="005F65AB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="737"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piedāvājumu vērtēšanas gaitā pasūtītājs ir </w:t>
-[...50 lines deleted...]
-              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>atbilstības novērtēšanai un pretendents ar tam pieejamiem dokumentiem nevar pasūtītājam pierādīt preču atbilstību</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> Vai, ja piegādātājam no tā neatkarīgu iemeslu dēļ nebija iespējams līdz piedāvājuma iesniegšanas dienai iegūt pasūtītāja norādīto marķējumu vai līdzvērtīgu marķējumu, pieņēmis citus atbilstošus pierādījumus (tai skaitā ražotāja tehnisko dokumentāciju), kas pamato būvdarbu, piegāžu vai pakalpojumu atbilstību pasūtītāja norādītā marķējuma prasībām?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22E56EE6" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="7F0BFFD7" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56DC2AB2" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="0A62CE59" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="575ED0E5" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="0B92EDE6" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="1EBD418F" w14:textId="77777777" w:rsidTr="00A5401C">
+      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="666FEF99" w14:textId="77777777" w:rsidTr="000F32AD">
         <w:trPr>
-          <w:trHeight w:val="145"/>
+          <w:trHeight w:val="3618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="45548AEA" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D88DCD8" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="576204E7" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
+          <w:p w14:paraId="668D38C3" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Ja pasūtītājs ir iegādājies būvdarbus, preces vai pakalpojumus, kas atbilst noteiktām vides aizsardzības, sociālajām vai citām īpašām prasībām, un ir tehniskajās specifikācijās, piedāvājuma izvērtēšanas kritērijos vai iepirkuma līguma izpildes noteikumos pieprasījis īpašu marķējumu kā pierādījumu būvdarbu, pakalpojumu vai piegāžu atbilstībai noteiktajām prasībām, vai pasūtītājs ir pieņēmis līdzvērtīgus marķējumus, kas apstiprina būvdarbu, piegāžu vai pakalpojumu atbilstību pasūtītāja norādītajam marķējumam?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="66630036" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00A16047">
+              <w:t>Ja pasūtītājs ir pieprasījis iesniegt konkrētas akreditētas atbilstības novērtēšanas institūcijas izdotus testēšanas pārskatu un protokolus vai sertifikātus (saskaņā ar PIL 22.panta nosacījumiem), vai tas ir pieņēmis arī citu līdzvērtīgu atbilstības novērtēšanas institūciju izdotus sertifikātus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C77910" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidDel="00D21F99" w:rsidRDefault="00E376E6" w:rsidP="005F65AB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="736"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="629"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Vai, ja piegādātājam no tā neatkarīgu iemeslu dēļ nebija iespējams līdz piedāvājuma iesniegšanas dienai iegūt pasūtītāja norādīto marķējumu vai līdzvērtīgu marķējumu, pieņēmis citus atbilstošus pierādījumus (tai skaitā ražotāja tehnisko dokumentāciju), kas pamato būvdarbu, piegāžu vai pakalpojumu atbilstību pasūtītāja norādītā marķējuma prasībām?</w:t>
+              <w:t>Vai, ja piegādātājam no tā neatkarīgu iemeslu dēļ vispār vai līdz piedāvājumu iesniegšanas termiņa beigām nebija iespējams iegūt iepriekš minētos sertifikātus vai testēšanas pārskatus un piegādātājs ir pierādījis, ka būvdarbi, piegādes vai pakalpojumi atbilst tehniskajā specifikācijā noteiktajām prasībām vai kritērijiem, piedāvājuma izvērtēšanas kritērijiem vai iepirkuma līguma izpildes noteikumiem, vai pasūtītājs ir pieņēmis citus atbilstošus pierādījumus, tai skaitā ražotāja tehnisko dokumentāciju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0BFFD7" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="497C4E0D" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A62CE59" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="40CB3080" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B92EDE6" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="4E1067EE" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="666FEF99" w14:textId="77777777" w:rsidTr="000F32AD">
+      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="7A571CC8" w14:textId="77777777" w:rsidTr="00FB2F2A">
         <w:trPr>
-          <w:trHeight w:val="3618"/>
+          <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D88DCD8" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
+          <w:p w14:paraId="6F47AE20" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="668D38C3" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
+          <w:p w14:paraId="2BEFF0E5" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Ja pasūtītājs ir pieprasījis iesniegt konkrētas akreditētas atbilstības novērtēšanas institūcijas izdotus testēšanas pārskatu un protokolus vai sertifikātus (saskaņā ar PIL 22.panta nosacījumiem), vai tas ir pieņēmis arī citu līdzvērtīgu atbilstības novērtēšanas institūciju izdotus sertifikātus?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="52C77910" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidDel="00D21F99" w:rsidRDefault="00E376E6" w:rsidP="00022E2A">
+              <w:t>Vai pasūtītājs ir ievērojis PIL noteiktos izziņu un citu   dokumentu derīguma termiņus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC408DD" w14:textId="129B4337" w:rsidR="00E376E6" w:rsidRPr="00746E19" w:rsidRDefault="00E376E6" w:rsidP="00BA274B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="25" w:firstLine="630"/>
+              <w:ind w:left="106" w:firstLine="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D730B">
+            <w:r w:rsidRPr="00746E19">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai, ja piegādātājam no tā neatkarīgu iemeslu dēļ vispār vai līdz piedāvājumu iesniegšanas termiņa beigām nebija iespējams iegūt iepriekš minētos sertifikātus vai testēšanas pārskatus un piegādātājs ir pierādījis, ka būvdarbi, piegādes vai pakalpojumi atbilst tehniskajā specifikācijā noteiktajām prasībām vai kritērijiem, piedāvājuma izvērtēšanas kritērijiem vai iepirkuma līguma izpildes noteikumiem, vai pasūtītājs ir pieņēmis citus atbilstošus pierādījumus, tai skaitā ražotāja tehnisko dokumentāciju?</w:t>
+              <w:t xml:space="preserve">Ārvalstu kompetento institūciju izsniegtās izziņas un citus dokumentus pasūtītājs pieņem un atzīst, ja </w:t>
+            </w:r>
+            <w:r w:rsidR="00852C60" w:rsidRPr="00746E19">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kopš to izsniegšanas dienas nav pagājuši 6 mēneši (ja izziņas izdevējs </w:t>
+            </w:r>
+            <w:r w:rsidR="00E7539A" w:rsidRPr="00746E19">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>nav norādījis citu derīguma termiņu).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF950FE" w14:textId="5CBEB6EB" w:rsidR="00E7539A" w:rsidRPr="005813BB" w:rsidRDefault="00E7539A" w:rsidP="005813BB">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="629"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00746E19">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem: https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="497C4E0D" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="2DA4E4E9" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40CB3080" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="29EE80CF" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1067EE" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="3DD04796" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="7A571CC8" w14:textId="77777777" w:rsidTr="00FB2F2A">
+      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="1BCCDA5D" w14:textId="77777777" w:rsidTr="00FB2F2A">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F47AE20" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
+          <w:p w14:paraId="7AF815F2" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BEFF0E5" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00663F19">
+          <w:p w14:paraId="29479971" w14:textId="554A5643" w:rsidR="00E376E6" w:rsidRPr="00216AAE" w:rsidRDefault="0082692A" w:rsidP="00216AAE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai gadījumā, j</w:t>
+            </w:r>
+            <w:r w:rsidR="00E376E6" w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a pasūtītājs ir konstatējis, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="003D258D" w:rsidRPr="003D258D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka informācija, ko pretendents sniedzis, lai apliecinātu atbilstību paredzētajiem pretendentu </w:t>
+            </w:r>
+            <w:r w:rsidR="003D258D" w:rsidRPr="00291865">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>atlases</w:t>
+            </w:r>
+            <w:r w:rsidR="003D258D" w:rsidRPr="003D258D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikumiem, ir neskaidra vai nepilnīga vai trūkst kāda dokumenta, tas ir pieprasījis, lai pretendents, vai kompetenta institūcija pasūtītāja noteiktajā termiņā, kas ir samērīgs ar šādas informācijas vai dokumenta sagatavošanai un iesniegšanai nepieciešamo laiku, izskaidro vai papildina minēto informāciju vai dokumentu vai iesniedz trūkstošo dokumentu, nodrošinot, ka tiek ievērota vienlīdzīga attieksme pret visiem pretendentiem; sniegtā informācija apliecina faktus, kas pastāvējuši pirms piedāvājuma iesniegšanas dienas; netiek mainīts iesniegtais piedāvājums un tā novērtējums saskaņā ar pasūtītāja noteiktajiem piedāvājuma izvērtēšanas kritērijiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD65B6B" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DE9C4" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="157DF280" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="2770C027" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE1EEAA" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F4D71A5" w14:textId="77777777" w:rsidR="00F63193" w:rsidRPr="00F63193" w:rsidRDefault="00FD4DCE" w:rsidP="00F63193">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="009D730B">
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00F63193" w:rsidRPr="00F63193">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="lv-LV"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2EF950FE" w14:textId="6C588498" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00BA274B">
+              </w:rPr>
+              <w:t xml:space="preserve">Vai konstatējot, ka pretendenta iesniegtais tehniskais vai finanšu piedāvājums ir neskaidrs vai tajā ir acīmredzamas pārrakstīšanās kļūdas, pasūtītājs ir izmantojis tiesības pieprasīt, lai tiek izskaidrota vai papildināta </w:t>
+            </w:r>
+            <w:r w:rsidR="00F63193" w:rsidRPr="00F63193">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>tehniskajā un finanšu piedāvājumā</w:t>
+            </w:r>
+            <w:r w:rsidR="00F63193" w:rsidRPr="00F63193">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iekļautā informācija un novērstas acīmredzamas pārrakstīšanās kļūdas, nodrošinot, ka tiek ievērota vienlīdzīga attieksme pret visiem pretendentiem; netiek mainīts iesniegtais piedāvājums un tā novērtējums saskaņā ar pasūtītāja noteiktajiem piedāvājuma izvērtēšanas kritērijiem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D2AE6A" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00432474" w:rsidRDefault="00432474" w:rsidP="002D3E65">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:firstLine="630"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00432474">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Ā</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D730B">
+              <w:t xml:space="preserve">Nepieciešamība lūgt izskaidrot tehnisko vai finanšu piedāvājumu un iespēja to labot (piem., acīmredzamas kļūdas dēļ) jāizvērtē </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00432474">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>rvalstu kompetento institūciju izsniegtās izziņas un citus dokumentus pasūtītājs pieņem un atzīst, ja tie izdoti ne agrāk kā sešus mēnešus pirms iesniegšanas dienas, ja izziņas vai dokumenta izdevējs nav norādījis īsāku tā derīguma termiņu</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>katrā konkrētajā gadījumā. Skat. Augstākās Tiesas prakses apkopojumus, t.sk. attiecībā uz finanšu piedāvājumu vērtēšanu: https://www.iub.gov.lv/lv/augstakas-tiesas-prakse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA4E4E9" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="1D79F2A6" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29EE80CF" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="6A5E917C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD04796" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="49003151" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E376E6" w:rsidRPr="00611301" w14:paraId="1BCCDA5D" w14:textId="77777777" w:rsidTr="00FB2F2A">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="55579BD4" w14:textId="77777777" w:rsidTr="00A02190">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AF815F2" w14:textId="77777777" w:rsidR="00E376E6" w:rsidRPr="00611301" w:rsidRDefault="00E376E6" w:rsidP="00E90476">
+          <w:p w14:paraId="2B8855D6" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29479971" w14:textId="0F0CDCA8" w:rsidR="00E376E6" w:rsidRPr="009D730B" w:rsidRDefault="00E376E6" w:rsidP="00D91560">
-[...111 lines deleted...]
-          <w:p w14:paraId="228DB12C" w14:textId="77777777" w:rsidR="00432474" w:rsidRPr="00432474" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+          <w:p w14:paraId="2851B907" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai papildus sniegtā informācija vai dokumenti pēc satura tikai papildina vai izskaidro piedāvājumā jau sniegto informāciju vai pievienoto dokumentu saturu, nevis vērtējama kā laicīgi (piedāvājumu iesniegšanas termiņā) neiesniegta informācija vai dokumenti, kas pēc būtības maina piedāvājumu?</w:t>
-[...5 lines deleted...]
-          <w:p w14:paraId="30D2AE6A" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00432474" w:rsidRDefault="00432474" w:rsidP="00432474">
+              <w:t xml:space="preserve">Vai tika izvērtēta iesniegto dokumentu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>satura</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilstība izvirzītajām prasībām (ja nav ievērota kāda konkrēta dokumenta forma, tad nedrīkst pieļaut tādas atšķirības, kas maina izvirzītos nosacījumus pēc būtības, t.sk. sniedz mazākas garantijas vai informāciju, nekā prasīts)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6234038E" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="001B337D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="629"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:i/>
-                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00432474">
+            <w:r w:rsidRPr="009D730B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
-                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nepieciešamība lūgt izskaidrot tehnisko vai finanšu piedāvājumu </w:t>
-[...11 lines deleted...]
-              <w:t>un iespēja to labot (piem., acīmredzamas kļūdas dēļ) jāizvērtē katrā konkrētajā gadījumā. Skat. Augstākās Tiesas prakses apkopojumus, t.sk. attiecībā uz finanšu piedāvājumu vērtēšanu: https://www.iub.gov.lv/lv/augstakas-tiesas-prakse</w:t>
+              <w:t>Piemēram, ja iepirkuma priekšmets saistās ar tādu speciālistu piesaisti, kuriem ir nepieciešami sertifikāti, iesniegtais sertifikāts ir par prasīto jomu, pierāda tiesības veikt konkrēto darbu un sertifikātam ir atbilstošs derīguma termiņš.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D79F2A6" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="00793967" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A5E917C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="459BDD97" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49003151" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+          <w:p w14:paraId="0790B40A" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="55579BD4" w14:textId="77777777" w:rsidTr="00A02190">
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="060336B4" w14:textId="77777777" w:rsidTr="0097502C">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E41EEBB" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32703867" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00BA274B" w:rsidRDefault="00FD4DCE" w:rsidP="005D24F4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai piedāvājums tika vērtēts atbilstoši iepirkuma dokumentācijā noteiktajiem piedāvājuma izvērtēšanas kritērijiem?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1630914D" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6042EE31" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611301">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.4.d.5.p.; 51.p.; 52.p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B8C8FD" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000851E2" w:rsidRPr="00611301" w14:paraId="3D497D9F" w14:textId="77777777" w:rsidTr="0097502C">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="445651FD" w14:textId="77777777" w:rsidR="000851E2" w:rsidRPr="00611301" w:rsidRDefault="000851E2" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E942307" w14:textId="77777777" w:rsidR="000851E2" w:rsidRPr="000851E2" w:rsidRDefault="000851E2" w:rsidP="00663F19">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="736" w:hanging="648"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851E2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai paredzētie piedāvājuma izvērtēšanas kritēriji nav konkurenci ierobežojoši, ir objektīvi salīdzināmi vai izvērtējami, tajos ir iekļautas vienīgi objektīvi pamatotas un samērīgas prasības, kā arī tie ir noteikti atbilstoši PIL 51.panta nosacījumiem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D4D0072" w14:textId="77777777" w:rsidR="000851E2" w:rsidRPr="000851E2" w:rsidRDefault="000851E2" w:rsidP="005D24F4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108" w:firstLine="629"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000851E2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Detalizētāk skat. 4.pielikumā minēto attiecībā uz piedāvājuma izvērtēšanas kritērijiem.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E16E883" w14:textId="77777777" w:rsidR="000851E2" w:rsidRPr="00611301" w:rsidRDefault="000851E2" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE2ADED" w14:textId="77777777" w:rsidR="000851E2" w:rsidRPr="00611301" w:rsidRDefault="000851E2" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="763729BF" w14:textId="77777777" w:rsidR="000851E2" w:rsidRPr="00611301" w:rsidRDefault="000851E2" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="74716270" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="476512B4" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B8B6A58" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="736" w:hanging="630"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finanšu piedāvājumā ir konstatētas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aritmētiskās kļūdas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7B7B78" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="623CB210" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611301">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.7.d.; 41.p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D87F93C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="0C9633C0" w14:textId="77777777" w:rsidTr="00A02190">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B8855D6" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+          <w:p w14:paraId="659F570C" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2851B907" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+          <w:p w14:paraId="2CDB4A0B" w14:textId="3612DB30" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="005D24F4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00651841">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasūtītājs ir veicis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>aritmētisko kļūdu labošan</w:t>
+            </w:r>
+            <w:r w:rsidR="00651841">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>u un vai tā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir veikta atbilstoši (proti, labotas kļūdas, kas radušās aritmētisku darbību rezultātā, nemainot vienības izcenojumus)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B443F0" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659F3403" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279B5199" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C09E7" w:rsidRPr="00611301" w14:paraId="57BD8F71" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="794C0611" w14:textId="77777777" w:rsidR="000C09E7" w:rsidRPr="00611301" w:rsidRDefault="000C09E7" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7491B8A7" w14:textId="77777777" w:rsidR="000C09E7" w:rsidRPr="009D730B" w:rsidRDefault="000C09E7" w:rsidP="005D24F4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ai pasūtītājs par kļūdu labojumu ir paziņojis attiecīgajam pretendentam?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1565CFE3" w14:textId="77777777" w:rsidR="000C09E7" w:rsidRPr="00611301" w:rsidRDefault="000C09E7" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE4FC9F" w14:textId="77777777" w:rsidR="000C09E7" w:rsidRPr="00611301" w:rsidRDefault="000C09E7" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54BC52B3" w14:textId="77777777" w:rsidR="000C09E7" w:rsidRPr="00611301" w:rsidRDefault="000C09E7" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="09D43697" w14:textId="77777777" w:rsidTr="00A02190">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E34C9E7" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A327350" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="005D24F4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="737" w:hanging="629"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai, vērtējot finanšu piedāvājumus, pasūtītājs ir ņēmis vērā veiktos labojumus?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7EC072" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A99CF9" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F7C1D8" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD4DCE" w:rsidRPr="00611301" w14:paraId="4DAECDA2" w14:textId="77777777" w:rsidTr="00CF42DE">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3EFE65" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00663F19">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64B243BA" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="009D730B" w:rsidRDefault="00FD4DCE" w:rsidP="007934B7">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D730B">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai ir atbilstoši informēti piegādātāji un dalībnieki par rezultātiem (ja pārbaude tiek veikta pēc to informēšanas par rezultātiem)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DD2B03" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C7CFE8" w14:textId="354B12AA" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611301">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.13., 14.d.; 14.p.2.d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7FCB7F" w14:textId="77777777" w:rsidR="00FD4DCE" w:rsidRPr="00611301" w:rsidRDefault="00FD4DCE" w:rsidP="00FD4DCE">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD23B5" w:rsidRPr="00BA274B" w14:paraId="4189E983" w14:textId="77777777" w:rsidTr="00BA274B">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46139B7D" w14:textId="77777777" w:rsidR="00FD23B5" w:rsidRPr="00BA274B" w:rsidRDefault="00FD23B5" w:rsidP="00E90476">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C54C602" w14:textId="77777777" w:rsidR="00075C62" w:rsidRDefault="00FD23B5" w:rsidP="00663F19">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="736" w:hanging="630"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D730B">
-[...1074 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00BA274B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="00AC4A8C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pasūtītājs </w:t>
             </w:r>
             <w:r w:rsidR="00DF1122">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
@@ -8848,59 +8932,59 @@
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA274B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>lēmumā, ar kuru tiek noteikts uzvarētājs, papildus ir norādīti visi noraidītie pretendenti, to noraidīšanas iemesli, visu pretendentu piedāvātās līgumcenas un par uzvarētāju noteiktā pretendenta salīdzinošās priekšrocības, ņemot vērā PIL 14.panta otrās daļas noteikumus</w:t>
             </w:r>
             <w:r w:rsidR="00C308CF">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7940E9DE" w14:textId="152C96EE" w:rsidR="00FD23B5" w:rsidRPr="00BA274B" w:rsidRDefault="00ED48DE" w:rsidP="00ED48DE">
+          <w:p w14:paraId="7940E9DE" w14:textId="152C96EE" w:rsidR="00FD23B5" w:rsidRPr="00BA274B" w:rsidRDefault="00ED48DE" w:rsidP="0018093A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED48DE">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pircēja profilā EIS E-konkursu apakšsistēmā ir nodrošinājis brīvu un tiešu elektronisku pieeju minētajam lēmumam (ja pārbaude tiek veikta pēc minētajām darbībām)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8946,166 +9030,174 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22D7A988" w14:textId="77777777" w:rsidR="00592A25" w:rsidRPr="00171985" w:rsidRDefault="00483307" w:rsidP="00171985">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3709"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00483307">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00592A25" w:rsidRPr="00171985" w:rsidSect="00251AE2">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53DE83CA" w14:textId="77777777" w:rsidR="005E4BD8" w:rsidRDefault="005E4BD8" w:rsidP="00481F13">
+    <w:p w14:paraId="5990914C" w14:textId="77777777" w:rsidR="009A7853" w:rsidRDefault="009A7853" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D60DEE8" w14:textId="77777777" w:rsidR="005E4BD8" w:rsidRDefault="005E4BD8" w:rsidP="00481F13">
+    <w:p w14:paraId="482A33B7" w14:textId="77777777" w:rsidR="009A7853" w:rsidRDefault="009A7853" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62535B9D" w14:textId="77777777" w:rsidR="005E4BD8" w:rsidRDefault="005E4BD8">
+    <w:p w14:paraId="53F85127" w14:textId="77777777" w:rsidR="009A7853" w:rsidRDefault="009A7853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7642D569" w14:textId="77777777" w:rsidR="001D721A" w:rsidRDefault="001D721A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5554EF44" w14:textId="77777777" w:rsidR="00314B33" w:rsidRDefault="00314B33">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
@@ -9129,71 +9221,71 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="366BF72B" w14:textId="77777777" w:rsidR="00314B33" w:rsidRDefault="00314B33">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E46D260" w14:textId="77777777" w:rsidR="001D721A" w:rsidRDefault="001D721A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B3DEE2E" w14:textId="77777777" w:rsidR="005E4BD8" w:rsidRDefault="005E4BD8" w:rsidP="00481F13">
+    <w:p w14:paraId="676C5AFB" w14:textId="77777777" w:rsidR="009A7853" w:rsidRDefault="009A7853" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61D16930" w14:textId="77777777" w:rsidR="005E4BD8" w:rsidRDefault="005E4BD8" w:rsidP="00481F13">
+    <w:p w14:paraId="54C50381" w14:textId="77777777" w:rsidR="009A7853" w:rsidRDefault="009A7853" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2AC3BC07" w14:textId="77777777" w:rsidR="005E4BD8" w:rsidRDefault="005E4BD8">
+    <w:p w14:paraId="7B312075" w14:textId="77777777" w:rsidR="009A7853" w:rsidRDefault="009A7853">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="392C4321" w14:textId="5C50CD8A" w:rsidR="00750C79" w:rsidRPr="00750C79" w:rsidRDefault="00314B33" w:rsidP="003E66B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:right="-285"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827536">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00827536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -11041,96 +11133,98 @@
   <w:num w:numId="2" w16cid:durableId="515853622">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1590701556">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="459342188">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="994458066">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="594099279">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="480391458">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00393A84"/>
     <w:rsid w:val="0000071F"/>
     <w:rsid w:val="00003BFF"/>
     <w:rsid w:val="00004BD6"/>
     <w:rsid w:val="0000711C"/>
     <w:rsid w:val="000072A9"/>
     <w:rsid w:val="00014B8A"/>
+    <w:rsid w:val="00014F39"/>
     <w:rsid w:val="00015341"/>
+    <w:rsid w:val="00021BF9"/>
     <w:rsid w:val="00022E2A"/>
     <w:rsid w:val="000249FB"/>
     <w:rsid w:val="000251EC"/>
     <w:rsid w:val="00025569"/>
     <w:rsid w:val="0002708C"/>
     <w:rsid w:val="0003133A"/>
     <w:rsid w:val="00031889"/>
     <w:rsid w:val="00031F3D"/>
     <w:rsid w:val="00032E88"/>
     <w:rsid w:val="000407DC"/>
     <w:rsid w:val="0004349E"/>
     <w:rsid w:val="00043DBA"/>
     <w:rsid w:val="00047413"/>
     <w:rsid w:val="00047520"/>
     <w:rsid w:val="000517F2"/>
     <w:rsid w:val="00052F84"/>
+    <w:rsid w:val="000534D3"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="000541B8"/>
     <w:rsid w:val="00064A83"/>
     <w:rsid w:val="00065317"/>
     <w:rsid w:val="0007144B"/>
     <w:rsid w:val="00072070"/>
     <w:rsid w:val="00072BD8"/>
     <w:rsid w:val="00072EAE"/>
     <w:rsid w:val="0007409E"/>
     <w:rsid w:val="00074370"/>
     <w:rsid w:val="00074BAE"/>
     <w:rsid w:val="00075C62"/>
     <w:rsid w:val="00075E4F"/>
     <w:rsid w:val="00077476"/>
     <w:rsid w:val="0007794F"/>
     <w:rsid w:val="00080E92"/>
     <w:rsid w:val="00082D82"/>
     <w:rsid w:val="000851E2"/>
     <w:rsid w:val="00085B19"/>
     <w:rsid w:val="00093035"/>
     <w:rsid w:val="0009304F"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="0009463D"/>
     <w:rsid w:val="00095F44"/>
     <w:rsid w:val="000979FA"/>
@@ -11154,233 +11248,248 @@
     <w:rsid w:val="000D28F8"/>
     <w:rsid w:val="000D2EBA"/>
     <w:rsid w:val="000D4F5F"/>
     <w:rsid w:val="000E10D9"/>
     <w:rsid w:val="000E3484"/>
     <w:rsid w:val="000E4919"/>
     <w:rsid w:val="000E772A"/>
     <w:rsid w:val="000F230F"/>
     <w:rsid w:val="000F32AD"/>
     <w:rsid w:val="000F53E0"/>
     <w:rsid w:val="000F586E"/>
     <w:rsid w:val="00102B5F"/>
     <w:rsid w:val="00103099"/>
     <w:rsid w:val="00103327"/>
     <w:rsid w:val="001034F3"/>
     <w:rsid w:val="00117DC6"/>
     <w:rsid w:val="00120B01"/>
     <w:rsid w:val="00120FA5"/>
     <w:rsid w:val="00122CBB"/>
     <w:rsid w:val="0012305D"/>
     <w:rsid w:val="001240FC"/>
     <w:rsid w:val="00124491"/>
     <w:rsid w:val="00125137"/>
     <w:rsid w:val="00130DBC"/>
     <w:rsid w:val="0013173E"/>
+    <w:rsid w:val="00131A1C"/>
     <w:rsid w:val="00132BDB"/>
     <w:rsid w:val="00133B7C"/>
     <w:rsid w:val="00133EAB"/>
     <w:rsid w:val="0013434F"/>
     <w:rsid w:val="00134DCC"/>
     <w:rsid w:val="001372D4"/>
     <w:rsid w:val="001428E3"/>
     <w:rsid w:val="001460B2"/>
     <w:rsid w:val="00152C6F"/>
     <w:rsid w:val="00154DED"/>
     <w:rsid w:val="00160F96"/>
     <w:rsid w:val="0016620E"/>
     <w:rsid w:val="00166F98"/>
     <w:rsid w:val="00171985"/>
     <w:rsid w:val="00174F1C"/>
     <w:rsid w:val="00175B30"/>
     <w:rsid w:val="00180572"/>
+    <w:rsid w:val="0018093A"/>
     <w:rsid w:val="0018424F"/>
     <w:rsid w:val="00185992"/>
     <w:rsid w:val="0019509C"/>
     <w:rsid w:val="001A2CC4"/>
     <w:rsid w:val="001A3735"/>
     <w:rsid w:val="001A448F"/>
     <w:rsid w:val="001B0F90"/>
     <w:rsid w:val="001B2230"/>
+    <w:rsid w:val="001B337D"/>
     <w:rsid w:val="001B3C59"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B5C2A"/>
     <w:rsid w:val="001B734A"/>
     <w:rsid w:val="001D055B"/>
     <w:rsid w:val="001D0D9A"/>
     <w:rsid w:val="001D249D"/>
     <w:rsid w:val="001D260A"/>
     <w:rsid w:val="001D2B2C"/>
     <w:rsid w:val="001D34BE"/>
     <w:rsid w:val="001D53A4"/>
     <w:rsid w:val="001D628C"/>
     <w:rsid w:val="001D721A"/>
     <w:rsid w:val="001E00B9"/>
     <w:rsid w:val="001E426C"/>
     <w:rsid w:val="001E4FFB"/>
     <w:rsid w:val="001E607F"/>
     <w:rsid w:val="001E6C6D"/>
     <w:rsid w:val="001E7156"/>
+    <w:rsid w:val="001E7378"/>
     <w:rsid w:val="001E7C6E"/>
     <w:rsid w:val="001F271C"/>
     <w:rsid w:val="001F321D"/>
     <w:rsid w:val="001F339A"/>
     <w:rsid w:val="001F36CD"/>
     <w:rsid w:val="001F7801"/>
     <w:rsid w:val="001F7C0C"/>
     <w:rsid w:val="002009FA"/>
     <w:rsid w:val="0020139A"/>
     <w:rsid w:val="00201FEC"/>
     <w:rsid w:val="002069C1"/>
     <w:rsid w:val="002100B7"/>
+    <w:rsid w:val="00211A06"/>
     <w:rsid w:val="00212C8B"/>
+    <w:rsid w:val="00216AAE"/>
     <w:rsid w:val="0022029C"/>
     <w:rsid w:val="002246E8"/>
     <w:rsid w:val="00230724"/>
     <w:rsid w:val="002307E4"/>
     <w:rsid w:val="002345DD"/>
     <w:rsid w:val="0023540A"/>
     <w:rsid w:val="00236108"/>
     <w:rsid w:val="00251224"/>
     <w:rsid w:val="00251AE2"/>
     <w:rsid w:val="002616C3"/>
     <w:rsid w:val="002677DF"/>
     <w:rsid w:val="00270BDF"/>
     <w:rsid w:val="00273F2B"/>
     <w:rsid w:val="002753E4"/>
     <w:rsid w:val="00282D7B"/>
     <w:rsid w:val="00282FC4"/>
     <w:rsid w:val="0028586E"/>
     <w:rsid w:val="002858F6"/>
     <w:rsid w:val="002866E4"/>
+    <w:rsid w:val="00287029"/>
     <w:rsid w:val="002907B0"/>
+    <w:rsid w:val="00291865"/>
     <w:rsid w:val="00293FAD"/>
     <w:rsid w:val="0029733A"/>
     <w:rsid w:val="00297A92"/>
     <w:rsid w:val="002A6CE4"/>
     <w:rsid w:val="002A792F"/>
+    <w:rsid w:val="002A7CB6"/>
     <w:rsid w:val="002C472F"/>
     <w:rsid w:val="002C7898"/>
     <w:rsid w:val="002D3D33"/>
+    <w:rsid w:val="002D3E65"/>
     <w:rsid w:val="002D45FA"/>
     <w:rsid w:val="002E09BC"/>
     <w:rsid w:val="002E0C81"/>
     <w:rsid w:val="002E0C82"/>
+    <w:rsid w:val="002E2528"/>
     <w:rsid w:val="002E6831"/>
     <w:rsid w:val="002E6B4B"/>
     <w:rsid w:val="002E722C"/>
     <w:rsid w:val="00300AA5"/>
     <w:rsid w:val="003045DA"/>
     <w:rsid w:val="003055DA"/>
     <w:rsid w:val="00307BA4"/>
     <w:rsid w:val="003115AB"/>
     <w:rsid w:val="00311662"/>
     <w:rsid w:val="00311B4E"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="00314B33"/>
     <w:rsid w:val="003160E5"/>
     <w:rsid w:val="00316B47"/>
     <w:rsid w:val="00323AF1"/>
     <w:rsid w:val="00326192"/>
     <w:rsid w:val="00327A3F"/>
     <w:rsid w:val="00336C93"/>
     <w:rsid w:val="00336E71"/>
     <w:rsid w:val="00340239"/>
     <w:rsid w:val="00340B0B"/>
     <w:rsid w:val="003470D8"/>
     <w:rsid w:val="003546B4"/>
     <w:rsid w:val="00356FCA"/>
+    <w:rsid w:val="003601CF"/>
     <w:rsid w:val="00370CD2"/>
     <w:rsid w:val="00372077"/>
     <w:rsid w:val="00375277"/>
     <w:rsid w:val="00376236"/>
     <w:rsid w:val="00381E8C"/>
     <w:rsid w:val="003833D3"/>
     <w:rsid w:val="0039019B"/>
     <w:rsid w:val="00390759"/>
     <w:rsid w:val="00390FEF"/>
     <w:rsid w:val="003925AB"/>
     <w:rsid w:val="00393A84"/>
     <w:rsid w:val="00393E93"/>
     <w:rsid w:val="003964D7"/>
     <w:rsid w:val="00396A61"/>
     <w:rsid w:val="00396E45"/>
     <w:rsid w:val="00397929"/>
     <w:rsid w:val="00397D6C"/>
     <w:rsid w:val="003A13C3"/>
     <w:rsid w:val="003A51C8"/>
     <w:rsid w:val="003A58C8"/>
     <w:rsid w:val="003A629F"/>
     <w:rsid w:val="003A7B34"/>
     <w:rsid w:val="003B0B77"/>
     <w:rsid w:val="003B18A8"/>
     <w:rsid w:val="003B350E"/>
     <w:rsid w:val="003B5506"/>
     <w:rsid w:val="003B62EA"/>
     <w:rsid w:val="003B772C"/>
+    <w:rsid w:val="003D258D"/>
     <w:rsid w:val="003D31A2"/>
     <w:rsid w:val="003D5226"/>
     <w:rsid w:val="003D6BE5"/>
     <w:rsid w:val="003E05C7"/>
     <w:rsid w:val="003E39CD"/>
     <w:rsid w:val="003E3E75"/>
     <w:rsid w:val="003E4698"/>
     <w:rsid w:val="003E66B7"/>
     <w:rsid w:val="003F5134"/>
     <w:rsid w:val="003F58C0"/>
     <w:rsid w:val="003F5A4B"/>
     <w:rsid w:val="003F5F95"/>
     <w:rsid w:val="003F714B"/>
     <w:rsid w:val="0040184A"/>
     <w:rsid w:val="00407EB1"/>
     <w:rsid w:val="00411E9A"/>
     <w:rsid w:val="004177F4"/>
     <w:rsid w:val="00417CFC"/>
     <w:rsid w:val="00422126"/>
     <w:rsid w:val="0042549B"/>
     <w:rsid w:val="00425F0F"/>
     <w:rsid w:val="00427190"/>
     <w:rsid w:val="004274E0"/>
     <w:rsid w:val="004323DB"/>
     <w:rsid w:val="00432474"/>
     <w:rsid w:val="0043257B"/>
     <w:rsid w:val="00432C9C"/>
     <w:rsid w:val="00437365"/>
     <w:rsid w:val="00440006"/>
     <w:rsid w:val="00440892"/>
     <w:rsid w:val="004412A8"/>
     <w:rsid w:val="0044267D"/>
     <w:rsid w:val="00443F87"/>
     <w:rsid w:val="00446FD0"/>
     <w:rsid w:val="00447414"/>
     <w:rsid w:val="00450D1B"/>
     <w:rsid w:val="0045230E"/>
     <w:rsid w:val="00454A29"/>
     <w:rsid w:val="00457370"/>
     <w:rsid w:val="00457C31"/>
     <w:rsid w:val="004620D0"/>
     <w:rsid w:val="00467C57"/>
     <w:rsid w:val="00470A46"/>
+    <w:rsid w:val="00471D1F"/>
     <w:rsid w:val="004728BE"/>
     <w:rsid w:val="00473240"/>
     <w:rsid w:val="0047345B"/>
     <w:rsid w:val="00475213"/>
     <w:rsid w:val="00475679"/>
     <w:rsid w:val="0047686E"/>
     <w:rsid w:val="00476E3F"/>
     <w:rsid w:val="00481F13"/>
     <w:rsid w:val="00482681"/>
     <w:rsid w:val="00483307"/>
     <w:rsid w:val="00484B18"/>
     <w:rsid w:val="0048788C"/>
     <w:rsid w:val="004917C0"/>
     <w:rsid w:val="00492969"/>
     <w:rsid w:val="00492C57"/>
     <w:rsid w:val="00493DEC"/>
     <w:rsid w:val="004A219A"/>
     <w:rsid w:val="004A342D"/>
     <w:rsid w:val="004A47E4"/>
     <w:rsid w:val="004A5AB2"/>
     <w:rsid w:val="004A6BD9"/>
     <w:rsid w:val="004B1B69"/>
     <w:rsid w:val="004B3091"/>
     <w:rsid w:val="004B5DB1"/>
     <w:rsid w:val="004B66AE"/>
@@ -11408,80 +11517,85 @@
     <w:rsid w:val="00515437"/>
     <w:rsid w:val="00515877"/>
     <w:rsid w:val="00515F76"/>
     <w:rsid w:val="005201C5"/>
     <w:rsid w:val="005211ED"/>
     <w:rsid w:val="00525991"/>
     <w:rsid w:val="0052698F"/>
     <w:rsid w:val="00527172"/>
     <w:rsid w:val="00527B26"/>
     <w:rsid w:val="00541092"/>
     <w:rsid w:val="00542822"/>
     <w:rsid w:val="005434B6"/>
     <w:rsid w:val="0054749E"/>
     <w:rsid w:val="0055180C"/>
     <w:rsid w:val="005529B7"/>
     <w:rsid w:val="005553BC"/>
     <w:rsid w:val="0055795F"/>
     <w:rsid w:val="00560F5E"/>
     <w:rsid w:val="00564997"/>
     <w:rsid w:val="0056648E"/>
     <w:rsid w:val="00567453"/>
     <w:rsid w:val="00572F2A"/>
     <w:rsid w:val="005744B6"/>
     <w:rsid w:val="00575289"/>
     <w:rsid w:val="005765BB"/>
+    <w:rsid w:val="005813BB"/>
     <w:rsid w:val="00581AB7"/>
     <w:rsid w:val="00583AF7"/>
     <w:rsid w:val="00583F7E"/>
     <w:rsid w:val="00584E16"/>
     <w:rsid w:val="00590827"/>
     <w:rsid w:val="00591C87"/>
     <w:rsid w:val="00592A25"/>
     <w:rsid w:val="00592B5D"/>
     <w:rsid w:val="0059372B"/>
     <w:rsid w:val="00593EF7"/>
     <w:rsid w:val="0059460B"/>
+    <w:rsid w:val="005A128B"/>
     <w:rsid w:val="005A3412"/>
     <w:rsid w:val="005A7121"/>
     <w:rsid w:val="005B1451"/>
     <w:rsid w:val="005B2BFC"/>
+    <w:rsid w:val="005B36DD"/>
     <w:rsid w:val="005B6B64"/>
     <w:rsid w:val="005B7845"/>
     <w:rsid w:val="005C0DE7"/>
     <w:rsid w:val="005C210C"/>
     <w:rsid w:val="005C3181"/>
     <w:rsid w:val="005C405B"/>
     <w:rsid w:val="005C7362"/>
+    <w:rsid w:val="005D24F4"/>
     <w:rsid w:val="005D2D5E"/>
     <w:rsid w:val="005D3A65"/>
     <w:rsid w:val="005D3BCE"/>
     <w:rsid w:val="005E1BA1"/>
     <w:rsid w:val="005E41DA"/>
     <w:rsid w:val="005E490C"/>
     <w:rsid w:val="005E4BD8"/>
     <w:rsid w:val="005F3872"/>
+    <w:rsid w:val="005F65AB"/>
     <w:rsid w:val="006017A2"/>
     <w:rsid w:val="00604FD0"/>
     <w:rsid w:val="006057AE"/>
     <w:rsid w:val="0060621C"/>
     <w:rsid w:val="0060745B"/>
     <w:rsid w:val="00611301"/>
     <w:rsid w:val="00614A78"/>
     <w:rsid w:val="00616DB6"/>
     <w:rsid w:val="00620B9A"/>
     <w:rsid w:val="00622ECF"/>
     <w:rsid w:val="00625066"/>
     <w:rsid w:val="006266BE"/>
     <w:rsid w:val="00630532"/>
     <w:rsid w:val="00635C0F"/>
     <w:rsid w:val="00641D8A"/>
     <w:rsid w:val="00645631"/>
     <w:rsid w:val="00651841"/>
     <w:rsid w:val="006526A9"/>
     <w:rsid w:val="00653954"/>
     <w:rsid w:val="00654EFB"/>
     <w:rsid w:val="00655AD6"/>
     <w:rsid w:val="006562A9"/>
     <w:rsid w:val="00657217"/>
     <w:rsid w:val="00657C46"/>
     <w:rsid w:val="00660D66"/>
@@ -11498,351 +11612,366 @@
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="006948AB"/>
     <w:rsid w:val="00694FFB"/>
     <w:rsid w:val="00697D82"/>
     <w:rsid w:val="006A1372"/>
     <w:rsid w:val="006B12B0"/>
     <w:rsid w:val="006B59B4"/>
     <w:rsid w:val="006C5557"/>
     <w:rsid w:val="006C5638"/>
     <w:rsid w:val="006C5907"/>
     <w:rsid w:val="006C5C48"/>
     <w:rsid w:val="006C6639"/>
     <w:rsid w:val="006D0A75"/>
     <w:rsid w:val="006D3A86"/>
     <w:rsid w:val="006E15C7"/>
     <w:rsid w:val="006E2736"/>
     <w:rsid w:val="006E2874"/>
     <w:rsid w:val="006E5CDF"/>
     <w:rsid w:val="006E65CA"/>
     <w:rsid w:val="006E760B"/>
     <w:rsid w:val="006F064A"/>
     <w:rsid w:val="006F09F9"/>
     <w:rsid w:val="006F1194"/>
     <w:rsid w:val="006F1D2B"/>
     <w:rsid w:val="006F49F2"/>
+    <w:rsid w:val="006F49F3"/>
     <w:rsid w:val="006F575B"/>
+    <w:rsid w:val="006F5AE1"/>
     <w:rsid w:val="007002C3"/>
     <w:rsid w:val="00700B05"/>
     <w:rsid w:val="00702057"/>
     <w:rsid w:val="007024C4"/>
     <w:rsid w:val="0070458B"/>
     <w:rsid w:val="00705C61"/>
     <w:rsid w:val="00706AB8"/>
     <w:rsid w:val="007075C4"/>
     <w:rsid w:val="007076FA"/>
     <w:rsid w:val="0071031E"/>
     <w:rsid w:val="007125EE"/>
     <w:rsid w:val="007135CB"/>
     <w:rsid w:val="00713DA5"/>
     <w:rsid w:val="007154D2"/>
     <w:rsid w:val="007166B1"/>
     <w:rsid w:val="00716845"/>
     <w:rsid w:val="007173D9"/>
     <w:rsid w:val="0071794E"/>
     <w:rsid w:val="0072247D"/>
     <w:rsid w:val="00723E14"/>
     <w:rsid w:val="00727FF8"/>
     <w:rsid w:val="00731A50"/>
     <w:rsid w:val="00732B75"/>
     <w:rsid w:val="00733301"/>
     <w:rsid w:val="007335CF"/>
     <w:rsid w:val="0073602F"/>
     <w:rsid w:val="0073773B"/>
     <w:rsid w:val="007407E6"/>
     <w:rsid w:val="00741C68"/>
+    <w:rsid w:val="00746E19"/>
     <w:rsid w:val="00746E66"/>
     <w:rsid w:val="007474CB"/>
     <w:rsid w:val="007475F2"/>
     <w:rsid w:val="00747E4E"/>
     <w:rsid w:val="00750C79"/>
     <w:rsid w:val="00751143"/>
     <w:rsid w:val="0075282A"/>
     <w:rsid w:val="00753A43"/>
     <w:rsid w:val="007541E1"/>
     <w:rsid w:val="00754939"/>
     <w:rsid w:val="007617C7"/>
     <w:rsid w:val="00764E62"/>
     <w:rsid w:val="007650B3"/>
     <w:rsid w:val="007739D3"/>
     <w:rsid w:val="007762F6"/>
     <w:rsid w:val="00776B21"/>
     <w:rsid w:val="00780C3C"/>
     <w:rsid w:val="00781A59"/>
     <w:rsid w:val="00784613"/>
     <w:rsid w:val="0078765A"/>
+    <w:rsid w:val="007934B7"/>
     <w:rsid w:val="0079548B"/>
     <w:rsid w:val="00795599"/>
     <w:rsid w:val="00797CF8"/>
     <w:rsid w:val="007A0DDB"/>
     <w:rsid w:val="007A39C3"/>
     <w:rsid w:val="007A3D0E"/>
     <w:rsid w:val="007A5CA7"/>
     <w:rsid w:val="007A65C0"/>
     <w:rsid w:val="007A78B7"/>
     <w:rsid w:val="007C0143"/>
     <w:rsid w:val="007C52B4"/>
     <w:rsid w:val="007C61D8"/>
+    <w:rsid w:val="007C6738"/>
     <w:rsid w:val="007C69FD"/>
     <w:rsid w:val="007D5B82"/>
     <w:rsid w:val="007E013D"/>
     <w:rsid w:val="007E2CE8"/>
     <w:rsid w:val="007E35EB"/>
     <w:rsid w:val="007E65C1"/>
     <w:rsid w:val="007F28D1"/>
     <w:rsid w:val="007F3E43"/>
     <w:rsid w:val="007F6FBD"/>
     <w:rsid w:val="0080228C"/>
     <w:rsid w:val="00803AE0"/>
     <w:rsid w:val="00804D45"/>
     <w:rsid w:val="008063D5"/>
     <w:rsid w:val="00813503"/>
     <w:rsid w:val="00816A46"/>
     <w:rsid w:val="008205F1"/>
     <w:rsid w:val="00820C8A"/>
     <w:rsid w:val="00820CBD"/>
     <w:rsid w:val="008243DF"/>
+    <w:rsid w:val="00826854"/>
+    <w:rsid w:val="0082692A"/>
     <w:rsid w:val="00827536"/>
     <w:rsid w:val="008277BB"/>
     <w:rsid w:val="0083066E"/>
     <w:rsid w:val="00830787"/>
     <w:rsid w:val="00831B8F"/>
     <w:rsid w:val="0083699A"/>
     <w:rsid w:val="008421FD"/>
     <w:rsid w:val="00843542"/>
     <w:rsid w:val="00843FC5"/>
     <w:rsid w:val="0084777F"/>
     <w:rsid w:val="0085012A"/>
     <w:rsid w:val="00852910"/>
+    <w:rsid w:val="00852C60"/>
     <w:rsid w:val="0085545A"/>
     <w:rsid w:val="008601AD"/>
     <w:rsid w:val="00861A23"/>
     <w:rsid w:val="00865271"/>
     <w:rsid w:val="008656D8"/>
     <w:rsid w:val="008704BA"/>
     <w:rsid w:val="00871254"/>
     <w:rsid w:val="00873681"/>
     <w:rsid w:val="008737A2"/>
     <w:rsid w:val="00875147"/>
     <w:rsid w:val="0087746E"/>
     <w:rsid w:val="00877A3D"/>
     <w:rsid w:val="00881DEF"/>
     <w:rsid w:val="0088556E"/>
     <w:rsid w:val="00887692"/>
     <w:rsid w:val="00893B40"/>
     <w:rsid w:val="008A5E60"/>
     <w:rsid w:val="008A6016"/>
     <w:rsid w:val="008A6D01"/>
     <w:rsid w:val="008A7024"/>
     <w:rsid w:val="008B4E8D"/>
     <w:rsid w:val="008B5682"/>
     <w:rsid w:val="008C137B"/>
     <w:rsid w:val="008C2934"/>
     <w:rsid w:val="008C6179"/>
     <w:rsid w:val="008C71E8"/>
     <w:rsid w:val="008D0777"/>
     <w:rsid w:val="008D3841"/>
     <w:rsid w:val="008D4637"/>
     <w:rsid w:val="008D5944"/>
     <w:rsid w:val="008E0E56"/>
     <w:rsid w:val="008E0FAA"/>
     <w:rsid w:val="008E323C"/>
     <w:rsid w:val="008E571A"/>
     <w:rsid w:val="008F000E"/>
     <w:rsid w:val="008F082B"/>
     <w:rsid w:val="008F6810"/>
     <w:rsid w:val="009004BC"/>
     <w:rsid w:val="009012DA"/>
     <w:rsid w:val="00904370"/>
     <w:rsid w:val="00905CBD"/>
     <w:rsid w:val="00906436"/>
     <w:rsid w:val="009102FA"/>
     <w:rsid w:val="0091046B"/>
+    <w:rsid w:val="0091523D"/>
     <w:rsid w:val="00920BA6"/>
     <w:rsid w:val="00921D9B"/>
     <w:rsid w:val="00927FC7"/>
     <w:rsid w:val="009300C0"/>
     <w:rsid w:val="00931B1B"/>
     <w:rsid w:val="00932725"/>
     <w:rsid w:val="00932EAF"/>
     <w:rsid w:val="009337E6"/>
     <w:rsid w:val="00934926"/>
     <w:rsid w:val="0094044C"/>
     <w:rsid w:val="00942909"/>
     <w:rsid w:val="009459E4"/>
     <w:rsid w:val="009503EF"/>
     <w:rsid w:val="00950430"/>
     <w:rsid w:val="00950CB3"/>
     <w:rsid w:val="00953F60"/>
     <w:rsid w:val="009557A1"/>
     <w:rsid w:val="00957162"/>
     <w:rsid w:val="00962658"/>
     <w:rsid w:val="009657C8"/>
     <w:rsid w:val="0096655C"/>
     <w:rsid w:val="009717D5"/>
     <w:rsid w:val="00971C13"/>
     <w:rsid w:val="00972A3B"/>
     <w:rsid w:val="00972AE8"/>
     <w:rsid w:val="009730F6"/>
     <w:rsid w:val="0097502C"/>
     <w:rsid w:val="009754D5"/>
     <w:rsid w:val="00976151"/>
     <w:rsid w:val="00976C9D"/>
     <w:rsid w:val="009877CB"/>
     <w:rsid w:val="009879AE"/>
     <w:rsid w:val="009932E2"/>
     <w:rsid w:val="00993AE5"/>
     <w:rsid w:val="00997FAE"/>
     <w:rsid w:val="009A285D"/>
     <w:rsid w:val="009A4AC1"/>
     <w:rsid w:val="009A4B44"/>
     <w:rsid w:val="009A6878"/>
     <w:rsid w:val="009A75E2"/>
+    <w:rsid w:val="009A7853"/>
     <w:rsid w:val="009B09F3"/>
     <w:rsid w:val="009B0FCC"/>
     <w:rsid w:val="009B2433"/>
     <w:rsid w:val="009B2876"/>
     <w:rsid w:val="009B4EE0"/>
     <w:rsid w:val="009C1235"/>
     <w:rsid w:val="009C1D85"/>
     <w:rsid w:val="009C2CF6"/>
     <w:rsid w:val="009C4892"/>
     <w:rsid w:val="009C56C4"/>
     <w:rsid w:val="009C79FE"/>
     <w:rsid w:val="009D2E81"/>
     <w:rsid w:val="009D31D6"/>
     <w:rsid w:val="009D37AC"/>
     <w:rsid w:val="009D426F"/>
     <w:rsid w:val="009D687B"/>
     <w:rsid w:val="009D730B"/>
     <w:rsid w:val="009E1FBC"/>
     <w:rsid w:val="009E2C90"/>
     <w:rsid w:val="009E7787"/>
     <w:rsid w:val="009F44D3"/>
     <w:rsid w:val="009F747D"/>
     <w:rsid w:val="00A016E0"/>
     <w:rsid w:val="00A02190"/>
     <w:rsid w:val="00A069F3"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A0739D"/>
     <w:rsid w:val="00A105F5"/>
     <w:rsid w:val="00A1184A"/>
     <w:rsid w:val="00A11FA6"/>
     <w:rsid w:val="00A15B4A"/>
     <w:rsid w:val="00A16047"/>
     <w:rsid w:val="00A209D1"/>
     <w:rsid w:val="00A30BB5"/>
     <w:rsid w:val="00A31DB6"/>
     <w:rsid w:val="00A330BE"/>
     <w:rsid w:val="00A35BAC"/>
     <w:rsid w:val="00A35E97"/>
     <w:rsid w:val="00A4115D"/>
     <w:rsid w:val="00A41707"/>
     <w:rsid w:val="00A42B45"/>
+    <w:rsid w:val="00A4470A"/>
     <w:rsid w:val="00A46460"/>
     <w:rsid w:val="00A50D0B"/>
     <w:rsid w:val="00A51C57"/>
     <w:rsid w:val="00A545E3"/>
     <w:rsid w:val="00A552BD"/>
     <w:rsid w:val="00A63C64"/>
     <w:rsid w:val="00A645E1"/>
     <w:rsid w:val="00A67178"/>
     <w:rsid w:val="00A67C0E"/>
     <w:rsid w:val="00A7037C"/>
     <w:rsid w:val="00A724B7"/>
     <w:rsid w:val="00A737EF"/>
     <w:rsid w:val="00A7484A"/>
     <w:rsid w:val="00A812F6"/>
     <w:rsid w:val="00A81AA8"/>
     <w:rsid w:val="00A85175"/>
     <w:rsid w:val="00A8598C"/>
     <w:rsid w:val="00A8713C"/>
     <w:rsid w:val="00A875BB"/>
     <w:rsid w:val="00A904A0"/>
     <w:rsid w:val="00A92F86"/>
     <w:rsid w:val="00A932FE"/>
     <w:rsid w:val="00A936B4"/>
     <w:rsid w:val="00A958BA"/>
     <w:rsid w:val="00AA00AB"/>
     <w:rsid w:val="00AA0B67"/>
     <w:rsid w:val="00AA42A5"/>
     <w:rsid w:val="00AA4F6D"/>
     <w:rsid w:val="00AB077E"/>
     <w:rsid w:val="00AB156A"/>
+    <w:rsid w:val="00AB6640"/>
     <w:rsid w:val="00AC2FF9"/>
     <w:rsid w:val="00AC4A8C"/>
     <w:rsid w:val="00AC5A87"/>
     <w:rsid w:val="00AC61E2"/>
     <w:rsid w:val="00AC7F64"/>
     <w:rsid w:val="00AD17DA"/>
     <w:rsid w:val="00AD35B4"/>
     <w:rsid w:val="00AE2652"/>
     <w:rsid w:val="00AE3988"/>
     <w:rsid w:val="00AE4538"/>
     <w:rsid w:val="00AE6780"/>
     <w:rsid w:val="00AE7F2B"/>
     <w:rsid w:val="00AF02C2"/>
     <w:rsid w:val="00AF0E90"/>
     <w:rsid w:val="00AF2C3B"/>
     <w:rsid w:val="00AF4172"/>
     <w:rsid w:val="00AF60E7"/>
     <w:rsid w:val="00AF6666"/>
     <w:rsid w:val="00AF7612"/>
     <w:rsid w:val="00B06A45"/>
     <w:rsid w:val="00B142DD"/>
     <w:rsid w:val="00B158A8"/>
     <w:rsid w:val="00B16CEB"/>
     <w:rsid w:val="00B22B8E"/>
+    <w:rsid w:val="00B23647"/>
     <w:rsid w:val="00B23845"/>
     <w:rsid w:val="00B241D8"/>
     <w:rsid w:val="00B24AEF"/>
     <w:rsid w:val="00B319D4"/>
     <w:rsid w:val="00B32BBA"/>
     <w:rsid w:val="00B34B62"/>
     <w:rsid w:val="00B35784"/>
     <w:rsid w:val="00B35F25"/>
     <w:rsid w:val="00B4430E"/>
     <w:rsid w:val="00B50214"/>
     <w:rsid w:val="00B503F6"/>
     <w:rsid w:val="00B52354"/>
     <w:rsid w:val="00B52BD8"/>
     <w:rsid w:val="00B54CAE"/>
     <w:rsid w:val="00B6318A"/>
     <w:rsid w:val="00B64433"/>
     <w:rsid w:val="00B65423"/>
     <w:rsid w:val="00B7304A"/>
     <w:rsid w:val="00B74B3F"/>
     <w:rsid w:val="00B76B3A"/>
     <w:rsid w:val="00B77C73"/>
     <w:rsid w:val="00B82281"/>
     <w:rsid w:val="00B84A90"/>
     <w:rsid w:val="00B8781B"/>
     <w:rsid w:val="00B957F9"/>
     <w:rsid w:val="00BA1690"/>
     <w:rsid w:val="00BA1C0B"/>
     <w:rsid w:val="00BA1E88"/>
     <w:rsid w:val="00BA1F44"/>
     <w:rsid w:val="00BA274B"/>
+    <w:rsid w:val="00BB069F"/>
     <w:rsid w:val="00BB0781"/>
     <w:rsid w:val="00BB18D1"/>
     <w:rsid w:val="00BB1A3A"/>
     <w:rsid w:val="00BB64B6"/>
     <w:rsid w:val="00BC1D2D"/>
     <w:rsid w:val="00BC32CE"/>
     <w:rsid w:val="00BC4F8A"/>
     <w:rsid w:val="00BC535E"/>
     <w:rsid w:val="00BC74AC"/>
     <w:rsid w:val="00BD1381"/>
     <w:rsid w:val="00BD1865"/>
     <w:rsid w:val="00BD2058"/>
     <w:rsid w:val="00BD2C72"/>
     <w:rsid w:val="00BD54AE"/>
     <w:rsid w:val="00BE17B5"/>
     <w:rsid w:val="00BE31EF"/>
     <w:rsid w:val="00BE3887"/>
     <w:rsid w:val="00BF6E73"/>
     <w:rsid w:val="00BF7F41"/>
     <w:rsid w:val="00C0352A"/>
     <w:rsid w:val="00C04864"/>
     <w:rsid w:val="00C058AA"/>
     <w:rsid w:val="00C066D8"/>
     <w:rsid w:val="00C104CC"/>
     <w:rsid w:val="00C1335C"/>
@@ -11872,50 +12001,51 @@
     <w:rsid w:val="00C70ED4"/>
     <w:rsid w:val="00C7215D"/>
     <w:rsid w:val="00C73EBD"/>
     <w:rsid w:val="00C757C0"/>
     <w:rsid w:val="00C762D2"/>
     <w:rsid w:val="00C7689E"/>
     <w:rsid w:val="00C82B33"/>
     <w:rsid w:val="00C87B62"/>
     <w:rsid w:val="00C91E47"/>
     <w:rsid w:val="00C927BA"/>
     <w:rsid w:val="00C92E27"/>
     <w:rsid w:val="00CA0BDF"/>
     <w:rsid w:val="00CA1158"/>
     <w:rsid w:val="00CA583C"/>
     <w:rsid w:val="00CA6EAC"/>
     <w:rsid w:val="00CB0267"/>
     <w:rsid w:val="00CB0619"/>
     <w:rsid w:val="00CB373C"/>
     <w:rsid w:val="00CB401B"/>
     <w:rsid w:val="00CB4E57"/>
     <w:rsid w:val="00CB728E"/>
     <w:rsid w:val="00CC08BF"/>
     <w:rsid w:val="00CC1887"/>
     <w:rsid w:val="00CC6443"/>
     <w:rsid w:val="00CD3F6F"/>
+    <w:rsid w:val="00CD4BD3"/>
     <w:rsid w:val="00CD58BE"/>
     <w:rsid w:val="00CD6400"/>
     <w:rsid w:val="00CD6818"/>
     <w:rsid w:val="00CD6EE9"/>
     <w:rsid w:val="00CE019B"/>
     <w:rsid w:val="00CE1AA2"/>
     <w:rsid w:val="00CE5220"/>
     <w:rsid w:val="00CF29E5"/>
     <w:rsid w:val="00CF42DE"/>
     <w:rsid w:val="00CF44B9"/>
     <w:rsid w:val="00CF663A"/>
     <w:rsid w:val="00CF7E8F"/>
     <w:rsid w:val="00D037E8"/>
     <w:rsid w:val="00D0435B"/>
     <w:rsid w:val="00D05B09"/>
     <w:rsid w:val="00D06E42"/>
     <w:rsid w:val="00D0781D"/>
     <w:rsid w:val="00D1190D"/>
     <w:rsid w:val="00D15865"/>
     <w:rsid w:val="00D15A1A"/>
     <w:rsid w:val="00D15FF6"/>
     <w:rsid w:val="00D17684"/>
     <w:rsid w:val="00D207AB"/>
     <w:rsid w:val="00D21F99"/>
     <w:rsid w:val="00D228A3"/>
@@ -11933,50 +12063,51 @@
     <w:rsid w:val="00D46696"/>
     <w:rsid w:val="00D50FAE"/>
     <w:rsid w:val="00D52FCC"/>
     <w:rsid w:val="00D57413"/>
     <w:rsid w:val="00D57501"/>
     <w:rsid w:val="00D601C0"/>
     <w:rsid w:val="00D602B4"/>
     <w:rsid w:val="00D64EC3"/>
     <w:rsid w:val="00D65436"/>
     <w:rsid w:val="00D671E6"/>
     <w:rsid w:val="00D70473"/>
     <w:rsid w:val="00D72D12"/>
     <w:rsid w:val="00D74E67"/>
     <w:rsid w:val="00D7518C"/>
     <w:rsid w:val="00D819D4"/>
     <w:rsid w:val="00D81C4D"/>
     <w:rsid w:val="00D81D19"/>
     <w:rsid w:val="00D860E4"/>
     <w:rsid w:val="00D873F4"/>
     <w:rsid w:val="00D90EDB"/>
     <w:rsid w:val="00D91094"/>
     <w:rsid w:val="00D9144F"/>
     <w:rsid w:val="00D91560"/>
     <w:rsid w:val="00D92694"/>
     <w:rsid w:val="00D935F4"/>
+    <w:rsid w:val="00D95446"/>
     <w:rsid w:val="00D969CF"/>
     <w:rsid w:val="00DA1922"/>
     <w:rsid w:val="00DA259A"/>
     <w:rsid w:val="00DA79AA"/>
     <w:rsid w:val="00DA7CB3"/>
     <w:rsid w:val="00DB02D2"/>
     <w:rsid w:val="00DB0CB8"/>
     <w:rsid w:val="00DB1391"/>
     <w:rsid w:val="00DB3C6E"/>
     <w:rsid w:val="00DC08F0"/>
     <w:rsid w:val="00DC41E5"/>
     <w:rsid w:val="00DD117A"/>
     <w:rsid w:val="00DE1961"/>
     <w:rsid w:val="00DE2B7B"/>
     <w:rsid w:val="00DE42A6"/>
     <w:rsid w:val="00DE43A3"/>
     <w:rsid w:val="00DE5F02"/>
     <w:rsid w:val="00DE6DAD"/>
     <w:rsid w:val="00DE7525"/>
     <w:rsid w:val="00DE787E"/>
     <w:rsid w:val="00DE7B15"/>
     <w:rsid w:val="00DF1122"/>
     <w:rsid w:val="00DF1CE0"/>
     <w:rsid w:val="00DF6E24"/>
     <w:rsid w:val="00E00194"/>
@@ -11988,50 +12119,51 @@
     <w:rsid w:val="00E14D99"/>
     <w:rsid w:val="00E210ED"/>
     <w:rsid w:val="00E21A47"/>
     <w:rsid w:val="00E22185"/>
     <w:rsid w:val="00E240EA"/>
     <w:rsid w:val="00E27979"/>
     <w:rsid w:val="00E32DC0"/>
     <w:rsid w:val="00E346B2"/>
     <w:rsid w:val="00E36DD1"/>
     <w:rsid w:val="00E376E6"/>
     <w:rsid w:val="00E40E21"/>
     <w:rsid w:val="00E437E4"/>
     <w:rsid w:val="00E45BE6"/>
     <w:rsid w:val="00E45D48"/>
     <w:rsid w:val="00E45D86"/>
     <w:rsid w:val="00E47A3E"/>
     <w:rsid w:val="00E5173F"/>
     <w:rsid w:val="00E527A4"/>
     <w:rsid w:val="00E55420"/>
     <w:rsid w:val="00E576CC"/>
     <w:rsid w:val="00E61AA2"/>
     <w:rsid w:val="00E61E50"/>
     <w:rsid w:val="00E63A7E"/>
     <w:rsid w:val="00E71AE7"/>
     <w:rsid w:val="00E72FE7"/>
+    <w:rsid w:val="00E7539A"/>
     <w:rsid w:val="00E75CD5"/>
     <w:rsid w:val="00E77430"/>
     <w:rsid w:val="00E779F5"/>
     <w:rsid w:val="00E81A74"/>
     <w:rsid w:val="00E824F3"/>
     <w:rsid w:val="00E82F9E"/>
     <w:rsid w:val="00E84046"/>
     <w:rsid w:val="00E85CF7"/>
     <w:rsid w:val="00E86243"/>
     <w:rsid w:val="00E90476"/>
     <w:rsid w:val="00E90F5D"/>
     <w:rsid w:val="00E93347"/>
     <w:rsid w:val="00E93CD6"/>
     <w:rsid w:val="00E9428E"/>
     <w:rsid w:val="00E9686D"/>
     <w:rsid w:val="00EA095C"/>
     <w:rsid w:val="00EA6EC5"/>
     <w:rsid w:val="00EA7D8D"/>
     <w:rsid w:val="00EB1776"/>
     <w:rsid w:val="00EB3595"/>
     <w:rsid w:val="00EB482D"/>
     <w:rsid w:val="00EB5F2B"/>
     <w:rsid w:val="00EB6E79"/>
     <w:rsid w:val="00EB73DD"/>
     <w:rsid w:val="00EB740B"/>
@@ -12043,67 +12175,70 @@
     <w:rsid w:val="00EC7656"/>
     <w:rsid w:val="00EC78C4"/>
     <w:rsid w:val="00ED1988"/>
     <w:rsid w:val="00ED48DE"/>
     <w:rsid w:val="00ED4C67"/>
     <w:rsid w:val="00ED6BF6"/>
     <w:rsid w:val="00EE20FB"/>
     <w:rsid w:val="00EE2D93"/>
     <w:rsid w:val="00EE3670"/>
     <w:rsid w:val="00EE68AC"/>
     <w:rsid w:val="00EE74A3"/>
     <w:rsid w:val="00EE776F"/>
     <w:rsid w:val="00EF081C"/>
     <w:rsid w:val="00EF26D3"/>
     <w:rsid w:val="00EF31E6"/>
     <w:rsid w:val="00EF4BDD"/>
     <w:rsid w:val="00F03032"/>
     <w:rsid w:val="00F03D81"/>
     <w:rsid w:val="00F053CA"/>
     <w:rsid w:val="00F1053F"/>
     <w:rsid w:val="00F10545"/>
     <w:rsid w:val="00F10DE3"/>
     <w:rsid w:val="00F12E6A"/>
     <w:rsid w:val="00F14360"/>
     <w:rsid w:val="00F15AAD"/>
+    <w:rsid w:val="00F204FB"/>
     <w:rsid w:val="00F2151D"/>
     <w:rsid w:val="00F30772"/>
     <w:rsid w:val="00F30A87"/>
     <w:rsid w:val="00F34A74"/>
     <w:rsid w:val="00F367DE"/>
     <w:rsid w:val="00F41F1C"/>
     <w:rsid w:val="00F42511"/>
     <w:rsid w:val="00F4259F"/>
     <w:rsid w:val="00F4290C"/>
     <w:rsid w:val="00F446D7"/>
     <w:rsid w:val="00F47C8E"/>
     <w:rsid w:val="00F5282E"/>
     <w:rsid w:val="00F62089"/>
+    <w:rsid w:val="00F63193"/>
     <w:rsid w:val="00F63E0B"/>
     <w:rsid w:val="00F66438"/>
     <w:rsid w:val="00F66D07"/>
     <w:rsid w:val="00F67078"/>
+    <w:rsid w:val="00F75C07"/>
     <w:rsid w:val="00F76145"/>
     <w:rsid w:val="00F762AF"/>
     <w:rsid w:val="00F76C07"/>
     <w:rsid w:val="00F8046C"/>
     <w:rsid w:val="00F85C17"/>
     <w:rsid w:val="00F86B93"/>
     <w:rsid w:val="00F90D27"/>
     <w:rsid w:val="00FA05D0"/>
     <w:rsid w:val="00FA196D"/>
     <w:rsid w:val="00FA66AD"/>
     <w:rsid w:val="00FA74BF"/>
     <w:rsid w:val="00FB10FE"/>
     <w:rsid w:val="00FB29F4"/>
     <w:rsid w:val="00FB3FE8"/>
     <w:rsid w:val="00FC4818"/>
     <w:rsid w:val="00FC5751"/>
     <w:rsid w:val="00FC6A7B"/>
     <w:rsid w:val="00FC7869"/>
     <w:rsid w:val="00FD2250"/>
     <w:rsid w:val="00FD23B5"/>
     <w:rsid w:val="00FD4532"/>
     <w:rsid w:val="00FD4DCE"/>
     <w:rsid w:val="00FD64E2"/>
     <w:rsid w:val="00FE0566"/>
     <w:rsid w:val="00FE1A2D"/>
@@ -12904,50 +13039,62 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B241D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C27DBB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E7539A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="150417330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="217865864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -13021,51 +13168,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1904636853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13323,99 +13470,517 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{095ED3A5-D8E3-4E2D-B02B-3AEFB4C5F7DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52B4F1AB-801B-4139-B8D1-A51EC680C7CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C7C415D-D88D-48F2-8EBD-3C7B5D4B5B15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BFB05332-DCE3-43C6-990D-9092128E03C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>10649</Words>
-  <Characters>6071</Characters>
+  <Words>11138</Words>
+  <Characters>6349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16687</CharactersWithSpaces>
+  <CharactersWithSpaces>17453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>720910</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://likumi.lv/ta/id/287760</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>p42</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>720910</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -13449,25 +14014,33 @@
         <vt:lpwstr>https://likumi.lv/ta/id/287760</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>p42</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>