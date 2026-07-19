--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,15537 +1,15197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B5E9B1A" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="006E276F" w:rsidRDefault="00393A84" w:rsidP="003C00E6">
+    <w:p w14:paraId="7B5E9B1A" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="005A682C" w:rsidRDefault="00393A84" w:rsidP="003C00E6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.PIELIKUMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77713924" w14:textId="58BEE2E1" w:rsidR="001F6670" w:rsidRPr="006E276F" w:rsidRDefault="00393A84" w:rsidP="003C00E6">
+    <w:p w14:paraId="77713924" w14:textId="58BEE2E1" w:rsidR="001F6670" w:rsidRPr="005A682C" w:rsidRDefault="00393A84" w:rsidP="003C00E6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">metodikai </w:t>
       </w:r>
-      <w:r w:rsidR="001F6670" w:rsidRPr="006E276F">
+      <w:r w:rsidR="001F6670" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="0041164B">
+      <w:r w:rsidR="0041164B" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>publisko</w:t>
       </w:r>
-      <w:r w:rsidR="001F6670" w:rsidRPr="006E276F">
+      <w:r w:rsidR="001F6670" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iepirkumu pirmspārbaužu veikšanu </w:t>
+        <w:t xml:space="preserve"> iepirkumu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F6670" w:rsidRPr="005A682C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>pirmspārbaužu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F6670" w:rsidRPr="005A682C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> veikšanu </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAA0E4B" w14:textId="012D78CC" w:rsidR="001F6670" w:rsidRPr="006E276F" w:rsidRDefault="001F6670" w:rsidP="003C00E6">
+    <w:p w14:paraId="4DAA0E4B" w14:textId="012D78CC" w:rsidR="001F6670" w:rsidRPr="005A682C" w:rsidRDefault="001F6670" w:rsidP="003C00E6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>sadarbības iestādei Eiropas Savienības fondu 20</w:t>
       </w:r>
-      <w:r w:rsidR="006106D4">
+      <w:r w:rsidR="006106D4" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
-      <w:r w:rsidR="006106D4">
+      <w:r w:rsidR="006106D4" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF32299" w14:textId="49F0C6E4" w:rsidR="001F6670" w:rsidRPr="006E276F" w:rsidRDefault="00E9078C" w:rsidP="003C00E6">
+    <w:p w14:paraId="0FF32299" w14:textId="2A0D0182" w:rsidR="001F6670" w:rsidRPr="005A682C" w:rsidRDefault="00E9078C" w:rsidP="003C00E6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005D7E81">
+      <w:r w:rsidR="006B2F71" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidR="008158DB" w:rsidRPr="00AC488C">
+      <w:r w:rsidR="008158DB" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005D7E81">
+      <w:r w:rsidR="006B2F71" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>07</w:t>
       </w:r>
-      <w:r w:rsidR="008158DB" w:rsidRPr="00AC488C">
+      <w:r w:rsidR="008158DB" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="005D7E81">
+      <w:r w:rsidR="005D7E81" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1B91" w:rsidRPr="00AC488C">
+      <w:r w:rsidR="00AB1B91" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="005D7E81">
+      <w:r w:rsidR="007321FA" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="001F6670" w:rsidRPr="006E276F">
+      <w:r w:rsidR="001F6670" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8308C4" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="006E276F" w:rsidRDefault="00393A84" w:rsidP="003C00E6">
+    <w:p w14:paraId="7D8308C4" w14:textId="77777777" w:rsidR="00393A84" w:rsidRPr="005A682C" w:rsidRDefault="00393A84" w:rsidP="003C00E6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F44875" w14:textId="036F0E94" w:rsidR="00393A84" w:rsidRPr="006E276F" w:rsidRDefault="00C152AD" w:rsidP="003C00E6">
+    <w:p w14:paraId="26F44875" w14:textId="036F0E94" w:rsidR="00393A84" w:rsidRPr="005A682C" w:rsidRDefault="00C152AD" w:rsidP="003C00E6">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Metodiskais materiāls</w:t>
       </w:r>
-      <w:r w:rsidR="00393A84" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00393A84" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
-      <w:r w:rsidR="00393A84" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00393A84" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Iepirkuma dokumentācijas pārbaude</w:t>
       </w:r>
-      <w:r w:rsidR="00991AE3" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00991AE3" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00393A84" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00393A84" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PIL </w:t>
       </w:r>
-      <w:r w:rsidR="00F04916" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00F04916" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:r w:rsidR="00991AE3" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00991AE3" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pants)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048C70B9" w14:textId="77777777" w:rsidR="00D15865" w:rsidRPr="006E276F" w:rsidRDefault="00D15865" w:rsidP="003C00E6">
-      <w:pPr>
+    <w:p w14:paraId="048C70B9" w14:textId="77777777" w:rsidR="00D15865" w:rsidRPr="005A682C" w:rsidRDefault="00D15865" w:rsidP="006605C9">
+      <w:pPr>
+        <w:ind w:right="-427"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A7ECF" w:rsidRPr="006E276F">
+      <w:r w:rsidR="006A7ECF" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja netiek konstatēta neatbilstība </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Publisko iepirkumu likuma regulējumam un publisko iepirkumu principiem</w:t>
       </w:r>
-      <w:r w:rsidR="006A7ECF" w:rsidRPr="006E276F">
+      <w:r w:rsidR="006A7ECF" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, norāda atbildi “Jā”; ja tiek konstatēta neatbilstība, norāda atbildi “Nē”</w:t>
       </w:r>
-      <w:r w:rsidR="002B1663" w:rsidRPr="006E276F">
+      <w:r w:rsidR="002B1663" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACD0FDF" w14:textId="77777777" w:rsidR="003C65CB" w:rsidRPr="006E276F" w:rsidRDefault="00AC17DB" w:rsidP="00524C16">
+    <w:p w14:paraId="1ACD0FDF" w14:textId="77777777" w:rsidR="003C65CB" w:rsidRPr="005A682C" w:rsidRDefault="00AC17DB" w:rsidP="00524C16">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbilde </w:t>
       </w:r>
-      <w:r w:rsidR="00E67FDF" w:rsidRPr="006E276F">
+      <w:r w:rsidR="00E67FDF" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nav attiecināms” (N/A) atzīmējama, ja iepirkuma dokumentācijā nav izvirzīti noteikumi, jo tādus saskaņā ar normatīvo regulējumu vai arī ievērojot iepirkuma priekšmeta speci</w:t>
       </w:r>
-      <w:r w:rsidR="0013213B" w:rsidRPr="006E276F">
+      <w:r w:rsidR="0013213B" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>fiku nav nepieciešams izvirzīt</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E276F">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F95841C" w14:textId="7D0EA7C8" w:rsidR="00C11735" w:rsidRPr="006E276F" w:rsidRDefault="00C11735" w:rsidP="00524C16">
+    <w:p w14:paraId="1F95841C" w14:textId="7D0EA7C8" w:rsidR="00C11735" w:rsidRPr="005A682C" w:rsidRDefault="00C11735" w:rsidP="00524C16">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007336FC">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja tiek veikta atsevišķu iepirkuma dokumentācijas aspektu pārbaude saskaņā ar metodikā paredzēto kārtību, nepieciešams atbildēt vismaz uz metodiskā materiāla </w:t>
       </w:r>
-      <w:r w:rsidR="00D951E2" w:rsidRPr="00AC488C">
+      <w:r w:rsidR="00D951E2" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC488C">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. un </w:t>
       </w:r>
-      <w:r w:rsidR="00D951E2" w:rsidRPr="00AC488C">
+      <w:r w:rsidR="00D951E2" w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC488C">
+      <w:r w:rsidRPr="005A682C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.sadaļā</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">.sadaļā norādītajiem jautājumiem. Vienlaikus sadarbības iestāde var lemt par nepieciešamību atbildēt arī uz citās metodiskā materiāla sadaļās norādītajiem jautājumiem. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9925" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1561"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D12B0" w:rsidRPr="006E276F" w14:paraId="16F1571E" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="004D12B0" w:rsidRPr="005A682C" w14:paraId="16F1571E" w14:textId="77777777" w:rsidTr="008660C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E6AD5C" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
+          <w:p w14:paraId="47E6AD5C" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779589F8" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
+          <w:p w14:paraId="779589F8" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>p.k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDAF058" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="3EDAF058" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Pārbaudes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7043468B" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="7043468B" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Jā/Nē/</w:t>
             </w:r>
-            <w:r w:rsidR="00680E10" w:rsidRPr="006E276F" w:rsidDel="00680E10">
+            <w:r w:rsidR="00680E10" w:rsidRPr="005A682C" w:rsidDel="00680E10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E9078C" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00E9078C" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nav attiecināms (N/A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF635E2" w14:textId="1DDA48FF" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="5FF635E2" w14:textId="24743A88" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Atsauce uz PIL un PIL </w:t>
             </w:r>
-            <w:r w:rsidR="00F04916" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00F04916" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>panta normām</w:t>
             </w:r>
-            <w:r w:rsidR="00DA15DC" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00DA15DC" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00E83C44" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00E83C44" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likumu</w:t>
             </w:r>
-            <w:r w:rsidR="005822B5" w:rsidRPr="006E276F">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="037E14D1" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="037E14D1" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Komentāri </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D12B0" w:rsidRPr="006E276F" w14:paraId="68A36C90" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="004D12B0" w:rsidRPr="005A682C" w14:paraId="68A36C90" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43A7CE6C" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
+          <w:p w14:paraId="43A7CE6C" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A6EBBD" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="17A6EBBD" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="856" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vai</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> procedūra ir izvēlēta atbilstoši?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79AE77B7" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="79AE77B7" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3533A151" w14:textId="77777777" w:rsidR="003441FB" w:rsidRPr="006E276F" w:rsidRDefault="003441FB" w:rsidP="003C00E6">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="3533A151" w14:textId="77777777" w:rsidR="003441FB" w:rsidRPr="005A682C" w:rsidRDefault="003441FB" w:rsidP="00370FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.p.26.-28.p.;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18C06164" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="00F04916" w:rsidP="00530E93">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="18C06164" w14:textId="202E8AAC" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="00F04916" w:rsidP="00370FD0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...15 lines deleted...]
-            <w:r w:rsidR="009B411F" w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D12B0" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p.</w:t>
+            </w:r>
+            <w:r w:rsidR="009B411F" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="002E3BDE" w:rsidRPr="006E276F">
+            <w:r w:rsidR="002E3BDE" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d.</w:t>
             </w:r>
-            <w:r w:rsidR="009B411F" w:rsidRPr="006E276F">
+            <w:r w:rsidR="009B411F" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="009B411F" w:rsidRPr="006E276F">
+            <w:r w:rsidR="009B411F" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.d.</w:t>
             </w:r>
-            <w:r w:rsidR="00EE6E69" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00EE6E69" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="003441FB" w:rsidRPr="006E276F">
+            <w:r w:rsidR="003441FB" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005342F8" w:rsidRPr="006E276F">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="005342F8" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2764FF50" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="2764FF50" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D12B0" w:rsidRPr="006E276F" w14:paraId="2A29DA86" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="004D12B0" w:rsidRPr="005A682C" w14:paraId="2A29DA86" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6088BB9C" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
+          <w:p w14:paraId="6088BB9C" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78922DB4" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="78922DB4" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="856" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai iepirkums jāveic </w:t>
             </w:r>
-            <w:r w:rsidR="002939AB" w:rsidRPr="006E276F">
+            <w:r w:rsidR="002939AB" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PIL</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F04916" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00F04916" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>panta regulētajā kārtībā</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AF05106" w14:textId="77777777" w:rsidR="00F77EAF" w:rsidRPr="006E276F" w:rsidRDefault="00C34DF2" w:rsidP="006D266F">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="1AF05106" w14:textId="751360B1" w:rsidR="00F77EAF" w:rsidRPr="005A682C" w:rsidRDefault="00C34DF2" w:rsidP="007A2B73">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
-            <w:r w:rsidR="00F54C27" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00F54C27" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>āvērtē</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> iepirkuma priekšmeta apjoms kopumā, proti, vai, piemēram, nav paredzēti noteikti darbi/piegādes/pakalpojumi, kas liecina, ka faktiski paredzamā līgumcena varētu būt augstāka un attiecīgi būtu jāveic iepirkuma procedūra, nevis PIL 9.panta iepirkums</w:t>
             </w:r>
+            <w:r w:rsidR="007A2B73" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106105C2" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="106105C2" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7526AE41" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="7526AE41" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67F7D817" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="67F7D817" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008660C6" w:rsidRPr="006E276F" w14:paraId="21FE52F1" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="008660C6" w:rsidRPr="005A682C" w14:paraId="21FE52F1" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22B11D4D" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="006E276F" w:rsidRDefault="006A7ECF" w:rsidP="00867D47">
+          <w:p w14:paraId="22B11D4D" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBDC58C" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="006E276F" w:rsidRDefault="006A7ECF" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="7FBDC58C" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="007A2B73">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="586"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="584" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai līguma veids atbilst tā saturam, proti,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ja līguma priekšmets satur vairākus iepirkuma veidus (būvdarbus, pakalpojumus vai piegādes), vai tas klasificēts atbilstoši tam līguma veidam, kurš ir attiecīgā iepirkuma līguma galvenais priekšmets?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E507D01" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D84DA1" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6526F127" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="48727887" w14:textId="77777777" w:rsidTr="00A15F5D">
+        <w:trPr>
+          <w:trHeight w:val="212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34C09F00" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="00867D47">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA0865C" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="586"/>
+              </w:tabs>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="856" w:hanging="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="154F5C94" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="209F557C" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9F46F9" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="005A682C" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="285FB852" w14:textId="77777777" w:rsidTr="00A15F5D">
+        <w:trPr>
+          <w:trHeight w:val="212"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A86A41D" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A52DAE7" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai līguma veids atbilst tā saturam, proti,</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>ja līguma priekšmets satur vairākus iepirkuma veidus (būvdarbus, pakalpojumus vai piegādes), vai tas klasificēts atbilstoši tam līguma veidam, kurš ir attiecīgā iepirkuma līguma galvenais priekšmets?</w:t>
+              <w:t xml:space="preserve">Vai nav konstatējama iepirkuma </w:t>
+            </w:r>
+            <w:r w:rsidR="007F0814" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">priekšmeta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>nepamatota apvienošana?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67A4BF1C" w14:textId="77777777" w:rsidR="007F0814" w:rsidRPr="005A682C" w:rsidRDefault="007F0814" w:rsidP="0027495B">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="586"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Nepieciešams pārliecināties, vai būvdarbu līgums satur tikai tādas iekārtas/preces, kas ir nepieciešamas būvdarbu līguma izpildei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E507D01" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="006E276F" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+          <w:p w14:paraId="3644844B" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="60D84DA1" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="006E276F" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+          </w:tcPr>
+          <w:p w14:paraId="7D93F308" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6526F127" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="006E276F" w:rsidRDefault="006A7ECF" w:rsidP="003C00E6">
+          </w:tcPr>
+          <w:p w14:paraId="2FDF662E" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="005A682C" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="48727887" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="6D524697" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34C09F00" w14:textId="77777777" w:rsidR="006A7ECF" w:rsidRPr="006E276F" w:rsidRDefault="006A7ECF" w:rsidP="00867D47">
-[...103 lines deleted...]
-          <w:p w14:paraId="6A86A41D" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00867D47">
+          <w:p w14:paraId="7B2EF1CF" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A52DAE7" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="52FF921A" w14:textId="6D695E17" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00796940" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai nav konstatējama iepirkuma </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007F0814" w:rsidRPr="006E276F">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D36A97" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">priekšmeta </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t xml:space="preserve">Vai iepirkumam pēc būvdarbu, preču grupu un pakalpojumu kategorijām </w:t>
+            </w:r>
+            <w:r w:rsidR="000C77E4" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>nepamatota apvienošana?</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              <w:t xml:space="preserve">saturiski pēc būtības </w:t>
+            </w:r>
+            <w:r w:rsidR="00D36A97" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>ir piešķirts atbilstošs CPV kods</w:t>
+            </w:r>
+            <w:r w:rsidR="00B059EF" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B059EF" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B059EF" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>piemēram, vai piegāžu līgumam nav piešķirts pakalpojumu līguma kods</w:t>
+            </w:r>
+            <w:r w:rsidR="00B059EF" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D36A97" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3456C30E" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="0027495B">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="136" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-              <w:rPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="Izsmalcintsizclums"/>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:i/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Nepieciešams pārliecināties, vai būvdarbu līgums satur tikai tādas iekārtas/preces, kas ir nepieciešamas būvdarbu līguma izpildei.</w:t>
+              <w:t xml:space="preserve">Sk. IUB tīmekļvietnē – </w:t>
+            </w:r>
+            <w:r w:rsidR="001900F5" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="Izsmalcintsizclums"/>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Noderīgi – CPV klasifikācija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3644844B" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="7F85B8B0" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D93F308" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="480B3884" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDF662E" w14:textId="77777777" w:rsidR="004D12B0" w:rsidRPr="006E276F" w:rsidRDefault="004D12B0" w:rsidP="003C00E6">
+          <w:p w14:paraId="7183EE1A" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="6D524697" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="26394D3D" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2EF1CF" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
+          <w:p w14:paraId="086B0578" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52FF921A" w14:textId="6D695E17" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00796940" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="0CBD94C1" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00A3327E">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...93 lines deleted...]
-              <w:t>Noderīgi – CPV klasifikācija</w:t>
+              <w:t>Vai iepirkuma identifikācijas numurs, kā arī cita informācija iepirkuma dokumentācijā ir savstarpēji saskaņota un nav pretrunā ar IUB tīmekļvietnē, paziņojumā par plānoto līgumu, kā arī pircēja profilā EIS E-konkursu apakšsistēmā publicēto?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F85B8B0" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="60006084" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480B3884" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="09838ED5" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7183EE1A" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="170B43EB" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="26394D3D" w14:textId="77777777" w:rsidTr="00A15F5D">
-[...113 lines deleted...]
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="148C9803" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="148C9803" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="101"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F54DFD8" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
+          <w:p w14:paraId="7F54DFD8" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761C54A1" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00EE0BA1">
+          <w:p w14:paraId="761C54A1" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="000F6A40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="856" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši nodrošināta informācijas pieejamība?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E7ABBC" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="37E7ABBC" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="000F6A40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB41FE4" w14:textId="0C3E8BCC" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="4DB41FE4" w14:textId="3706EA6C" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="000F6A40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...16 lines deleted...]
-              <w:t>p. 2.d., 6.d., 21.d., 39.p.</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.2.d., 6.d., 21.d., 39.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12384A71" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="12384A71" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="000F6A40">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="0B692CDC" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="0B692CDC" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70B05F16" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
+          <w:p w14:paraId="70B05F16" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393CD171" w14:textId="5C247B3E" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="393CD171" w14:textId="5C247B3E" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav nepamatoti izmantota iespēja nepublicēt IUB tīmekļvietnē paziņojumu par plānoto līgumu?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D3BBF07" w14:textId="2DD381C5" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00E06F45">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="6D3BBF07" w14:textId="2DD381C5" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="004D793D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jāņem vērā, ka pasūtītājs ir tiesīgs nepiemērot PIL 9.panta sestajā daļā paredzētos nosacījumus (tostarp attiecībā uz paziņojuma publicēšanu</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUB tīmekļvietnē), ja iepirkums atbilst kādam no PIL 9.panta 21.daļas 1.-4.punktā minētajiem nosacījumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="281C6DB9" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="281C6DB9" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AA278C" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="65AA278C" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBC21CA" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="4BBC21CA" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="00B741C7" w14:paraId="245FFF8F" w14:textId="77777777" w:rsidTr="005771E4">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="245FFF8F" w14:textId="77777777" w:rsidTr="005771E4">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="547B26BB" w14:textId="22764348" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="001F1D5D">
+          <w:p w14:paraId="547B26BB" w14:textId="22764348" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="001F1D5D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1389C8E6" w14:textId="40D7567C" w:rsidR="007464B3" w:rsidRPr="000558D4" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
-[...4 lines deleted...]
-              <w:ind w:left="586" w:hanging="450"/>
+          <w:p w14:paraId="1389C8E6" w14:textId="40D7567C" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00C84456">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="173"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000558D4">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ja ir izdarīti iepirkuma dokumentācijas grozījumi, vai t</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> atbilstoši?</w:t>
+              <w:t>Ja ir izdarīti iepirkuma dokumentācijas grozījumi, vai tie veikti atbilstoši?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27ECE7CA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+          <w:p w14:paraId="27ECE7CA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00B03D12">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73BBB9DE" w14:textId="6B5D31B4" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="001F1D5D">
+          <w:p w14:paraId="73BBB9DE" w14:textId="6B5D31B4" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00B03D12">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119"/>
-[...28 lines deleted...]
-            <w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B741C7">
-[...9 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03D662ED" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="00A3327C">
+          <w:p w14:paraId="03D662ED" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00B03D12">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="00B741C7" w14:paraId="3910AB05" w14:textId="77777777" w:rsidTr="005771E4">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="3910AB05" w14:textId="77777777" w:rsidTr="005771E4">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CAE785E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="008F0AE1" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+          <w:p w14:paraId="0CAE785E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4C78B4" w14:textId="61B0D48E" w:rsidR="007464B3" w:rsidRPr="008F0AE1" w:rsidRDefault="007464B3" w:rsidP="00BD4476">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="1C4C78B4" w14:textId="61B0D48E" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00BB1945">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="652" w:hanging="567"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Vai IUB tīmekļvietnē ir atkārtoti publicēts paziņojums par plānoto līgumu (t.sk., ja grozījumi nosaukti par precizējumiem, tomēr pēc būtības groza nolikuma saturu)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBF60F7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14F7B9D3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EA0A22C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00A3327C">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="6F55E04E" w14:textId="77777777" w:rsidTr="00F44B96">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="093E1226" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:left="720" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4AFCB2" w14:textId="0BB1962C" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00ED0E32">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="654" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F0AE1">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai IUB tīmekļvietnē ir atkārtoti publicēts paziņojums </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+              <w:t>Ja pasūtītājs ir veicis izmaiņas/precizējumus iepirkuma dokumentācijā vai sniedzis atbildes uz jautājumiem, vai veiktās izmaiņas/precizējumi vai sniegtās atbildes pēc būtības negroza iepirkuma dokumentācijā noteiktās prasības?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CCF7AE" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00E0378B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:kern w:val="0"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:kern w:val="0"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> (t.sk., ja grozījumi nosaukti par precizējumiem, tomēr pēc būtības groza nolikuma saturu)?</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informācijai var būt tikai precizējošs vai skaidrojošs raksturs. Ja papildu informācija pēc būtības groza nolikuma prasības, šie precizējumi ir uzskatāmi par grozījumiem, un attiecīgi ir jāpublicē paziņojums par šiem grozījumiem IUB tīmekļvietnē, savukārt pircēja profilā EIS E-konkursu apakšsistēmā jābūt skaidri identificējamam grozījumu tekstam. Piemēram, nevar būt situācija, ka grozījumi ir veikti tekstā, īpaši neuzrādot tos (piem., nepasvītrojot vai nenosaucot punktus, kas tika grozīti). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBF60F7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+          <w:p w14:paraId="42469ED5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14F7B9D3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
+          <w:p w14:paraId="2A483C4E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008F0AE1">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EA0A22C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00B741C7" w:rsidRDefault="007464B3" w:rsidP="00A3327C">
+          <w:p w14:paraId="303E3788" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00A3327C">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="00B741C7" w14:paraId="6F55E04E" w14:textId="77777777" w:rsidTr="00F44B96">
-[...160 lines deleted...]
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="76F1E2AB" w14:textId="77777777" w:rsidTr="00D97F8A">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="76F1E2AB" w14:textId="77777777" w:rsidTr="00D97F8A">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FB074DA" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
+          <w:p w14:paraId="0FB074DA" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7F867D" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00EE0BA1">
+          <w:p w14:paraId="5A576B8F" w14:textId="05A3BC77" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00384A1D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="136"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="31"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai iepirkuma priekšmeta apraksts/ tehniskās prasības ir atbilstoši noteiktas?</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C63A6B" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="66C63A6B" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00384A1D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DBC032B" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="5DBC032B" w14:textId="108D2C12" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00384A1D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...7 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.4.d.1.p., 5.d.; 20.p.; 21.p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B32752" w:rsidRPr="005A682C">
+              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t>MK 2017.gada 20.jūnija noteikumi Nr.353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10D282D5" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="10D282D5" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00384A1D">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="3EC7EF09" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="3EC7EF09" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3891AA4A" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
+          <w:p w14:paraId="3891AA4A" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="473EAF93" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="00113C90" w:rsidRDefault="00D36A97" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="473EAF93" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja iepirkuma dokumentācijā ir norādīti konkrēti zīmoli, specifiska izcelsme, īpaši procesi, patenti vai specifiski preču veidi, vai klāt ir norāde „vai ekvivalents”, kas attiecas uz visām šīm atsaucēm?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AE27A4F" w14:textId="77777777" w:rsidR="00113C90" w:rsidRPr="003A07B2" w:rsidRDefault="00113C90" w:rsidP="00582002">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="4AE27A4F" w14:textId="77777777" w:rsidR="00113C90" w:rsidRPr="005A682C" w:rsidRDefault="00113C90" w:rsidP="00582002">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="87" w:firstLine="361"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A07B2">
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ievērojot PIL 20.panta sesto daļu, norādi par konkrētu zīmolu, standartu vai veidu var noteikt </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD22F7">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>tikai izņēmuma gadījumā</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A07B2">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...15 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – ja nav iespējams sagatavot pietiekami precīzu un skaidru iepirkuma līguma priekšmeta aprakstu saskaņā ar PIL 20.panta piekto daļu. Tādā gadījumā norādi lieto kopā ar vārdiem "vai ekvivalents".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7B15B8" w14:textId="77777777" w:rsidR="00113C90" w:rsidRPr="005A682C" w:rsidRDefault="00113C90" w:rsidP="00582002">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus par diskriminējošām datortehnikas specifikācijām uzskatāmas tādas, kas paredz, ka piedāvātajai datortehnikai jābūt ar Intel mikroprocesoru, Intel vai ekvivalentu mikroprocesoru vai kurās norādīts uz noteiktu mikroprocesora takts frekvenci. Skat:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DAAFA8" w14:textId="77777777" w:rsidR="00113C90" w:rsidRPr="005A682C" w:rsidRDefault="00113C90" w:rsidP="00113C90">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00113C90">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Eiropas Komisijas 2004.gada 13.oktobra paziņojums Nr.IP/04/1210 “Public procurement: Commission examines discriminatory specifications in supply contracts for computers in four Member States” (“Publiskais iepirkums: Komisija pārbauda diskriminējošas specifikācijas dalībvalstu datortehnikas piegāžu līgumos”)</w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:t xml:space="preserve">Eiropas Komisijas 2004.gada 13.oktobra paziņojums </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Nr.IP</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/04/1210 “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Public</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>procurement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Commission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>examines</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>discriminatory</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>specifications</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>supply</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>contracts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>computers</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>four</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>States</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>” (“Publiskais iepirkums: Komisija pārbauda diskriminējošas specifikācijas dalībvalstu datortehnikas piegāžu līgumos”)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25FD18B3" w14:textId="2F05E04A" w:rsidR="00C05C2C" w:rsidRPr="005A682C" w:rsidRDefault="00C05C2C" w:rsidP="00F010BC">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00554D04">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tomēr, ņemot vērā EST spriedumā lietā C-424/23 norādīto,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00952BCD">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B74831">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rStyle w:val="cf01"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ituācijā, kurā prasība par noteikta veida vai izcelsmes produkt</w:t>
-[...134 lines deleted...]
-              <w:t>norādi “vai ekvivalents” būtu pieļaujams nelietot.</w:t>
+              <w:t>ituācijā, kurā prasība par noteikta veida vai izcelsmes produktu, vai pat noteiktas preču zīmes produktu, vai tādu produktu, kas iegūts, pamatojoties uz konkrētu patentu vai paņēmienu, nenovēršami izriet no paša līguma priekšmeta, norādi “vai ekvivalents” būtu pieļaujams nelietot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A95162" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="79A95162" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA40BF1" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="6FA40BF1" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="036B19C3" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="006E276F" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
+          <w:p w14:paraId="036B19C3" w14:textId="77777777" w:rsidR="00D36A97" w:rsidRPr="005A682C" w:rsidRDefault="00D36A97" w:rsidP="00D36A97">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="4F55368E" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="4F55368E" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1729F1A8" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="1729F1A8" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F287526" w14:textId="589A4D93" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="3F287526" w14:textId="589A4D93" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ja pasūtītājs būvdarbu, preču vai pakalpojumu iepirkumam</w:t>
             </w:r>
-            <w:r w:rsidR="00E16A75">
+            <w:r w:rsidR="00E16A75" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ir tehniskajās specifikācijās (vai iepirkuma līguma izpildes noteikumos) pieprasījis īpašu marķējumu kā pierādījumu būvdarbu, pakalpojumu vai piegāžu atbilstībai noteiktajām prasībām, vai ir ievēroti PIL 21.pant</w:t>
             </w:r>
-            <w:r w:rsidR="001B7E5D">
+            <w:r w:rsidR="001B7E5D" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> nosacījumi (galvenokārt attiecībā uz PIL 21.panta pirmās daļas 1.punktu)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2318B6" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00765213">
-[...2 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="0E2318B6" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00117AC7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nepieciešams pārbaudīt sasaisti ar līguma priekšmetu un šaubu gadījumā pieprasīt paskaidrojumus pasūtītājam!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7377B2CA" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="7377B2CA" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5212E3D2" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="5212E3D2" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39BAD39E" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="39BAD39E" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="49D6C93B" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="49D6C93B" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="131ABD7B" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="131ABD7B" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E3CDA3" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="03E3CDA3" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav nepamatoti noteikts, ka piedāvātajiem materiāliem/ iekārtām/ izstrādājumiem ir jābūt LR sertificētiem/ reģistrētiem konkrētā reģistrā vai ražotiem Eiropas Savienībā, tādējādi nepamatoti ierobežojot piegādātāju tiesības piedāvāt arī ārvalstīs atbilstoši attiecīgo normatīvo aktu prasībām sertificētus un reģistrētus materiālus/iekārtas/izstrādājumus?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5554914C" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00765213">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5554914C" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00765213">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Atbilstoši Būvniecības likuma 10.panta pirmajai daļai būvizstrādājumus ir atļauts piedāvāt Latvijas tirgū, kā arī stacionāri iebūvēt būvēs, ja tie ir derīgi paredzētajam izmantojumam, nodrošina būvei izvirzīto būtisko prasību izpildi un atbilst būvniecību regulējošu normatīvo aktu prasībām.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2856FB75" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00765213">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2856FB75" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00765213">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Noteikums, ka </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>materiāliem/ iekārtām/ izstrādājumiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> jābūt ražotiem Eiropas Savienībā, neatbilst Eiropas Savienībā pastāvošajam brīvas preču kustības principam, kas paredz, ka rūpniecības preces, kas ražotas vai importētas vienā no Eiropas Savienības dalībvalstīm, var brīvi tikt pārdotas jebkurā citā dalībvalstī.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF99218" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00765213">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="2BF99218" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00117AC7">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. arī IUB skaidrojumu “Biežāk konstatētās neatbilstības iepirkuma dokumentācijā un norisē” </w:t>
             </w:r>
-            <w:r w:rsidR="00042AA1" w:rsidRPr="00042AA1">
+            <w:r w:rsidR="00042AA1" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20666D59" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="20666D59" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="147DC5E1" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="147DC5E1" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381CF459" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="381CF459" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="0737E9FF" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="0737E9FF" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF2C08A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="4FF2C08A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED13B63" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2ED13B63" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="009A487F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai pasūtītājs nav noteicis, ka piedāvājuma sastāvā jābūt iekļautam konkrētajam iepirkumam sagatavotam darbam, kas ir autortiesību objekts vai uzskatāms par daļēju pakalpojuma izpildi (piemēram, nav prasīts iesniegt vizualizāciju/metu)?</w:t>
+              <w:t xml:space="preserve">Vai pasūtītājs nav noteicis, ka piedāvājuma sastāvā jābūt iekļautam konkrētajam iepirkumam sagatavotam darbam, kas ir autortiesību objekts vai uzskatāms par daļēju pakalpojuma izpildi (piemēram, nav prasīts iesniegt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vizualizāciju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/metu)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE002DB" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="2BE002DB" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BDA66BF" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="4BDA66BF" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A48967" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="14A48967" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="38F0C1EF" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="38F0C1EF" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07188A3F" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="07188A3F" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="537C459D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="537C459D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="009A487F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk536438973"/>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs iepirkuma priekšmetam ir izvirzījis tikai tādas prasības, kas ir nepieciešamas līguma izpildei?</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618770C0" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="618770C0" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23FD51FD" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="23FD51FD" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483F2164" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="483F2164" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="4B9CF3EB" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="4B9CF3EB" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="074CC80B" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="006E276F" w:rsidRDefault="008646E6" w:rsidP="00867D47">
+          <w:p w14:paraId="074CC80B" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="005A682C" w:rsidRDefault="008646E6" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A2F5C9" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="006E276F" w:rsidRDefault="008646E6" w:rsidP="001E5B59">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="27A2F5C9" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="005A682C" w:rsidRDefault="008646E6" w:rsidP="009A487F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav citi konstatējumi saistībā ar iepirkuma priekšmeta apraksta/tehnisk</w:t>
             </w:r>
-            <w:r w:rsidR="00F41AE8" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00F41AE8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o prasību</w:t>
             </w:r>
-            <w:r w:rsidR="00A6568E" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00A6568E" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>atbilstību?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31BBE4CE" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="006E276F" w:rsidRDefault="008646E6" w:rsidP="008263E8">
+          <w:p w14:paraId="31BBE4CE" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="005A682C" w:rsidRDefault="008646E6" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104582F0" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="006E276F" w:rsidRDefault="008646E6" w:rsidP="008263E8">
+          <w:p w14:paraId="104582F0" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="005A682C" w:rsidRDefault="008646E6" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BCEB55" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="006E276F" w:rsidRDefault="008646E6" w:rsidP="008263E8">
+          <w:p w14:paraId="55BCEB55" w14:textId="77777777" w:rsidR="008646E6" w:rsidRPr="005A682C" w:rsidRDefault="008646E6" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="54728382" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="62C585A3" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F46689E" w14:textId="77777777" w:rsidR="00B32752" w:rsidRPr="006E276F" w:rsidRDefault="00B32752" w:rsidP="00867D47">
+          <w:p w14:paraId="482BE758" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="005A682C" w:rsidRDefault="002F5990" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B2864F8" w14:textId="77777777" w:rsidR="00B32752" w:rsidRPr="00825228" w:rsidRDefault="00B32752" w:rsidP="009B696B">
-[...123 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="575701FE" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="005A682C" w:rsidRDefault="002F5990" w:rsidP="009A487F">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F5990">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja ir paredzēts autotransporta līdzekļu iepirkums, vai pasūtītājs ir ņēmis vērā PIL 54.pantā (un Pārejas noteikumu 17.punktā) noteiktās prasības? </w:t>
             </w:r>
-            <w:r w:rsidRPr="002F5990">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu ””Tīrā” autotransporta iepirkumi”: https://www.iub.gov.lv/lv/skaidrojums-tira-autotransporta-iepirkumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF4641C" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="006E276F" w:rsidRDefault="002F5990" w:rsidP="008263E8">
+          <w:p w14:paraId="3FF4641C" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="005A682C" w:rsidRDefault="002F5990" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB16329" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="006E276F" w:rsidRDefault="002F5990" w:rsidP="008263E8">
+          <w:p w14:paraId="1DB16329" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="005A682C" w:rsidRDefault="002F5990" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3935DF55" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="006E276F" w:rsidRDefault="002F5990" w:rsidP="008263E8">
+          <w:p w14:paraId="3935DF55" w14:textId="77777777" w:rsidR="002F5990" w:rsidRPr="005A682C" w:rsidRDefault="002F5990" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="1684AB0F" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="1684AB0F" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C2C1BC3" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="3C2C1BC3" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0331CDDD" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
+          <w:p w14:paraId="0331CDDD" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši noteikti pretendentu izslēgšanas noteikumi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B35421" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="28B35421" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02AF3C5A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2851B790" w14:textId="42E94388" w:rsidR="00012731" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00012731">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>9.p.4.d.3.p., 7.d., 8.d., 21.d.; 41.p.</w:t>
+            </w:r>
+            <w:r w:rsidR="00012731" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00012731" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="lv-LV" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>pārejas not. 28.p. 2.apakšp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AF3C5A" w14:textId="61FBD18C" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="00E32A45" w:rsidP="0042150D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...24 lines deleted...]
-            <w:r w:rsidR="00E32A45" w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
             </w:r>
-            <w:r w:rsidR="00E32A45" w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidR="00E32A45" w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>panta pirmā un otrā daļa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17AB0251" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="17AB0251" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="5166B072" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="5166B072" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AA30974" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="7AA30974" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BAEB162" w14:textId="0D64A36F" w:rsidR="008263E8" w:rsidRPr="00FD1459" w:rsidRDefault="0017321D" w:rsidP="00FD1459">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5BAEB162" w14:textId="0D64A36F" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="0017321D" w:rsidP="00FD1459">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="447"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk124408878"/>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ja</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
+            <w:r w:rsidR="008263E8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>iepirkuma dokumentācijā ir uzskaitīti pretendentu izslēgšanas nosacījumi</w:t>
+            </w:r>
+            <w:r w:rsidR="000568AB" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="008263E8" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008263E8" w:rsidRPr="006E276F">
-[...26 lines deleted...]
-            <w:r w:rsidR="008263E8" w:rsidRPr="0017321D">
+            <w:r w:rsidR="008263E8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vai</w:t>
             </w:r>
-            <w:r w:rsidR="008263E8" w:rsidRPr="006E276F">
+            <w:r w:rsidR="008263E8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">tie ir noteikti </w:t>
             </w:r>
-            <w:r w:rsidR="008263E8" w:rsidRPr="006E276F">
+            <w:r w:rsidR="008263E8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">atbilstoši PIL 9.p. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>astotajai daļai</w:t>
             </w:r>
-            <w:r w:rsidR="008263E8" w:rsidRPr="006E276F">
+            <w:r w:rsidR="008263E8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidR="000F23A8">
+            <w:r w:rsidR="000F23A8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              <w:t>Vai pretendentu izslēgšanas nosacījumi netiek nepamatoti paplašināti?</w:t>
+              <w:t xml:space="preserve"> Vai pretendentu izslēgšanas nosacījumi netiek nepamatoti paplašināti?</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
-          <w:p w14:paraId="57D7DB62" w14:textId="77777777" w:rsidR="00662B0C" w:rsidRPr="00E216C9" w:rsidRDefault="008263E8" w:rsidP="008F0312">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="57D7DB62" w14:textId="788973D4" w:rsidR="00662B0C" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008F0312">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="136"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="91"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="008F0312" w:rsidRPr="006E276F">
+            <w:r w:rsidR="008F0312" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="008F0312" w:rsidRPr="00E216C9">
+            <w:r w:rsidR="008F0312" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PIL 9. pantā nav noteikts, ka iepirkuma nolikumā jāietver izslēgšanas iemesli vai atsauce uz tiem. Pasūtītājam jāveic to pārbaude atbilstoši PIL 9. panta astotajā un devītajā daļā paredzētajam, kā arī iepirkuma nolikumā var ietvert informāciju par izslēgšanas noteikumu pārbaudi atbilstoši minētajam regulējumam.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>PIL 9.pantā nav noteikts, ka iepirkuma nolikumā jāietver izslēgšanas iemesli vai atsauce uz tiem. Pasūtītājam jāveic to pārbaude atbilstoši PIL 9.panta astotajā un devītajā daļā paredzētajam, kā arī iepirkuma nolikumā var ietvert informāciju par izslēgšanas noteikumu pārbaudi atbilstoši minētajam regulējumam.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F083631" w14:textId="77777777" w:rsidR="007B521F" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="136" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Jāņem vērā, ka pasūtītājs ir tiesīgs nepiemērot izslēgšanas noteikumus (PIL 9.panta astoto daļu), ja iepirkums atbilst kādam no PIL 9.panta 21.daļas 1.-4.punktā minētajiem nosacījumiem</w:t>
             </w:r>
-            <w:r w:rsidR="007B521F" w:rsidRPr="006E276F">
+            <w:r w:rsidR="007B521F" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4913A561" w14:textId="77777777" w:rsidR="008263E8" w:rsidRDefault="007B521F" w:rsidP="001E5B59">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4913A561" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="007B521F" w:rsidP="001E5B59">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="136" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Veicot iepirkumus attiecībā uz PIL 2.pielikuma sadaļā "Izmeklēšanas un apsardzes pakalpojumi" minētajiem apsardzes pakalpojumiem, uz kuriem attiecas CPV kods 79710000-4, pasūtītājs piemēro PIL 9.panta astoto</w:t>
             </w:r>
-            <w:r w:rsidR="00C62ABE">
+            <w:r w:rsidR="00C62ABE" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> un</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> devīto</w:t>
             </w:r>
-            <w:r w:rsidR="00667705">
+            <w:r w:rsidR="00667705" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>daļu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="147912EB" w14:textId="77777777" w:rsidR="00AB0992" w:rsidRPr="00AB0992" w:rsidRDefault="00AB0992" w:rsidP="00827E6D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="147912EB" w14:textId="77777777" w:rsidR="00AB0992" w:rsidRPr="005A682C" w:rsidRDefault="00AB0992" w:rsidP="00827E6D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="136"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB0992">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Piemēri izslēgšanas nosacījumu nepamatotai paplašināšanai:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC84092" w14:textId="77777777" w:rsidR="0048192D" w:rsidRPr="0048192D" w:rsidRDefault="0048192D" w:rsidP="00892F9E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2BC84092" w14:textId="77777777" w:rsidR="0048192D" w:rsidRPr="005A682C" w:rsidRDefault="0048192D" w:rsidP="00AE1179">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="165" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048192D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Noteikts, ka gadījumā, ja iepirkuma komisija konstatē aritmētisko kļūdu piedāvājumā, un, ja pretendents nepiekrīt šis kļūdas labojumam, tad pretendents tiek automātiski izslēgts no dalības iepirkumā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DC3529" w14:textId="77777777" w:rsidR="00020791" w:rsidRDefault="00020791" w:rsidP="00827E6D">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="16DC3529" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00AE1179">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C61DDA8" w14:textId="66D1BA12" w:rsidR="0048192D" w:rsidRDefault="0048192D" w:rsidP="00827E6D">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3C61DDA8" w14:textId="66D1BA12" w:rsidR="0048192D" w:rsidRPr="005A682C" w:rsidRDefault="0048192D" w:rsidP="00AE1179">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22" w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048192D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja pasūtītājs konstatē aritmētiskās kļūdas, tas šīs kļūdas izlabo. Vērtējot finanšu piedāvājumu, pasūtītājs ņem vērā labojumus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302E5712" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="0048192D" w:rsidRDefault="00020791" w:rsidP="00020791">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="302E5712" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00020791">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11814DDA" w14:textId="77777777" w:rsidR="0048192D" w:rsidRPr="0048192D" w:rsidRDefault="0048192D" w:rsidP="00892F9E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="11814DDA" w14:textId="77777777" w:rsidR="0048192D" w:rsidRPr="005A682C" w:rsidRDefault="0048192D" w:rsidP="00AE1179">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:afterLines="119" w:after="285" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="165" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048192D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Noteikts, ka tiks izslēgts tāds pretendents, kurš nebūs veicis būvlaukuma apskati, ja būvlaukuma apskate paredzēta tikai konkrētos datumos un laikos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A826EEB" w14:textId="77777777" w:rsidR="00020791" w:rsidRDefault="00020791" w:rsidP="00020791">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6A826EEB" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00AE1179">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
+              <w:spacing w:afterLines="119" w:after="285"/>
               <w:ind w:left="164"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2894532D" w14:textId="7BD30C0E" w:rsidR="0048192D" w:rsidRPr="0048192D" w:rsidRDefault="0048192D" w:rsidP="00827E6D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2894532D" w14:textId="7BD30C0E" w:rsidR="0048192D" w:rsidRPr="005A682C" w:rsidRDefault="0048192D" w:rsidP="00AE1179">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:afterLines="119" w:after="285" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25" w:firstLine="423"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048192D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja pretendents nav izmantojis savas tiesības veikt objekta apskati, tas nevar būt par pamatu piedāvājuma noraidīšanai, ja vien pasūtītājs iepirkuma dokumentācijā nav tieši norādījis, ka bez objekta apsekošanas nav iespējams kvalitatīvi sagatavot piedāvājumu, veikt izmaksu aprēķinus, precīzi noteikt veicamo darbu apjomu un tamlīdzīgi un tādejādi apskate ir obligāta.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EA3F1EB" w14:textId="77777777" w:rsidR="00020791" w:rsidRDefault="00020791" w:rsidP="00020791">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3EA3F1EB" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00020791">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D47BAEA" w14:textId="69C17B4C" w:rsidR="0048192D" w:rsidRDefault="0048192D" w:rsidP="00827E6D">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5D47BAEA" w14:textId="69C17B4C" w:rsidR="0048192D" w:rsidRPr="005A682C" w:rsidRDefault="0048192D" w:rsidP="00827E6D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22" w:firstLine="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0048192D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nosacījums par obligāto apskati, ja vien tā nav nodrošināta tikai atsevišķos ierobežotos laikos, pats par sevi nav prettiesisks. Attiecīgi svarīgi ir konstatēt, vai nolikums nesatur tikai konkrētus ierobežotus laikus apskatei šādā gadījumā.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257A3E76" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="0048192D" w:rsidRDefault="00020791" w:rsidP="00020791">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="257A3E76" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00020791">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B1E317A" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="00020791" w:rsidRDefault="00020791" w:rsidP="00274AA2">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7B1E317A" w14:textId="77777777" w:rsidR="00020791" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00274AA2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00020791">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Noteikts, ka gadījumā, ja pasūtītājam būs bijusi negatīva pieredze ar pretendentu vai tiks saņemta cita negatīva informācija par pretendentu, vai tika saņemta kaut viena negatīva atsauksme, tad tas tiks noraidīts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F7747A" w14:textId="77777777" w:rsidR="00020791" w:rsidRDefault="00020791" w:rsidP="00274AA2">
-[...19 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4204BBF8" w14:textId="7475C525" w:rsidR="0048192D" w:rsidRPr="005A682C" w:rsidRDefault="00020791" w:rsidP="00892F9E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00020791">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PIL </w:t>
             </w:r>
-            <w:r w:rsidRPr="00020791">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00020791">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00020791">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pants šādu izslēgšanas nosacījumu neparedz, turklāt, ja pretendents iesniedz visus iepirkuma dokumentācijā paredzētos dokumentus, tai skaitā, pozitīvas atsauksmes, tad pasūtītājam nav tiesību šādu pretendentu noraidīt, pamatojoties tikai uz saņemtu negatīvu informāciju vai iepriekšēju negatīvu pieredzi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64939977" w14:textId="77777777" w:rsidR="00892F9E" w:rsidRDefault="00892F9E" w:rsidP="00892F9E">
+          <w:p w14:paraId="64939977" w14:textId="77777777" w:rsidR="00892F9E" w:rsidRPr="005A682C" w:rsidRDefault="00892F9E" w:rsidP="00892F9E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11BC6131" w14:textId="70D98A17" w:rsidR="00020013" w:rsidRPr="00020013" w:rsidRDefault="00020013" w:rsidP="00892F9E">
+          <w:p w14:paraId="11BC6131" w14:textId="70D98A17" w:rsidR="00020013" w:rsidRPr="005A682C" w:rsidRDefault="00020013" w:rsidP="00892F9E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00020013">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Skat. skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E95E4F" w14:textId="77777777" w:rsidR="00020013" w:rsidRPr="00667705" w:rsidRDefault="00667705" w:rsidP="001F6028">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="02E95E4F" w14:textId="77777777" w:rsidR="00020013" w:rsidRPr="005A682C" w:rsidRDefault="00667705" w:rsidP="001F6028">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="136" w:firstLine="172"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00667705">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD3B771" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="4DD3B771" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E31537A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="4E31537A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555C4F9A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="555C4F9A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="3803DFD4" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="3803DFD4" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B188D3A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="4B188D3A" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07EECE67" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="001E5B59">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="07EECE67" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00940323">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja iepirkuma dokumentācijā ir iekļauti </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>panta pirmajā un otrajā daļā minētie izslēgšanas noteikumi, vai tie ir noteikti atbilstoši?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F710135" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00750B85">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="6F710135" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00940323">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Pasūtītājs ir tiesīgs neiekļaut minētos izslēgšanas noteikumus iepirkuma dokumentācijā, tomēr pārbaude par to neattiecināmību jāveic jebkurā gadījumā.</w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Pasūtītājs ir tiesīgs neiekļaut minētos izslēgšanas noteikumus iepirkuma dokumentācijā, tomēr pārbaude par to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>neattiecināmību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jāveic jebkurā gadījumā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D484C82" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00940323">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu</w:t>
             </w:r>
-            <w:r w:rsidR="00E32A45" w:rsidRPr="006E276F">
+            <w:r w:rsidR="00E32A45" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> „Sankciju piemērošana publiskajos iepirkumos“</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00EF4D39">
+            <w:r w:rsidR="00EF4D39" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F48C7" w:rsidRPr="005F48C7">
+            <w:r w:rsidR="005F48C7" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/skaidrojums-sankciju-piemerosana-publiskajos-iepirkumos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39ABF39D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="39ABF39D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14ADA674" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="14ADA674" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D77081" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="64D77081" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="37E62005" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="37E62005" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07AE8F20" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="07AE8F20" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EB58090" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="4EB58090" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="856" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši noteiktas kvalifikācijas/atlases prasības?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2411E829" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00EE0BA1">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="2411E829" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00EE0BA1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="856" w:hanging="720"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E042A2F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="5E042A2F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D33D3D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="60D33D3D" w14:textId="3ABEE3C5" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="005D29F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...5 lines deleted...]
-              <w:t>9.p. 4.d. 2.p.; 13.p.; 18.p. 4.d.; 41.p. 1. un 2.d., 44.p.; 45.p.; 46.p. 46.p.5.d.</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.4.d.2.p.; 13.p.; 18.p.4.d.; 41.p.1. un 2.d., 44.p.; 45.p.; 46.p. 46.p.5.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22E14A25" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="22E14A25" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="35292D58" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="35292D58" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12672A99" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="12672A99" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD9EDB3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1AD9EDB3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00615747">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai kvalifikācijas/atlases prasības nav noteiktas acīmredzami diskriminējošas, nesamērīgas, objektīvi nepamatotas vai konkurenci nepamatoti ierobežojošas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3580B5C2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3580B5C2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25C9A321" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="25C9A321" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4383DFB0" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="4383DFB0" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="4BF66CA5" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="4BF66CA5" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07BD4A9C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="07BD4A9C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E3FAA6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="03E3FAA6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00615747">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai attiecībā uz pretendentu (tostarp, piegādātāju apvienību) nav izvirzītas ierobežojošas prasības, piemēram, noteikts, ka, iesniedzot piedāvājumu, jābūt izveidotam noteiktam juridiskam statusam vai noslēgtam sabiedrības līgumam? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1359B7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00750B85">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="5C1359B7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00615747">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Skat. IUB skaidrojumu</w:t>
-[...40 lines deleted...]
-              <w:t>neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+              <w:t>Skat. IUB skaidrojumu:  https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D65B026" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="6D65B026" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71238681" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="71238681" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEC07DC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="7AEC07DC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="5080A27A" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="5080A27A" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47B2DB2B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="47B2DB2B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="338EE9AC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="338EE9AC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk533067529"/>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav noteikts, ka piegādātāju apvienībai, attiecībā uz kuru pieņemts lēmums slēgt iepirkuma līgumu, uz līguma izpildes brīdi jāizveido pilnsabiedrība (vai arī jāiegūst kāds cits konkrēts juridisks statuss), nepieļaujot iespēju noslēgt sabiedrības līgumu?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA7384A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00750B85">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="0CA7384A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00750B85">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Pasūtītājs var prasīt, lai apvienība, attiecībā uz kuru pieņemts lēmums slēgt iepirkuma līgumu, pēc savas (t.i., apvienības) izvēles izveidojas atbilstoši noteiktam juridiskam statusam vai noslēdz sabiedrības līgumu, vienojoties par apvienības dalībnieku atbildības sadalījumu, ja tas nepieciešams iepirkuma līguma noteikumu sekmīgai izpildei.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27694911" w14:textId="0E578ACE" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00750B85">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="27694911" w14:textId="0E578ACE" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00637D59">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk533081390"/>
-            <w:r w:rsidRPr="005A6943">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienlaikus </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, ja tiek slēgts būvdarbu līgums, </w:t>
+              <w:t xml:space="preserve">Vienlaikus izņēmuma nosacījumus attiecībā uz gadījumiem, ja tiek slēgts būvdarbu līgums, </w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...39 lines deleted...]
-              <w:t>https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+              <w:t>skat. IUB skaidrojumā: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D24EAF1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="0D24EAF1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C55EA41" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="5C55EA41" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67089D1F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="67089D1F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="40E28885" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="40E28885" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71E5F197" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="71E5F197" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D7234CE" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="1D7234CE" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai pasūtītājs nav ierobežojis pretendenta tiesības dalībai iepirkumā ar nosacījumu, ka tam jābūt reģistrētam, licencētam vai sertificētam atbilstoši Latvijas Republikas normatīvo aktu prasībām?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41607B8F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00750B85">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="41607B8F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00750B85">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Piegādātājam ir jābūt reģistrētam, licencētam vai sertificētam atbilstoši piegādātāja izcelsmes (reģistrācijas) vai pastāvīgās dzīvesvietas valsts atbilstošo normatīvo aktu prasībām.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D70E3AF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00750B85">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="2D70E3AF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00637D59">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Skat. IUB skaidrojumu</w:t>
-[...29 lines deleted...]
-              <w:t>https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDB7608" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="5EDB7608" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244BF95C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="244BF95C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11A9F9D8" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="11A9F9D8" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="3D2976AF" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="3D2976AF" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C20DF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="4D9C20DF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79A5DA95" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="79A5DA95" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6ABF8295" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6ABF8295" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50018317" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="50018317" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="650EF7F3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="650EF7F3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A4B0304" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0A4B0304" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7ABF6CD8" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7ABF6CD8" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CBF83BF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1CBF83BF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A2DF1CD" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7A2DF1CD" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:vanish/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FA2473F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="4FA2473F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00D14932">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="584" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai pasūtītājs nav noteicis prasības attiecībā uz minimālo laiku kopš piegādātāja reģistrēšanas, licencēšanas vai pilnvarošanas, vai kļūšanas par noteiktas organizācijas biedru? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F942CCE" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1287AA6A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A1543C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="7E46871C" w14:textId="77777777" w:rsidTr="00270F01">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABAFF32" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72DD2962" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai pasūtītājs nav noteicis prasības attiecībā uz minimālo laiku kopš piegādātāja reģistrēšanas, licencēšanas vai pilnvarošanas, vai kļūšanas par noteiktas organizācijas biedru? </w:t>
+              <w:t>Vai nav noteikts, ka ārvalstu speciālistiem jau uz piedāvājumu iesniegšanas brīdi jāiesniedz Latvijas tiesību aktiem atbilstoši speciālistu kvalifikāciju un izglītību apliecinoši dokumenti (proti, jau Latvijā atzīti dokumenti)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C7F8BC8" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00C6546F">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="23" w:firstLine="450"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: „</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="005A682C">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="lv-LV"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par iepirkuma dokumentācijā </w:t>
+              </w:r>
+              <w:r w:rsidRPr="005A682C">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:val="lv-LV"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>izvirzītajām prasībām attiecībā uz kvalifikācijas atzīšanu ar būvniecību saistītajās specialitātēs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>https://www.iub.gov.lv/lv/par-iepirkuma-dokumentacija-izvirzitajam-prasibam-attieciba-uz-kvalifikacijas-atzisanu-ar-buvniecibu-saistitajas-specialitates</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44226D38" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00D14932">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F942CCE" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="77C4D708" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1287AA6A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="557A3801" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79A1543C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="4CC35FFF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="7E46871C" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="068231F1" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7ABAFF32" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="72BA3654" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72DD2962" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="6CC329C7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai nav noteikts, ka ārvalstu speciālistiem jau uz piedāvājumu iesniegšanas brīdi jāiesniedz Latvijas tiesību aktiem atbilstoši speciālistu kvalifikāciju un izglītību apliecinoši dokumenti (proti, jau Latvijā atzīti dokumenti)?</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              <w:t xml:space="preserve">Vai pasūtītājs nav noteicis pieredzes prasības, atsaucoties uz nacionālo normatīvo regulējumu, proti, ka pieredzei jābūt gūtai atbilstoši konkrēta nacionālā regulējuma prasībām (piemēram, atbilstoši noteiktu MK noteikumu regulējumam)? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16269B7A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00C6546F">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Skat. IUB skaidrojumu:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t>Jānošķir šādu atsauču izdarīšana uz nacionālo normatīvo regulējumu kopumā, kas var liecināt par netiešo diskrimināciju un ir vērtējama kā negatīva prakse (piem., prasība, lai būvdarbi būtu nodoti ekspluatācijā saskaņā ar nacionālo regulējumu), no atsauču izdarīšanas uz konkrētām normām, kas, piem., paskaidro kādu iepirkuma dokumentācijā ietvertu jēdzienu un kas attiecīgi nediskriminē ārvalstu piegādātājus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62274540" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00FB4864">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> „</w:t>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>”</w:t>
-[...73 lines deleted...]
-              <w:t>https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C4D708" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="17988F5B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="557A3801" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="52C04723" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC35FFF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3575E295" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="068231F1" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="5BD492DD" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="72BA3654" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="4BC2ACC9" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CC329C7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...202 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="66B647D4" w14:textId="09D8099D" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00F2140A">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F2140A">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai ir noteikts, par kādu periodu var apliecināt nepieciešamo pieredzi?</w:t>
-[...22 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              <w:t>Vai ir noteikts, par kādu periodu var apliecināt nepieciešamo pieredzi? Vai pieredzes apliecināšanai norādītais periods nav nepamatoti saīsināts?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79EE81AE" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Saskaņā ar PIL regulējumu jāļauj piegādātājam izvēlēties, kuru iepriekšējo gadu laikā (atkarībā no tā, par cik gadiem iepirkuma dokumentācijā atļauts apliecināt pieredzi) iegūto pieredzi norādīt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DF1DF1B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="4DF1DF1B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:hanging="111"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">            Ja tiek iepirkti būvuzraudzības un autoruzraudzības</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pakalpojumi un ja pasūtītājs ir paredzējis, ka pretendenta un tā piesaistīto speciālistu pieredze ir apliecināma tāpat kā būvdarbu līguma gadījumā ar informāciju par būvdarbu objektiem (to apjomu, veidu un izpildes termiņu), ievērojot PIL 46.panta trešās daļas 2.punkta regulējumu, pasūtītājs konkurences veicināšanai nosaka garāku pieredzes apliecināšanas termiņu, paredzot, ka pretendentam un tā piesaistītajiem speciālistiem jāapliecina pieredze par iepriekšējo 5 gadu periodu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5308E20E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="5308E20E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>pretendentam</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> netiek prasīta konkrētu gadu pieredze attiecīgajā jomā/darbu veikšanā/pakalpojumu sniegšanā/piegāžu veikšanā?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D5055C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
+          <w:p w14:paraId="16D5055C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Šādas prasības, pastāvot objektīvam pamatojumam un ņemot vērā iepirkuma priekšmetu, varētu tikt izvirzītas </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>speciālistiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadījumos, ja par atbilstošas pieredzes esamību pārliecināties var vienīgi tad, ja tiek noteiktas šādas prasības.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="053B5ED6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="007D264B" w:rsidRDefault="007464B3" w:rsidP="00EE0416">
+          <w:p w14:paraId="053B5ED6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00FB4864">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B1E500" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="51B1E500" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30AAFFC0" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="30AAFFC0" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B223EEB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="2B223EEB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="3C7D114C" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="3C7D114C" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="05130BCB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="05130BCB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46B8269D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="46B8269D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav norādītas diskriminējošas prasības, piemēram, pretendentu nacionalitāte, ģeogrāfiskais izvietojums, pieredze konkrētā teritorijā?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21AE33E6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00C41D93">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="21AE33E6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00FB4864">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Pieredze konkrētā teritorijā/valstī varētu būt prasīta īpašos izņēmuma gadījumos, ja šajā teriotrijā/valstī ir kāda specifiska sistēma, īpaši, no citām valstīm atšķirīgi apstākļi (piem., klimatiskie), kuru pārzināšana nepieciešama konkrētā līguma izpildei. Jebkurā gadījumā ieteicams noteikt šīs specifiskās prasības, kuras nepieciešams pārzināt, nevis prasīt pieredzi konkrētā teritorijā.</w:t>
+              <w:t xml:space="preserve">Pieredze konkrētā teritorijā/valstī varētu būt prasīta īpašos izņēmuma gadījumos, ja šajā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>teriotrijā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/valstī ir kāda specifiska sistēma, īpaši, no citām valstīm atšķirīgi apstākļi (piem., klimatiskie), kuru pārzināšana nepieciešama konkrētā līguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>izpildei. Jebkurā gadījumā ieteicams noteikt šīs specifiskās prasības, kuras nepieciešams pārzināt, nevis prasīt pieredzi konkrētā teritorijā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3309B062" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3309B062" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C0716D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="15C0716D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CC2390" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="12CC2390" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="0DF141FC" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="0DF141FC" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="250D5D1D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="250D5D1D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CB9E679" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00343917">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0CB9E679" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00343917">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs nav izvirzījis konkrētas kvalifikācijas prasības tādējādi, ka tās visas attiecas arī uz katru no personām, uz kuru iespējām pretendents balstās (t.sk. apakšuzņēmējiem),</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vai katru no piegādātāju apvienības dalībniekiem?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52CB67A1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00C41D93">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="52CB67A1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00FB4864">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605363C1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="605363C1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A26BBE6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="7A26BBE6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B037020" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3B037020" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="773F345F" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="773F345F" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F361C89" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="1F361C89" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79F16C56" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="79F16C56" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="009401F8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav nepamatoti ierobežota apakšuzņēmēju dalība iepirkumā?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD624C4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="003D4EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3DD624C4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00FB4864">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="120" w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23" w:firstLine="425"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">procentuālais darbu apjoms, kas var tikt nodots apakšuzņēmējiem. </w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piemēram, ir nepamatoti noteikts, ka ir aizliegts piesaistīt apakšuzņēmējus vai ir nepamatoti noteikts maksimālais procentuālais darbu apjoms, kas var tikt nodots apakšuzņēmējiem. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4D410D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="5B4D410D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC5855C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3DC5855C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D99FB01" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="5D99FB01" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="7DD0E433" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="7DD0E433" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4EC906A3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="4EC906A3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11108B3C" w14:textId="25D0A295" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="11108B3C" w14:textId="25D0A295" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="009401F8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="586"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00530B00">
+              <w:t xml:space="preserve">Vai atbilstoši ir noteiktas prasības piegādātāju saimnieciskajam un finansiālajam stāvoklim (piemēram, prasība attiecībā uz nepieciešamo finanšu apgrozījumu ir attiecināta uz termiņu ne vairāk kā par iepriekšējiem trim pārskata gadiem, ciktāl informācija par šo apgrozījumu ir pieejama, ņemot vērā piegādātāja dibināšanas vai darbības uzsākšanas laiku (proti, ir noteikts, ka piegādātājiem, kuru darbības laiks ir īsāks par iepriekšējiem trim pārskata gadiem, jāapliecina nepieciešamais apgrozījums </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to darbības periodā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>atbilstoši ir noteiktas prasības piegādātāju saimnieciskajam un finansiālajam stāvoklim (piemēram,</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>);</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...68 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+              <w:t>gada minimālais finanšu apgrozījums nav noteikts lielāks par divām paredzamo līgumcenu vērtībām; ja iepirkums ir dalīts daļās, prasītais finanšu apgrozījums ir noteikts pret katras iepirkuma daļas paredzamo līgumcenu (nevis kopējo iepirkuma paredzamo līgumcenu); nav pieprasīts apliecināt kopējo (summēto) apgrozījumu par vairāku gadu periodu; nav noteikts, ka pretendenta apgrozāmo līdzekļu koeficientam (jeb likviditātes koeficientam) obligāti jābūt lielākam nekā „1”))?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF28FD0" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00BA69C1">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="654"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A36F4">
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai prasības attiecībā uz piegādātāja finansiālo stāvokli ir attiecinātas vienīgi uz tiem piegādātāju apvienības dalībniekiem un personām, uz kuru finansiālajām spējām izpildītājs balstās?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5599739B" w14:textId="56DEE486" w:rsidR="007464B3" w:rsidRPr="00572CC0" w:rsidRDefault="007464B3" w:rsidP="00572CC0">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="5599739B" w14:textId="56DEE486" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00572CC0">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="654"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00062676">
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav noteiktas nesamērīgas prasības attiecībā uz piegādātāja saimniecisko un finansiālo stāvokli (piemēram, ja pasūtītājs paredz priekšapmaksu un starpmaksājumus, nav izvirzīta prasība par pretendenta brīvajiem finanšu resursiem lielā apjomā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00062676">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00062676">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>(piemēram, gadījumā, ja priekšapmaksa un starpmaksājumi nosedz lielāko daļu no līgumsummas)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42BA457A" w14:textId="64ED0C45" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00476A42">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="42BA457A" w14:textId="64ED0C45" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00476A42">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Minētais princips prasību noteikšanai attiecībā uz jaunākiem piegādātājiem attiecas arī uz citu finanšu rādītāju (piemēram, par apgrozāmo līdzekļu </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>koeficientu jeb</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>likviditādes koeficientu noteiktā apmērā vai pozitīvu pašu kapitālu) apliecināšanu, ja tādi ir izvirzīti</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>likviditādes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14669C40" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00572CC0" w:rsidRDefault="007464B3" w:rsidP="00476A42">
+              <w:t xml:space="preserve"> koeficientu noteiktā apmērā vai pozitīvu pašu kapitālu) apliecināšanu, ja tādi ir izvirzīti.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14669C40" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00476A42">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="533"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gada minimālo finanšu apgrozījumu var noteikt ne lielāku par divām paredzamo līgumcenu vērtībām, izņemot gadījumu, kad iepirkuma līguma izpilde ir saistīta ar īpašiem riskiem attiecīgo būvdarbu, pakalpojumu vai piegāžu rakstura dēļ. Pasūtītājs sniedz pamatojumu izņēmuma piemērošanai iepirkuma procedūras dokumentos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F84FEE5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00572CC0" w:rsidRDefault="007464B3" w:rsidP="00476A42">
+          <w:p w14:paraId="3F84FEE5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00476A42">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ja piegādātājs piesakās uz atsevišķām iepirkuma daļām (ja šādu iespēju paredz iepirkuma dokumentācija), tad no iepirkuma dokumentācijā noteiktajām prasībām jābūt secināmam, ka finanšu apgrozījums jāpierāda tajās iepirkuma daļās, uz kurām piegādātājs piesakās.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C336125" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00572CC0" w:rsidRDefault="007464B3" w:rsidP="00476A42">
+          <w:p w14:paraId="6C336125" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00476A42">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasūtītājs var izvirzīt prasības par </w:t>
             </w:r>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>vidējo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> finanšu apgrozījumu par vairākiem gadiem vai par </w:t>
             </w:r>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> apgrozījumu (maks. par iepriekšējiem trim pārskata gadiem), bet </w:t>
             </w:r>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>ne par kopējo apgrozījumu par vairākiem gadiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, jo tas ierobežo jaunāko piegādātāju iespējas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E274E6" w14:textId="624E8235" w:rsidR="007464B3" w:rsidRPr="0051325F" w:rsidRDefault="007464B3" w:rsidP="00476A42">
+          <w:p w14:paraId="31E274E6" w14:textId="624E8235" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00476A42">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00572CC0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ja likviditātes koeficients ir vienāds ar „1”, uzņēmuma likviditātes pakāpe uzskatāma par labu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F083A80" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00476A42">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7F083A80" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00F94F15">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
-[...16 lines deleted...]
-              <w:t>neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79B930E4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="79B930E4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50958659" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="50958659" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="134FF75A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="134FF75A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="126EF7E4" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="126EF7E4" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1D8991BF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="1D8991BF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66EA43F3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="002C5C8B" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="66EA43F3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="009401F8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai pieredzei/kvalifikācijai noteiktās prasības ir samērīgas un ir nepieciešamas līguma izpildei</w:t>
-[...14 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>Vai pieredzei/kvalifikācijai noteiktās prasības ir samērīgas un ir nepieciešamas līguma izpildei?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026FE3C9" w14:textId="015FD41A" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="002C5C8B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t xml:space="preserve"> Piemēram: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A910DF" w14:textId="709AD6EA" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="007C42B7">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="165" w:hanging="142"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>N</w:t>
-[...44 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>Nav prasīti pārāk daudzi pieredzes līgumi vai pārāk specifisks katrs pieredzes līgums; netiek prasīta pieredze/izglītība, kas nav saistīta ar līguma priekšmetu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF9159A" w14:textId="78C24447" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00C24A20">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="425"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pretendents līguma izpildei nepieciešamo pieredzi, izpildot līguma izpildei nepieciešamos darbus ar konkrētiem tehniskajiem parametriem, varētu būt ieguvis </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>vairāku dažādu</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> līgumu ietvaros, kaut arī katrs no līgumiem visus minētos nosacījumus neietvertu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69C17683" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00334752" w:rsidRDefault="007464B3" w:rsidP="00C24A20">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="69C17683" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00C24A20">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="425"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiek uzskatīts, ka pieredzei trijos objektos jābūt pietiekamai adekvātu spēju apliecināšanai.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tomēr minētā pieeja neattiecas uz dažāda veida nelieliem, sistēmiskiem pakalpojumiem kā, piem., lekciju nodrošināšana.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2726EB" w14:textId="19D75FCD" w:rsidR="007464B3" w:rsidRPr="00334752" w:rsidRDefault="007464B3" w:rsidP="003B0A72">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4B2726EB" w14:textId="19D75FCD" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="003B0A72">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="165" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00334752">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Būvdarbu iepirkumā pretendentam vai tā speciālistiem nav izvirzīta prasība par pieredzi līguma izpildē saskaņā ar Starptautiskās Inženierkonsultantu Federācijas noteikumiem (jeb FIDIC). </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t xml:space="preserve">Būvdarbu iepirkumā pretendentam vai tā speciālistiem nav izvirzīta prasība par pieredzi līguma izpildē saskaņā ar Starptautiskās </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inženierkonsultantu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Federācijas noteikumiem (jeb FIDIC). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="619609DC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00334752">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="164"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00334752">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Izņēmums varētu attiekties vienīgi uz gadījumiem, ja tiek iepirkts pats FIDIC inženieris (taču šajā gadījumā tas būs pakalpojumu, nevis būvdarbu līgums). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="654B0FE5" w14:textId="7E1C793D" w:rsidR="007464B3" w:rsidRPr="008A3477" w:rsidRDefault="007464B3" w:rsidP="00334752">
+          <w:p w14:paraId="654B0FE5" w14:textId="7E1C793D" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00334752">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00334752">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidRPr="009C5766">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="005A682C">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5C11506D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="003B0A72">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5C11506D" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="003B0A72">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="165" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E38A0">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nav izvirzīta prasība, ka līguma izpildei nepieciešamajai pieredzei jābūt gūtai tieši ES struktūrfondu vai citu ārvalstu finanšu instrumentu īstenoto projektu ietvaros (ja vien plānotais pakalpojums nav saistīts ar darbu ES fondu vai citu ārvalstu finanšu instrumentu īstenoto projektu administrēšanā vai pasūtītājs nevar sniegt atbilstošu pamatojumu).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238910C2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00E765DC">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="238910C2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00E765DC">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="447"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27BE7F93" w14:textId="1A072848" w:rsidR="007464B3" w:rsidRPr="00E765DC" w:rsidRDefault="007464B3" w:rsidP="003B0A72">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="27BE7F93" w14:textId="1A072848" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00171709">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="165" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C764FD">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nav noteikts, ka pretendenta pieredzei jābūt iegūtai pie dažādiem pasūtītājiem (piemēram, pieredze par trim objektiem jāapliecina, iesniedzot atsauksmes no trim dažādiem pasūtītājiem).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523100F2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="523100F2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFE15E3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3CFE15E3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9A745C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="7A9A745C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="1C0C807C" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="1C0C807C" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="32D16D7E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="32D16D7E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="276257FC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="276257FC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="0068487D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai nav noteikts, ka pretendenta/speciālista pieredze attiecīgo preču piegādē/pakalpojumu sniegšanā/būvdarbu veikšanā tiks atzīta, ja tā būs iegūta tieši publiskā vai tieši  privātajā sektorā (piemēram, tikai valsts vai pašvaldību IT projektu realizācijā), (ja vien šādai prasībai nav konstatējams objektīvs pamatojums)?</w:t>
+              <w:t xml:space="preserve">Vai nav noteikts, ka pretendenta/speciālista pieredze attiecīgo preču piegādē/pakalpojumu sniegšanā/būvdarbu veikšanā tiks atzīta, ja tā būs iegūta tieši publiskā vai tieši  privātajā sektorā (piemēram, tikai valsts vai pašvaldību IT projektu realizācijā), (ja vien šādai prasībai nav </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>konstatējams objektīvs pamatojums)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02D636E4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="02D636E4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F048238" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="6F048238" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B04A3CC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="1B04A3CC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="080B3C1F" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="080B3C1F" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26A9D171" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="26A9D171" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD49EF6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="5BD49EF6" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="009401F8">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai gadījumā, ja piegādātājs balstās uz citas personas tehniskajām un profesionālajām spējām, nav noteikts ierobežojums attiecībā uz piegādātāja un tā norādītās personas, uz kuras tehniskajām un profesionālajām iespējām piegādātājs balstās, lai apliecinātu savu kvalifikāciju, savstarpējo attiecību tiesisko raksturu (piemēram, prasība par solidāras atbildības esamību)?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E32514" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00AC59A2">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="06E32514" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00AC59A2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ierobežojuma aizliegums neattiecas uz </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>finanšu prasību</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> apliecināšanu, jo atbilstoši PIL 45.panta astotās daļas regulējumam </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>pasūtītājs var prasīt, lai piegādātājs un persona, uz kuras saimnieciskajām un finansiālajām iespējām tas balstās, ir solidāri atbildīgi par iepirkuma līguma izpildi.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53121E58" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00AC59A2">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="53121E58" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="0068487D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79230B01" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="79230B01" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506A1AED" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="506A1AED" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1197CFCA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="1197CFCA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="3FAD3EC4" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="3FAD3EC4" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="320E2C88" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="320E2C88" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64CF2AE1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="64CF2AE1" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="009401F8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai nav </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">izvirzītas prasības, kas rada nepamatotu administratīvo slogu pretendentam (piem., </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">noteikts, ka pretendentam jau uz piedāvājumu iesniegšanas brīdi jābūt noslēgtam līgumam (darba līgumam, uzņēmumu līgumam) par konkrētu darbu veikšanu (piemēram, par atkritumu izvešanu būvdarbu līguma izpildes laikā) vai speciālistu piesaisti un šāds līgums jāiesniedz kopā ar piedāvājumu)? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AACF2E5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="0079299E">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="7AACF2E5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="0068487D">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Var paredzēt iespēju iesniegt apliecinājumu vai citu dokumentu, kas apliecinātu, ka uz līguma izpildes brīdi šāds līgums tiks noslēgts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57EF3061" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="57EF3061" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1FD661" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="0E1FD661" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766FF23E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="766FF23E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="72B42A83" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="72B42A83" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="744DC3FC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="744DC3FC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66649221" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="009401F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="66649221" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="009401F8">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai nav noteikts ierobežojums pretendenta piesaistītajiem apakšuzņēmējiem vai speciālistiem piedalīties arī citos piedāvājumos tā paša iepirkuma ietvaros? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B46F84C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="0079299E">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3B46F84C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="0068487D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB03C33" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="2CB03C33" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00023A09" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="00023A09" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70792603" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="70792603" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="4EDCD4AD" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="4EDCD4AD" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D485E78" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="7D485E78" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C5D24A4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
+          <w:p w14:paraId="5C5D24A4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008A0939">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs nav izvirzījis prasības par kvalitātes vadības standartiem, vides vadības standartiem (ISO, EMAS)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C539BF0" w14:textId="7C4A4E9F" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00065C43">
+          <w:p w14:paraId="7C539BF0" w14:textId="7C4A4E9F" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00844E90">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Saskaņā ar PIL 47.p. 3.d. un 48.p. 3.d. nosacījumus par nepieciešamiem kvalitātes un vides vadības standartiem piemēro tikai iepirkumiem, kuru paredzamā līgumcena ir vienāda ar Ministru kabineta noteiktajām līgumcenu robežvērtībām</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
-[...1 lines deleted...]
-                <w:rStyle w:val="FootnoteReference"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai lielāka.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Strong"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vienlaikus attiecībā uz kvalitātes un vides aizsardzības pasākumu nodrošināšanu var tikt izvirzītas prasības saskaņā ar PIL 46.p. 3.d. 3. un 8.p. noteikumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9249C3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="2E9249C3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D24962E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3D24962E" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA24278" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3FA24278" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="2847E4C5" w14:textId="77777777" w:rsidTr="00D67379">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="2847E4C5" w14:textId="77777777" w:rsidTr="00D67379">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08D7DDF2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="08D7DDF2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C6A525F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="5C6A525F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00844E90">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vai nav izvirzīta prasība par darba drošības standartu ievērošanu un atbilstoša sertifikāta (OHSAS 18001:2007 vai ekvivalenta) iesniegšanu/citu specifisku vadības sistēmu esamību pretendenta uzņēmumā (piem., būvdarbu vadības sistēma)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E6EEF5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="75E6EEF5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="376A3526" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="376A3526" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0085CE4C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="0085CE4C" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="453AE1F1" w14:textId="77777777" w:rsidTr="00D67379">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="453AE1F1" w14:textId="77777777" w:rsidTr="00D67379">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="69202505" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="69202505" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="113912CA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00CC6668">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="113912CA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00CC6668">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="91" w:hanging="62"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Vai nav izvirzītas pieredzes prasības attiecībā uz visiem līguma izpildē iesaistītajiem speciālistiem (vai attiecībā uz lielu skaitu speciālistu)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559282A2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00844E90">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032407D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kaut arī speciālistu skaits, attiecībā uz kuru būtu pamatoti izvirzīt pieredzes prasības, katrā konkrētajā gadījumā izvērtējams atsevišķi, ieteicams šādas prasības izvirzīt vienīgi attiecībā uz vadošajiem speciālistiem, vienlaikus saglabājot attiecībā uz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pārējiem speciālistiem prasības par izglītību vai noteiktu sertifikāciju.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70AA63FB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="70AA63FB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53CA79EF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="53CA79EF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B4B971" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="19B4B971" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="7A5CDC3B" w14:textId="77777777" w:rsidTr="00270F01">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="7A5CDC3B" w14:textId="77777777" w:rsidTr="00270F01">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EFAB5BC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="7EFAB5BC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="731AEFAB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00546480">
+          <w:p w14:paraId="731AEFAB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00546480">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="516"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC553E">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai būvdarbu iepirkumā pretendentam nav izvirzīta pieredzes prasība kā galvenajam būvdarbu veicējam attiecībā uz tādiem darbiem, kas nav līguma galvenie darbi?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B69756B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00546480">
+          <w:p w14:paraId="6B69756B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00546480">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47CA8547" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00445B8A" w:rsidRDefault="007464B3" w:rsidP="008E50CD">
+          <w:p w14:paraId="47CA8547" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008E50CD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445B8A">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pieredze kā galvenajam būvdarbu veicējam var tikt izvirzīta attiecībā uz galvenajiem darbiem un līguma vadību, bet ne uz dažādiem papildu jeb specifiskajiem darbu veidiem, kurus parasti </w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="3F67D4ED" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00546480">
+              <w:t>Pieredze kā galvenajam būvdarbu veicējam var tikt izvirzīta attiecībā uz galvenajiem darbiem un līguma vadību, bet ne uz dažādiem papildu jeb specifiskajiem darbu veidiem, kurus parasti praksē apakšuzņēmēja statusā veic uzņēmumi, kas ir specializējušies kādā šaurākā būvniecības darbu jomā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F67D4ED" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00546480">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D6063AA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00445B8A" w:rsidRDefault="007464B3" w:rsidP="00546480">
+          <w:p w14:paraId="0D6063AA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00546480">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445B8A">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Skat. arī E</w:t>
-[...24 lines deleted...]
-          <w:p w14:paraId="293325CC" w14:textId="3C92362D" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00291B6F">
+              <w:t>Skat. arī Ekonomikas ministrijas izstrādātās Vadlīnijas kvalifikācijas prasību sagatavošanai ēku būvdarbu publisko iepirkumu nolikumos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293325CC" w14:textId="3C92362D" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00291B6F">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00445B8A">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/nozaru-ministriju-vadlinijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3DD9F4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="2A3DD9F4" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DF2D20" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="21DF2D20" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D2E30B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="09D2E30B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="220A3777" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="220A3777" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5779CF53" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="5779CF53" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="771381C9" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="00CF7028" w:rsidRDefault="007464B3" w:rsidP="00782936">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="771381C9" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00380305">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="308"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC1346">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>Vai būvdarbu iepirkumā nav noteikts, ka, ja pretendents balstās uz trešās personas galvenā būvdarbu veicēja pieredzi, tad piedāvājums iesniedzams kā personu apvienībai un attiecīgajai personai ir jābūt personu apvienības biedram</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00CF7028">
+              <w:t xml:space="preserve">Vai būvdarbu iepirkumā nav noteikts, ka, ja pretendents balstās uz trešās personas galvenā būvdarbu veicēja pieredzi, tad piedāvājums iesniedzams kā personu apvienībai un attiecīgajai personai ir jābūt personu apvienības biedram? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Ņemot vērā, ka pastāv citi veidi, kā pierādīt galvenā būvdarbu veicēja statusu, ne tikai dalība personu apvienībā (pilnsabiedrībā), ieteicams nolikumā neiekļaut norādi uz konkrētu formu. Tāpat arī attiecībā uz pieredzes pierādīšanu nav ieteicams noteikt, ka pieredze par galvenā būvdarbu veicēja statusu tiks uzskatīta par atbilstošu, ja pretendents pieredzi ir guvis kā personu apvienības dalībnieks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4266E5AB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="4266E5AB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0085AF76" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="0085AF76" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A8E948" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="23A8E948" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="27EA4B73" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="27EA4B73" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CFE9A12" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="7CFE9A12" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E6991D2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
+          <w:p w14:paraId="4E6991D2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008A0939">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai atbilstoši noteiktajām kvalifikācijas/atlases prasībām un tehniskā piedāvājuma prasībām ir noteikta iesniedzamā informācija (dokumenti) un pārbaudes kārtība?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="430C0F76" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="430C0F76" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40BA0A78" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="40BA0A78" w14:textId="51F4B637" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00380305">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...5 lines deleted...]
-              <w:t>9. p.4.d. 2.p.; 9.p. 9.d.; 13.p.; 41.p. 3.d.; 44., 45.; 46.p.</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.4.d. 2.p.; 9.p. 9.d.; 13.p.; 41.p.3.d.; 44., 45.; 46.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3066F3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="3C3066F3" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="04C5031A" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="04C5031A" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F0F3D9B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="7F0F3D9B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06BB57FA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
+          <w:p w14:paraId="06BB57FA" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00380305">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...1 lines deleted...]
-                <w:rStyle w:val="Strong"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> prasība attiecībā uz pretendenta vai tā speciālistu kvalifikācijas apliecināšanai iesniedzamajiem dokumentiem nav noteikta tādējādi, ka netiek pieļauta arī </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">alternatīvu </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dokumentu iesniegšana, kas pēc būtības apliecina nepieciešamo kvalifikāciju, ja piegādātājam nav pieejami pasūtītāja prasītie dokumenti?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2ABE40" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="5C2ABE40" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED1926F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="6ED1926F" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78EBAFD2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="78EBAFD2" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="5823D47A" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="5823D47A" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AF51F8B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="5AF51F8B" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08C804BF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
+          <w:p w14:paraId="08C804BF" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00380305">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav izvirzīta prasība, ka speciālista kvalifikāciju apliecinošajam sertifikātam jābūt konkrētas institūcijas izdotam, ja nepieciešamo sertifikātu attiecīgajā jomā izdod vairākas kompetentās institūcijas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6AC06A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="7C6AC06A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2664A915" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="2664A915" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB746CB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="7EB746CB" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="0137B03E" w14:textId="77777777" w:rsidTr="00720546">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="0137B03E" w14:textId="77777777" w:rsidTr="00720546">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="28E23B34" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="28E23B34" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A060E0A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0A060E0A" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008A0939">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav pieprasīts iesniegt tikai un vienīgi auditētu finanšu pārskatu?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25554870" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="005972F9">
+          <w:p w14:paraId="25554870" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00380305">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prasība iesniegt auditētu finanšu pārskatu var attiekties tikai uz tiem pretendentiem, kuriem saskaņā ar normatīvajiem aktiem ir obligāti nepieciešams zvērinātā revidenta atzinums par gada pārskatu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53C8AA02" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="53C8AA02" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="542EE6D7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="542EE6D7" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265AB753" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="265AB753" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007464B3" w:rsidRPr="006E276F" w14:paraId="2571A94A" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="007464B3" w:rsidRPr="005A682C" w14:paraId="2571A94A" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5070D9C5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="00867D47">
+          <w:p w14:paraId="5070D9C5" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="145F2A98" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008A0939">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="145F2A98" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="00380305">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir pieprasījis tikai tādu informāciju un dokumentus, kas ir nepieciešami kvalifikācijas un piedāvājumu atbilstības pārbaudei, kā arī piedāvājuma izvēlei saskaņā ar noteiktajiem piedāvājuma izvērtēšanas kritērijiem līguma izpildei?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F1C7DC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="21F1C7DC" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538D1711" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="538D1711" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BAC057" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="006E276F" w:rsidRDefault="007464B3" w:rsidP="008263E8">
+          <w:p w14:paraId="66BAC057" w14:textId="77777777" w:rsidR="007464B3" w:rsidRPr="005A682C" w:rsidRDefault="007464B3" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="577973C2" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="577973C2" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14785400" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="14785400" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="673B4EDA" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
+          <w:p w14:paraId="673B4EDA" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai norādītie piedāvājuma izvērtēšanas kritēriji ir pamatoti un objektīvi?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="694CECA4" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="003A611D" w:rsidRDefault="008263E8" w:rsidP="000D60C1">
+          <w:p w14:paraId="694CECA4" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="005A0FC5">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
-              <w:ind w:left="136" w:firstLine="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="136" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
+                <w:rStyle w:val="Izteiksmgs"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A611D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasūtītājs piedāvājumu salīdzināšanai un izvērtēšanai ir </w:t>
             </w:r>
-            <w:r w:rsidRPr="008660C6">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>tiesīgs izmantot tikai cenu</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A611D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ja iepirkums tiek veikts PIL 9. pantā noteiktajā kārtībā</w:t>
             </w:r>
-            <w:r w:rsidR="003A611D" w:rsidRPr="003A611D">
+            <w:r w:rsidR="003A611D" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="003A611D" w:rsidRPr="003A611D">
+            <w:r w:rsidR="003A611D" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>izņemot PIL 51.panta</w:t>
             </w:r>
-            <w:r w:rsidR="00BD79B8">
+            <w:r w:rsidR="00BD79B8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003A611D" w:rsidRPr="003A611D">
+            <w:r w:rsidR="003A611D" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BD79B8">
+            <w:r w:rsidR="00BD79B8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00992FE0" w:rsidRPr="00992FE0">
+            <w:r w:rsidR="00992FE0" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00992FE0" w:rsidRPr="00992FE0">
+            <w:r w:rsidR="00992FE0" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00BD79B8">
+            <w:r w:rsidR="00BD79B8" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="003A611D" w:rsidRPr="003A611D">
+            <w:r w:rsidR="003A611D" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> noteiktos gadījumus)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003A611D">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="471F3B8D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="471F3B8D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="143C6040" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="143C6040" w14:textId="348AB9EF" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...5 lines deleted...]
-              <w:t>9.p. 4.d. 5.p.; 19.p.; 21.p.; 51.p.; 52.p. 2.d.</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.4.d.5.p.; 21.p.; 51.p.; 52.p.2.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B452A6C" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="6B452A6C" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="0A59E6CA" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="0A59E6CA" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="695AC37F" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="695AC37F" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A0AE029" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008A0939">
+          <w:p w14:paraId="5A0AE029" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00B21B4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai piedāvājuma izvērtēšanas kritēriju ietvaros nav vērtēta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pretendenta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kvalifikācija un pieredze?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E467CDA" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2130AFFB" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DC0287" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="559C7B87" w14:textId="77777777" w:rsidTr="00A15F5D">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F77C85" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7270C970" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008A0939">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai piedāvājuma izvērtēšanas kritēriju ietvaros nav vērtēta </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t xml:space="preserve">Ja piedāvājuma izvērtēšanas kritēriju ietvaros ir paredzēts vērtēt </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pretendenta</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t>personāla (speciālistu)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> kvalifikācija un pieredze?</w:t>
+              <w:t xml:space="preserve"> kvalifikāciju vai pieredzi, vai to ir nepieciešams vērtēt (proti, personāla kvalifikācija vai pieredze ietekmē iepirkuma līguma izpildi)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BECC6B2" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja noteikta personāla kvalifikācija vai pieredze ir prasīta kā kvalifikācijas (atlases) prasība, vai piedāvājuma izvērtēšanas kritēriju ietvaros netiek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>vērtēti tie paši aspekti, kas noteikti at</w:t>
+            </w:r>
+            <w:r w:rsidR="00150CB1" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ases prasībās?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758F81FD" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="007D264B" w:rsidP="00B21B4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="448"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E467CDA" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="1D7AB355" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2130AFFB" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="073E976E" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63DC0287" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="0743F862" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="559C7B87" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00A97720" w:rsidRPr="005A682C" w14:paraId="6D2D3B29" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35F77C85" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="30C336D3" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7270C970" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008A0939">
+          <w:p w14:paraId="4C1B1B96" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586" w:hanging="450"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:vanish/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46FE28A7" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...2 lines deleted...]
-                <w:iCs/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja piedāvājuma izvērtēšanas kritēriju ietvaros ir paredzēts vērtēt </w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="6BECC6B2" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
+              <w:t>Vai piedāvājuma izvērtēšanas kritēriji ir konkurenci neierobežojoši, saistīti ar līguma priekšmetu, proti, raksturo piedāvājuma saimniecisko izdevīgumu, un ir objektīvi salīdzināmi vai izvērtējami?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6A5C5F" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586"/>
+              <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...5 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja noteikta personāla kvalifikācija vai pieredze ir prasīta kā kvalifikācijas (atlases) prasība, vai piedāvājuma izvērtēšanas kritēriju ietvaros netiek </w:t>
-[...4 lines deleted...]
-                <w:bCs/>
+              <w:t>Piemēri neatbilstošiem kritērijiem:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6669D9" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586" w:hanging="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...6 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...6 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek vērtēta iepriekšējā sadarbības pieredze ar pasūtītāju;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49F792A8" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586" w:hanging="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="758F81FD" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="007D264B" w:rsidP="005972F9">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek vērtēts, cik lielā apjomā darbu izpildei tiek piesaistīti apakšuzņēmēji;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C2154B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586" w:hanging="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek vērtēts saistību izpildes nodrošinājuma veids;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B7A50D" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586" w:hanging="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek vērtēts darbu izpildes uzsākšanas termiņš</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5143D683" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="586" w:hanging="90"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tiek vērtētas vēsturiskās sociālās iemaksas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328943EC" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00B21B4B">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D264B">
-[...7 lines deleted...]
-              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Ja kā vienīgais piedāvājuma izvēles kritērijs ir noteikta cena, uz attiecīgo jautājumu būtu norādāma atbilde “n/a”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7AB355" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="56FF7087" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073E976E" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="208CC2F0" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0743F862" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="531F2723" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97720" w:rsidRPr="006E276F" w14:paraId="6D2D3B29" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00A97720" w:rsidRPr="005A682C" w14:paraId="0C141FCC" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="30C336D3" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00867D47">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B437EBD" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1B1B96" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
-[...16 lines deleted...]
-          <w:p w14:paraId="46FE28A7" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+          <w:p w14:paraId="676219C2" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai piedāvājuma izvērtēšanas kritēriji ir konkurenci neierobežojoši, saistīti ar līguma priekšmetu, proti, raksturo piedāvājuma saimniecisko izdevīgumu, un ir objektīvi salīdzināmi vai izvērtējami?</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="1F6A5C5F" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+              <w:t>Vai ir norādīti piedāvājuma izvērtēšanas kritēriji, kritēriju vērtības un, ja attiecināms, vērtību diapazoni, kā arī piedāvājuma izvēles algoritms saskaņā ar šiem kritērijiem, kā arī vai ir aprakstīts, kā tiks piemērots katrs no norādītajiem izvērtēšanas kritērijiem?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3983267B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00B21B4B">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...251 lines deleted...]
-              </w:rPr>
               <w:t>(Ja kā vienīgais piedāvājuma izvēles kritērijs ir noteikta cena, uz attiecīgo jautājumu būtu norādāma atbilde “n/a”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56FF7087" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="776811F3" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="208CC2F0" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="6E858C3D" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531F2723" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="1461EED5" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97720" w:rsidRPr="006E276F" w14:paraId="0C141FCC" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="00A97720" w:rsidRPr="005A682C" w14:paraId="7A34CC90" w14:textId="77777777" w:rsidTr="00046992">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B437EBD" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00867D47">
+          <w:p w14:paraId="6AC8FB8B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="676219C2" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="00BC3E8E" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
-[...292 lines deleted...]
-          <w:p w14:paraId="3B66E92D" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="3B66E92D" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5596">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs piedāvājumu salīdzināšanai un izvērtēšanai nav izmantojis tikai cenu, ja iepirkuma līgums tiek slēgts par:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760C298D" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="760C298D" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="1083" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5596">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>projektēšanu;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BA30DFE" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="4BA30DFE" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="1083" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5596">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>apvienoto projektēšanu un būvdarbiem;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="495CA835" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="495CA835" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="1083" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5596">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>elektroenerģiju patērējošām precēm vai produktiem (publiskā piegādes līgumā);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02ADD86B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="02ADD86B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="1083" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5596">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>autotransporta līdzekļiem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62542835" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="62542835" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="1083"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="519760F5" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="519760F5" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00CF0338">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PIL 51.p. (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) papildus nosaka kritērijus, kas pasūtītājam jāizvērtē attiecībā uz minētajiem līgumu veidiem. Vienlaikus jābūt paredzētai arī cenas vai izmaksu vērtēšanai (konkrēts procentuālais apjoms nav noteikts).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376F7078" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D5596">
-[...56 lines deleted...]
-          <w:p w14:paraId="376F7078" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          </w:p>
+          <w:p w14:paraId="493A80C9" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              </w:rPr>
               <w:t>Skat. skaidrojumu par piedāvājumu izvērtēšanas kritērijiem:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="646B8D03" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="003D5596" w:rsidRDefault="00A97720" w:rsidP="003D5596">
+          <w:p w14:paraId="646B8D03" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="003D5596">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E397F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/media/7536/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0D9ECF" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="0D0D9ECF" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E922232" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="009E6A7A" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="5E922232" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E6A7A">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51.p.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E6A7A">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="414142"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (3</w:t>
-[...4 lines deleted...]
-                <w:color w:val="414142"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E6A7A">
-[...2 lines deleted...]
-                <w:color w:val="414142"/>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2736BE71" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="2736BE71" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97720" w:rsidRPr="006E276F" w14:paraId="4EA60F17" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00A97720" w:rsidRPr="005A682C" w14:paraId="4EA60F17" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5698B682" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00867D47">
+          <w:p w14:paraId="5698B682" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B9E7F5B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="00C227A6">
+          <w:p w14:paraId="3B9E7F5B" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="001B2361">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
-              <w:ind w:left="586" w:hanging="450"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="584" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai nav citi konstatējumi saistībā ar piedāvājuma izvērtēšanas kritērija neatbilstību?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A888FA3" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="4A888FA3" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73FB484A" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="73FB484A" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A112431" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="006E276F" w:rsidRDefault="00A97720" w:rsidP="008263E8">
+          <w:p w14:paraId="0A112431" w14:textId="77777777" w:rsidR="00A97720" w:rsidRPr="005A682C" w:rsidRDefault="00A97720" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600F5" w:rsidRPr="006E276F" w14:paraId="4DD984B0" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="00E600F5" w:rsidRPr="005A682C" w14:paraId="4DD984B0" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="539DD466" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="539DD466" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68EA2E3C" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
+          <w:p w14:paraId="68EA2E3C" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00B13F7D">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai prasības piedāvājuma nodrošinājumam, ja tāds paredzēts, un saistību izpildes nodrošinājumam, ja tāds paredzēts, ir noteiktas atbilstoši PIL 50. panta nosacījumiem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFCA430" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="7AFCA430" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4933B0F6" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="4933B0F6" w14:textId="0ADC2811" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...5 lines deleted...]
-              <w:t>9.p. 4.d. 4.p.; 50.p.</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9.p.4.d.4.p.; 50.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F189A04" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="5F189A04" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008660C6" w:rsidRPr="006E276F" w14:paraId="597BF89D" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="008660C6" w:rsidRPr="005A682C" w14:paraId="597BF89D" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CC429BB" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="00867D47">
+          <w:p w14:paraId="2CC429BB" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C81C3F2" w14:textId="5CE446E1" w:rsidR="008263E8" w:rsidRPr="004C694C" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
+          <w:p w14:paraId="7C81C3F2" w14:textId="5CE446E1" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="_Hlk535334753"/>
-            <w:r w:rsidRPr="004C694C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai piedāvājuma nodrošinājum</w:t>
             </w:r>
-            <w:r w:rsidR="002478DD" w:rsidRPr="004C694C">
+            <w:r w:rsidR="002478DD" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C694C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ir noteikts </w:t>
             </w:r>
-            <w:r w:rsidR="002478DD" w:rsidRPr="004C694C">
+            <w:r w:rsidR="002478DD" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">atbilstoši PIL </w:t>
             </w:r>
-            <w:r w:rsidR="00CF757A" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00CF757A" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50.panta prasībām</w:t>
             </w:r>
-            <w:r w:rsidR="00925FD7" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00925FD7" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00CF757A" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00CF757A" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002B7292" w:rsidRPr="004C694C">
+            <w:r w:rsidR="002B7292" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>konkrētas summas veidā</w:t>
             </w:r>
-            <w:r w:rsidR="00CF757A" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00CF757A" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="002B7292" w:rsidRPr="004C694C">
+            <w:r w:rsidR="002B7292" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CF757A" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00CF757A" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nepārsniedzot </w:t>
             </w:r>
-            <w:r w:rsidRPr="004C694C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 % no paredzamās līgumcenas</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidR="00893C74" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00893C74" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (bez PVN) (ja iepirkuma priekšmets ir sadalīts daļās – no katras daļas paredzamās līgumcenas (bez PVN))</w:t>
             </w:r>
-            <w:r w:rsidR="00925FD7" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00925FD7" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r w:rsidR="00893C74" w:rsidRPr="004C694C">
+            <w:r w:rsidR="00893C74" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nodrošinājuma termiņš nepārsniedz 6 mēnešus no piedāvājumu atvēršanas dienas, tā spēkā </w:t>
             </w:r>
-            <w:r w:rsidR="008158DB" w:rsidRPr="004C694C">
+            <w:r w:rsidR="008158DB" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>es</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008158DB">
+              <w:t xml:space="preserve">esības </w:t>
+            </w:r>
+            <w:r w:rsidR="00893C74" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ī</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008158DB" w:rsidRPr="004C694C">
+              <w:t>termiņš noteikts atbilstoši PIL 50.panta piektajai vai septītajai daļai</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD00BD" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">bas </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00893C74" w:rsidRPr="004C694C">
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="00893C74" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>termiņš noteikts atbilstoši PIL 50.panta piektajai vai septītajai daļai</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BD00BD" w:rsidRPr="004C694C">
+              <w:t>nav ierobežotas piegādātāja tiesības brīvi izvēlēties veidu, kādā iesniegt piedāvājuma (attiecas arī uz saistību izpildes) nodrošinājumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D46E68" w14:textId="77777777" w:rsidR="002B7292" w:rsidRDefault="002B7292" w:rsidP="004B5814">
+          <w:p w14:paraId="68D46E68" w14:textId="77777777" w:rsidR="002B7292" w:rsidRPr="005A682C" w:rsidRDefault="002B7292" w:rsidP="004B5814">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nepareizi noteikta ir, piemēram, prasība, ka piedāvājuma nodrošinājumam jābūt 2% no piedāvātās līgumcenas.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5027335F" w14:textId="77777777" w:rsidR="00B91A7C" w:rsidRPr="00B91A7C" w:rsidRDefault="00B91A7C" w:rsidP="004B5814">
+          <w:p w14:paraId="5027335F" w14:textId="77777777" w:rsidR="00B91A7C" w:rsidRPr="005A682C" w:rsidRDefault="00B91A7C" w:rsidP="004B5814">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91A7C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nosacījums par piegādātāja tiesībām brīvi izvēlēties nodrošinājuma veidu attiecas uz visu veidu saistību izpildes nodrošinājumiem (ne tikai uz līguma izpildes nodrošinājumu), piemēram, arī uz avansa, ieturējuma, garantijas laika nodrošinājumu.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19471307" w14:textId="0AEAA825" w:rsidR="000050B7" w:rsidRPr="006E276F" w:rsidRDefault="00B91A7C" w:rsidP="004B5814">
+          <w:p w14:paraId="19471307" w14:textId="0AEAA825" w:rsidR="000050B7" w:rsidRPr="005A682C" w:rsidRDefault="00B91A7C" w:rsidP="00CE2E3D">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="23" w:firstLine="563"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="23" w:firstLine="561"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B91A7C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skat. arī IUB skaidrojumu “Biežāk konstatētās neatbilstības iepirkuma dokumentācijā un norisē” https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B1AD9D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="56B1AD9D" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="795E311B" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="795E311B" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8EC72E" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="006E276F" w:rsidRDefault="008263E8" w:rsidP="008263E8">
+          <w:p w14:paraId="2D8EC72E" w14:textId="77777777" w:rsidR="008263E8" w:rsidRPr="005A682C" w:rsidRDefault="008263E8" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A69E2" w:rsidRPr="006E276F" w14:paraId="053B1524" w14:textId="77777777" w:rsidTr="00A15F5D">
+      <w:tr w:rsidR="009762C0" w:rsidRPr="005A682C" w14:paraId="79DEAEFF" w14:textId="77777777" w:rsidTr="00A15F5D">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62B11CF8" w14:textId="56F485A7" w:rsidR="009762C0" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="004F3C7C">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08F0E389" w14:textId="5B4B2BDE" w:rsidR="00793FE1" w:rsidRPr="005A682C" w:rsidRDefault="00A92DCB" w:rsidP="009819A1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="31"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FE1" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai iepirkuma dokumentācijā ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00793FE1" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>izvirzīta prasība piegādātājam nodrošināt, lai iepirkuma līguma izpildē netiek ietvertas Krievijas Federācijas un Baltkrievijas Republikas izcelsmes preces un pakalpojumi (t.sk. vai atbilstoši nosacījumi ir paredzēti līguma projektā</w:t>
+            </w:r>
+            <w:r w:rsidR="00725FCE" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>, ja tas ir pievienots iepirkuma dokumentācijai</w:t>
+            </w:r>
+            <w:r w:rsidR="00793FE1" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB1406B" w14:textId="1C55AD4D" w:rsidR="009762C0" w:rsidRPr="005A682C" w:rsidRDefault="00793FE1" w:rsidP="009819A1">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="31"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/media/11184/download?attachment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E01190C" w14:textId="77777777" w:rsidR="009762C0" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="00B569B2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa1"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2AA279" w14:textId="24C06038" w:rsidR="009762C0" w:rsidRPr="005A682C" w:rsidRDefault="00EF1020" w:rsidP="00B569B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA7CFE1" w14:textId="77777777" w:rsidR="009762C0" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="00B569B2">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A69E2" w:rsidRPr="005A682C" w14:paraId="053B1524" w14:textId="77777777" w:rsidTr="00A15F5D">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CA686D1" w14:textId="4D00E6B8" w:rsidR="000A69E2" w:rsidRPr="005E2BEF" w:rsidRDefault="000A69E2" w:rsidP="004F3C7C">
+          <w:p w14:paraId="7CA686D1" w14:textId="64FABC9F" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="004F3C7C">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E2BEF">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>10.</w:t>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="000A69E2" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="596EF370" w14:textId="364E9DE2" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="00A54494">
+          <w:p w14:paraId="596EF370" w14:textId="364E9DE2" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00B569B2">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="136"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003115B6">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši nodrošināta papildu informācijas sniegšana?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107E01E2" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="107E01E2" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00B569B2">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1AE7AF" w14:textId="501E7CF6" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
-[...1 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="4D1AE7AF" w14:textId="6EAF4E51" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00B569B2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.p.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C370157" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="1C370157" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00B569B2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A69E2" w:rsidRPr="006E276F" w14:paraId="124B3735" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="000A69E2" w:rsidRPr="005A682C" w14:paraId="124B3735" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="46A6B1D6" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="00867D47">
+          <w:p w14:paraId="46A6B1D6" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C6D6B92" w14:textId="4BE1E13C" w:rsidR="000A69E2" w:rsidRPr="003115B6" w:rsidRDefault="000A69E2" w:rsidP="0085289E">
+          <w:p w14:paraId="6C6D6B92" w14:textId="22E0C4BA" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="002E4967" w:rsidP="00B569B2">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="165"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003115B6">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.1. Vai pasūtītājs ir sniedzis papildu informāciju par iepirkuma dokumentos iekļautajām prasībām PIL 9.panta sestajā daļā noteiktajā termiņā? </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="000A69E2" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1. Vai pasūtītājs ir sniedzis papildu informāciju par iepirkuma dokumentos iekļautajām prasībām PIL 9.panta sestajā daļā noteiktajā termiņā? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63ACD98D" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00B569B2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1432"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E5778A1" w14:textId="079D7FC8" w:rsidR="000A69E2" w:rsidRPr="007E3B52" w:rsidRDefault="000A69E2" w:rsidP="007E3B52">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3E5778A1" w14:textId="079D7FC8" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00B569B2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="0085289E">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Ja piegādātājs ir laikus pieprasījis papildu informāciju par iepirkuma nolikumā iekļautajām prasībām, pasūtītājs to sniedz triju darbdienu laikā, bet ne vēlāk kā četras dienas pirms piedāvājumu iesniegšanas termiņa beigām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CBB867D" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="3CBB867D" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012346A0" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="012346A0" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41591A1A" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="41591A1A" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A69E2" w:rsidRPr="006E276F" w14:paraId="201CF135" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="000A69E2" w:rsidRPr="005A682C" w14:paraId="201CF135" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B9A4B80" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="00867D47">
+          <w:p w14:paraId="0B9A4B80" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="394F1F07" w14:textId="4D7234E1" w:rsidR="000A69E2" w:rsidRDefault="000A69E2" w:rsidP="0085289E">
+          <w:p w14:paraId="394F1F07" w14:textId="4516528E" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="002E4967" w:rsidP="0085289E">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="165"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003115B6">
-[...5 lines deleted...]
-              <w:t>10.2. Vai pasūtītājs ir papildu informāciju (atbildi) ievietojis EIS E-konkursu apakšsistēmā, norādot arī uzdoto jautājumu?</w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="000A69E2" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.2. Vai pasūtītājs ir papildu informāciju (atbildi) ievietojis EIS E-konkursu apakšsistēmā, norādot arī uzdoto jautājumu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B662BDB" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="2B662BDB" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09AD4202" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="09AD4202" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CA0B36" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="006E276F" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
+          <w:p w14:paraId="56CA0B36" w14:textId="77777777" w:rsidR="000A69E2" w:rsidRPr="005A682C" w:rsidRDefault="000A69E2" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364B3B" w:rsidRPr="006E276F" w14:paraId="78DF1532" w14:textId="77777777" w:rsidTr="00643536">
+      <w:tr w:rsidR="00364B3B" w:rsidRPr="005A682C" w14:paraId="78DF1532" w14:textId="77777777" w:rsidTr="00643536">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="243A5E0B" w14:textId="55A82993" w:rsidR="00364B3B" w:rsidRPr="007C4EFB" w:rsidRDefault="002B5591" w:rsidP="007C4EFB">
+          <w:p w14:paraId="243A5E0B" w14:textId="0C2F9937" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="007C4EFB">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C4EFB">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C4EFB" w:rsidRPr="007C4EFB">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="007C4EFB" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E369F17" w14:textId="16A9A039" w:rsidR="00364B3B" w:rsidRPr="00364B3B" w:rsidRDefault="00364B3B" w:rsidP="00364B3B">
-[...3 lines deleted...]
-              <w:ind w:left="167"/>
+          <w:p w14:paraId="6E369F17" w14:textId="16A9A039" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="009E1418">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00364B3B">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai ir atbilstoši paredzēti noteikumi attiecībā uz finanšu piedāvājuma sagatavošanu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4082200E" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="4082200E" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1485BC" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="5B1485BC" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5B7688" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="3D5B7688" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364B3B" w:rsidRPr="006E276F" w14:paraId="05852FB9" w14:textId="77777777" w:rsidTr="00643536">
+      <w:tr w:rsidR="00364B3B" w:rsidRPr="005A682C" w14:paraId="05852FB9" w14:textId="77777777" w:rsidTr="00643536">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2CE023E1" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="00B611D8">
+          <w:p w14:paraId="2CE023E1" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="00B611D8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF19676" w14:textId="03BCDBF9" w:rsidR="00364B3B" w:rsidRPr="007F430C" w:rsidRDefault="007F430C" w:rsidP="00364B3B">
+          <w:p w14:paraId="3DF19676" w14:textId="6B164154" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="002E4967" w:rsidP="00364B3B">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F430C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.1. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00364B3B" w:rsidRPr="007F430C">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="007F430C" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai iepirkuma dokumentācijā pasūtītājs nav noteicis konkrētu piegādātāja peļņas vai virsizdevumu procentu likmi?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DD5E11A" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="007F430C" w:rsidRDefault="00364B3B" w:rsidP="00364B3B">
+              <w:t xml:space="preserve">.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00364B3B" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai iepirkuma dokumentācijā pasūtītājs nav noteicis konkrētu piegādātāja peļņas vai </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00364B3B" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>virsizdevumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00364B3B" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procentu likmi?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD5E11A" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="00364B3B">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2DCD462E" w14:textId="2A0F7DAE" w:rsidR="00364B3B" w:rsidRPr="007F430C" w:rsidRDefault="00364B3B" w:rsidP="007464B3">
+          <w:p w14:paraId="2DCD462E" w14:textId="2A0F7DAE" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="007464B3">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F430C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Konkrētu  cenu  veidojošo  faktoru  ierobežojums  varētu  tikt  atzīts  par  pamatotu izņēmuma gadījumos, piemēram, ja MK noteikumi par attiecīgo darbības programmas specifisko atbalsta mērķi uzliek šādu ierobežojumu attiecībā uz izdevumu attiecināšanu noteiktā apmērā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370A2B94" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="370A2B94" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C369094" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="1C369094" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74554000" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="74554000" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364B3B" w:rsidRPr="006E276F" w14:paraId="5A3DADC4" w14:textId="77777777" w:rsidTr="009959FC">
+      <w:tr w:rsidR="00364B3B" w:rsidRPr="005A682C" w14:paraId="5A3DADC4" w14:textId="77777777" w:rsidTr="009959FC">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="236B5C34" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="00B611D8">
+          <w:p w14:paraId="236B5C34" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="00B611D8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:after="119"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68BD0710" w14:textId="25891241" w:rsidR="00364B3B" w:rsidRPr="007F430C" w:rsidRDefault="007F430C" w:rsidP="00C227A6">
+          <w:p w14:paraId="68BD0710" w14:textId="64FBD8BD" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="002E4967" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F430C">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>11.2.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F430C">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="007F430C" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="007F430C" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:tab/>
               <w:t>Ja pasūtītājs ir uzlicis par pienākumu pretendentam iekļaut piedāvājumā finanšu rezervi konkrētā apmērā, vai tās izmantošana ir iepriekš detalizēti noregulēta?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36C4D84A" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="36C4D84A" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38AA62CE" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="38AA62CE" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9D3D18" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="006E276F" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
+          <w:p w14:paraId="7B9D3D18" w14:textId="77777777" w:rsidR="00364B3B" w:rsidRPr="005A682C" w:rsidRDefault="00364B3B" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067949" w:rsidRPr="006E276F" w14:paraId="056975DE" w14:textId="77777777" w:rsidTr="008660C6">
+      <w:tr w:rsidR="00067949" w:rsidRPr="005A682C" w14:paraId="056975DE" w14:textId="77777777" w:rsidTr="008660C6">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72E52A98" w14:textId="56811999" w:rsidR="00067949" w:rsidRPr="00152FF8" w:rsidRDefault="00067949" w:rsidP="00152FF8">
+          <w:p w14:paraId="72E52A98" w14:textId="7CB359CC" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="00152FF8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00152FF8">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00067949" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CA00539" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00C227A6">
+          <w:p w14:paraId="5CA00539" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja iepirkuma dokumentācijai ir pievienots iepirkuma līguma projekts: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F54D3A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00C227A6">
+          <w:p w14:paraId="01F54D3A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AA064AA" w14:textId="283C06CC" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="003B1BAD">
+          <w:p w14:paraId="3AA064AA" w14:textId="2E37AE8F" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="003B1BAD">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.1. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00067949" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai tajā ir detalizēti atrunāti iespējamie līguma grozījumi?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3642A940" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00C227A6">
+              <w:t>.1. Vai tajā ir detalizēti atrunāti iespējamie līguma grozījumi?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3642A940" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00C227A6">
             <w:pPr>
               <w:pStyle w:val="Sarakstarindkopa1"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3663BE6A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00DB45BE">
+          <w:p w14:paraId="3663BE6A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00DB45BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Viens no gadījumiem, kad ir pieļaujami būtiski līguma grozījumi, ir šo grozījumu atrunāšanas gadījumā, proti:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8CAAE5" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00DB45BE">
-[...3 lines deleted...]
-              <w:ind w:left="23" w:firstLine="450"/>
+          <w:p w14:paraId="2B8CAAE5" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="007A65E0">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="23" w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">iepirkuma procedūras dokumenti un iepirkuma līgums vai vispārīgā vienošanās skaidri un nepārprotami paredz grozījumu </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>iespēju</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>nosacījumus</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">, ar kādiem grozījumi ir pieļaujami, grozījumu </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>apjomu</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>būtību</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>. Šādi noteikumi par grozījumiem var attiekties uz līgumcenas pārskatīšanu, izvēles iespēju izmantošanu, kā arī uz citiem iepirkuma līguma vai vispārīgās vienošanās izpildes aspektiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E84EA7B" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="4E84EA7B" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C2461F9" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="5C2461F9" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.p.19.d., 61.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ACF7FDF" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="7ACF7FDF" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067949" w:rsidRPr="006E276F" w14:paraId="2E688291" w14:textId="77777777" w:rsidTr="00523D14">
+      <w:tr w:rsidR="00067949" w:rsidRPr="005A682C" w14:paraId="2E688291" w14:textId="77777777" w:rsidTr="00523D14">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39DB6FD5" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00867D47">
+          <w:p w14:paraId="39DB6FD5" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="325E2256" w14:textId="4A5BDE91" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="003B1BAD">
+          <w:p w14:paraId="325E2256" w14:textId="4C6BD9CD" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="003B1BAD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="23"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12.2. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E276F">
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00067949" w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai iepirkuma līguma termiņš ir noteikts atbilstoši? </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6057FC8E" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00C227A6">
+              <w:t xml:space="preserve">.2. Vai iepirkuma līguma termiņš ir noteikts atbilstoši? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6057FC8E" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00C227A6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="586" w:hanging="450"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Piemēram: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A80C015" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00DB45BE">
+          <w:p w14:paraId="2A80C015" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00DB45BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="165" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>attiecībā uz preču piegādi vai pakalpojuma sniegšanu nav izvirzīti nosacījumi par darbiem pēc līguma izpildes termiņa beigām vai papildus tehniskajā specifikācijā paredzētajam pakalpojumu saturam un apjomam (kas tieši nesaistās ar jau specifikācijā paredzētu darbu veikšanu);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2855C012" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="007C3490">
+          <w:p w14:paraId="2855C012" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00DC2120">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="165" w:hanging="180"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164" w:hanging="181"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>regulāra tehniskā apkope nav uzskatāma par garantijas nodrošināšanu. Tehniskās apkopes pakalpojumi (to izmaksas un nepieciešamais sniegšanas ilgums) jāņem vērā, izstrādājot finanšu piedāvājumu, kā arī nosakot līguma darbības termiņu (t.i., šo pakalpojumu izmaksas jāvērtē, nosakot uzvarētāju, kā arī šo pakalpojumu sniegšanas laiks ietilpst kopējā iepirkumu līguma izpildes termiņā).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB62F3A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="7CB62F3A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="743EC937" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00D31798">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="743EC937" w14:textId="590DAEB9" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00DC2120">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
+            <w:r w:rsidRPr="005A682C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>60.p. 4.d.</w:t>
+              <w:t>60.p.4.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BA3AA5" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="27BA3AA5" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067949" w:rsidRPr="006E276F" w14:paraId="46DF0020" w14:textId="77777777" w:rsidTr="00523D14">
+      <w:tr w:rsidR="00067949" w:rsidRPr="005A682C" w14:paraId="46DF0020" w14:textId="77777777" w:rsidTr="00523D14">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A65B81C" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="00867D47">
+          <w:p w14:paraId="7A65B81C" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00867D47">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B54F64C" w14:textId="7BCE9DEA" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="004D6FA7">
+          <w:p w14:paraId="2B54F64C" w14:textId="2D6AE3A8" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="00811D32">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00067949" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.3. Vai ir paredzētas pasūtītāja tiesības vienpusēji atkāpties no līguma izpildes, ja līgumu nav iespējams izpildīt tādēļ, ka  ir piemērotas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts noteiktās sankcijas? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75797947" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502E976C" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> panta piektā daļa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2673E32D" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067949" w:rsidRPr="005A682C" w14:paraId="5497A4E3" w14:textId="77777777" w:rsidTr="00523D14">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7414B01A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00867D47">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B4C589" w14:textId="79827841" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="00811D32">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00067949" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.4. Vai iepirkuma līguma projektā nav ietverta pretrunīga informācija? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0B0EC9" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0542EBB9" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
+              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1561" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7359BC3F" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:ind w:firstLine="454"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00067949" w:rsidRPr="005A682C" w14:paraId="23759B22" w14:textId="77777777" w:rsidTr="00A15F5D">
+        <w:trPr>
+          <w:trHeight w:val="145"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="589D76CC" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00867D47">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="119"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BE36440" w14:textId="501EA976" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="009762C0" w:rsidP="004D6FA7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="165"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Vai ir paredzētas pasūtītāja tiesības vienpusēji atkāpties no līguma izpildes, ja līgumu nav iespējams izpildīt tādēļ, ka  ir piemērotas starptautiskās vai nacionālās sankcijas vai būtiskas finanšu un kapitāla tirgus intereses ietekmējošas Eiropas Savienības vai Ziemeļatlantijas līguma organizācijas dalībvalsts noteiktās sankcijas? </w:t>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00067949" w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.5. Vai noteiktais līguma izpildes/spēkā esamības termiņš  nepārsniedz piecus gadus? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D89B38E" w14:textId="69E978E6" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="00811D32">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="164"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A682C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja noteiktais līguma termiņš pārsniedz piecus gadus, vai tas atbilst PIL 60.panta ceturtajā daļā minētajiem izņēmumiem un vai par to ir saņemta attiecīgi Ministru kabineta vai atvasinātās publiskās personas orgāna atļauja (PIL 60.p.4.d.2.p. gadījumā)? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75797947" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="36BA334A" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="502E976C" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
-[...1 lines deleted...]
-              <w:pStyle w:val="BodyText"/>
+          <w:p w14:paraId="204E7C85" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
+            <w:pPr>
+              <w:pStyle w:val="Pamatteksts"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E276F">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2673E32D" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="006E276F" w:rsidRDefault="00067949" w:rsidP="008263E8">
+          <w:p w14:paraId="7E0BBD99" w14:textId="77777777" w:rsidR="00067949" w:rsidRPr="005A682C" w:rsidRDefault="00067949" w:rsidP="008263E8">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119"/>
               <w:ind w:firstLine="454"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00067949" w:rsidRPr="006E276F" w14:paraId="5497A4E3" w14:textId="77777777" w:rsidTr="00523D14">
-[...253 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05537837" w14:textId="77777777" w:rsidR="00D85F13" w:rsidRPr="006E276F" w:rsidRDefault="00D85F13" w:rsidP="00A619FB">
+    <w:p w14:paraId="05537837" w14:textId="77777777" w:rsidR="00D85F13" w:rsidRPr="005A682C" w:rsidRDefault="00D85F13" w:rsidP="00A619FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D85F13" w:rsidRPr="006E276F" w:rsidSect="00C74D17">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="00D85F13" w:rsidRPr="005A682C" w:rsidSect="00C74D17">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25FE0551" w14:textId="77777777" w:rsidR="004F39E8" w:rsidRDefault="004F39E8" w:rsidP="00481F13">
+    <w:p w14:paraId="7A31F259" w14:textId="77777777" w:rsidR="00067BF3" w:rsidRDefault="00067BF3" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40496A7B" w14:textId="77777777" w:rsidR="004F39E8" w:rsidRDefault="004F39E8" w:rsidP="00481F13">
+    <w:p w14:paraId="3BD05416" w14:textId="77777777" w:rsidR="00067BF3" w:rsidRDefault="00067BF3" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D3C868A" w14:textId="77777777" w:rsidR="004F39E8" w:rsidRDefault="004F39E8">
+    <w:p w14:paraId="442718AF" w14:textId="77777777" w:rsidR="00067BF3" w:rsidRDefault="00067BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="682DCF16" w14:textId="77777777" w:rsidR="003C1A12" w:rsidRDefault="003C1A12">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D362C5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>19</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00D362C5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="406E6951" w14:textId="77777777" w:rsidR="003C1A12" w:rsidRDefault="003C1A12">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46B552FE" w14:textId="77777777" w:rsidR="004F39E8" w:rsidRDefault="004F39E8" w:rsidP="00481F13">
+    <w:p w14:paraId="7A9D5A30" w14:textId="77777777" w:rsidR="00067BF3" w:rsidRDefault="00067BF3" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CB4BCE1" w14:textId="77777777" w:rsidR="004F39E8" w:rsidRDefault="004F39E8" w:rsidP="00481F13">
+    <w:p w14:paraId="04328532" w14:textId="77777777" w:rsidR="00067BF3" w:rsidRDefault="00067BF3" w:rsidP="00481F13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EF16357" w14:textId="77777777" w:rsidR="004F39E8" w:rsidRDefault="004F39E8">
+    <w:p w14:paraId="4446431E" w14:textId="77777777" w:rsidR="00067BF3" w:rsidRDefault="00067BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="628A4BB8" w14:textId="77777777" w:rsidR="007464B3" w:rsidRDefault="007464B3" w:rsidP="00975175">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Vresteksts"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005822B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>inistru kabineta</w:t>
       </w:r>
       <w:r w:rsidRPr="005822B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
@@ -15544,51 +15204,51 @@
         </w:rPr>
         <w:t>gada 28.februāra</w:t>
       </w:r>
       <w:r w:rsidRPr="005822B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi Nr.105 “Noteikumi par publisko iepirkumu līgumcenu robežvērtībām”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51FDB147" w14:textId="77777777" w:rsidR="00E600F5" w:rsidRDefault="00E600F5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4C222F2"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Calibri"/>
@@ -18664,557 +18324,581 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="387726875">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1231697027">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1168398676">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1429346370">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1973361527">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="713118561">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00393A84"/>
     <w:rsid w:val="000007DE"/>
     <w:rsid w:val="00001DE4"/>
     <w:rsid w:val="00003128"/>
     <w:rsid w:val="000050B7"/>
     <w:rsid w:val="000067C9"/>
     <w:rsid w:val="000072A3"/>
     <w:rsid w:val="00007854"/>
     <w:rsid w:val="000109A4"/>
     <w:rsid w:val="0001151A"/>
     <w:rsid w:val="000116D3"/>
     <w:rsid w:val="00011A66"/>
+    <w:rsid w:val="00012731"/>
     <w:rsid w:val="00012C1C"/>
     <w:rsid w:val="00012C5A"/>
     <w:rsid w:val="00013B37"/>
     <w:rsid w:val="000157E3"/>
     <w:rsid w:val="00015F30"/>
     <w:rsid w:val="00016FF5"/>
     <w:rsid w:val="00020013"/>
     <w:rsid w:val="00020791"/>
     <w:rsid w:val="0002207F"/>
     <w:rsid w:val="00022338"/>
     <w:rsid w:val="00023911"/>
     <w:rsid w:val="00024908"/>
     <w:rsid w:val="0002534B"/>
     <w:rsid w:val="00026318"/>
     <w:rsid w:val="0002730A"/>
     <w:rsid w:val="00027C7F"/>
     <w:rsid w:val="000304B9"/>
     <w:rsid w:val="00033661"/>
     <w:rsid w:val="000338B9"/>
     <w:rsid w:val="00034638"/>
     <w:rsid w:val="000349EF"/>
     <w:rsid w:val="00035F61"/>
     <w:rsid w:val="00036FE8"/>
     <w:rsid w:val="00037826"/>
     <w:rsid w:val="000401CB"/>
     <w:rsid w:val="00040A05"/>
     <w:rsid w:val="00042AA1"/>
     <w:rsid w:val="00043F7C"/>
     <w:rsid w:val="0004630B"/>
     <w:rsid w:val="00053D03"/>
     <w:rsid w:val="000550B6"/>
     <w:rsid w:val="0005551B"/>
     <w:rsid w:val="000558D4"/>
     <w:rsid w:val="00055F08"/>
     <w:rsid w:val="000561F7"/>
     <w:rsid w:val="000568AB"/>
     <w:rsid w:val="00057781"/>
     <w:rsid w:val="000619DA"/>
     <w:rsid w:val="00062161"/>
     <w:rsid w:val="00062D65"/>
     <w:rsid w:val="0006333F"/>
     <w:rsid w:val="00065C43"/>
     <w:rsid w:val="00066C05"/>
     <w:rsid w:val="00067949"/>
+    <w:rsid w:val="00067BF3"/>
     <w:rsid w:val="00071E80"/>
     <w:rsid w:val="00075073"/>
+    <w:rsid w:val="00075AD2"/>
     <w:rsid w:val="00076B20"/>
     <w:rsid w:val="0008182D"/>
     <w:rsid w:val="000818A6"/>
     <w:rsid w:val="00081EBA"/>
     <w:rsid w:val="000831DA"/>
     <w:rsid w:val="0008356B"/>
     <w:rsid w:val="0009042B"/>
     <w:rsid w:val="00091A5F"/>
     <w:rsid w:val="000928BD"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="0009663F"/>
     <w:rsid w:val="000A2540"/>
     <w:rsid w:val="000A4338"/>
     <w:rsid w:val="000A47B7"/>
     <w:rsid w:val="000A47C5"/>
     <w:rsid w:val="000A50F4"/>
     <w:rsid w:val="000A596C"/>
+    <w:rsid w:val="000A5CE9"/>
     <w:rsid w:val="000A66CE"/>
     <w:rsid w:val="000A69E2"/>
     <w:rsid w:val="000A6FB0"/>
     <w:rsid w:val="000B0DB8"/>
     <w:rsid w:val="000B1D16"/>
     <w:rsid w:val="000B2DBE"/>
     <w:rsid w:val="000B4038"/>
     <w:rsid w:val="000B5885"/>
     <w:rsid w:val="000C01A5"/>
     <w:rsid w:val="000C1D97"/>
     <w:rsid w:val="000C38A4"/>
     <w:rsid w:val="000C392E"/>
     <w:rsid w:val="000C448B"/>
     <w:rsid w:val="000C4E8E"/>
     <w:rsid w:val="000C77E4"/>
     <w:rsid w:val="000D0E5B"/>
     <w:rsid w:val="000D10EB"/>
     <w:rsid w:val="000D1B58"/>
     <w:rsid w:val="000D1F15"/>
     <w:rsid w:val="000D2B01"/>
     <w:rsid w:val="000D2B84"/>
     <w:rsid w:val="000D36C5"/>
     <w:rsid w:val="000D44BF"/>
     <w:rsid w:val="000D60C1"/>
     <w:rsid w:val="000E2C8D"/>
     <w:rsid w:val="000E3797"/>
     <w:rsid w:val="000E4056"/>
     <w:rsid w:val="000E47C6"/>
     <w:rsid w:val="000E7C46"/>
     <w:rsid w:val="000F23A8"/>
     <w:rsid w:val="000F3114"/>
     <w:rsid w:val="000F3180"/>
+    <w:rsid w:val="000F6A40"/>
     <w:rsid w:val="00101567"/>
     <w:rsid w:val="00103196"/>
     <w:rsid w:val="00103677"/>
     <w:rsid w:val="00104E1E"/>
     <w:rsid w:val="001065AA"/>
     <w:rsid w:val="00106E64"/>
     <w:rsid w:val="00107459"/>
     <w:rsid w:val="00107BC2"/>
     <w:rsid w:val="001115B3"/>
     <w:rsid w:val="0011281C"/>
     <w:rsid w:val="0011346D"/>
     <w:rsid w:val="00113C90"/>
     <w:rsid w:val="00115299"/>
     <w:rsid w:val="00115FB3"/>
     <w:rsid w:val="001177F3"/>
+    <w:rsid w:val="00117AC7"/>
     <w:rsid w:val="00117DC6"/>
     <w:rsid w:val="00117E0A"/>
     <w:rsid w:val="00120731"/>
     <w:rsid w:val="00120F98"/>
     <w:rsid w:val="00122011"/>
     <w:rsid w:val="00122BB2"/>
     <w:rsid w:val="00123467"/>
     <w:rsid w:val="00124806"/>
     <w:rsid w:val="0012685C"/>
     <w:rsid w:val="00131A62"/>
     <w:rsid w:val="0013213B"/>
     <w:rsid w:val="00133F8B"/>
     <w:rsid w:val="001350A5"/>
     <w:rsid w:val="001354A1"/>
     <w:rsid w:val="001371F1"/>
     <w:rsid w:val="00137A6F"/>
     <w:rsid w:val="001432F3"/>
     <w:rsid w:val="0014435C"/>
     <w:rsid w:val="00146905"/>
     <w:rsid w:val="00150CB1"/>
     <w:rsid w:val="001511B3"/>
     <w:rsid w:val="001517AA"/>
     <w:rsid w:val="00151FA3"/>
     <w:rsid w:val="00152FF8"/>
     <w:rsid w:val="001540BA"/>
     <w:rsid w:val="00154C6F"/>
+    <w:rsid w:val="001557C4"/>
     <w:rsid w:val="00155F83"/>
     <w:rsid w:val="0015651A"/>
     <w:rsid w:val="001573F7"/>
     <w:rsid w:val="00160273"/>
     <w:rsid w:val="00160CE1"/>
     <w:rsid w:val="00162E72"/>
     <w:rsid w:val="00164EFE"/>
     <w:rsid w:val="0016571E"/>
     <w:rsid w:val="00165E3A"/>
     <w:rsid w:val="0016634A"/>
     <w:rsid w:val="00170CD2"/>
     <w:rsid w:val="001716E6"/>
+    <w:rsid w:val="00171709"/>
     <w:rsid w:val="0017190E"/>
     <w:rsid w:val="001719E0"/>
     <w:rsid w:val="00171C3C"/>
     <w:rsid w:val="0017232A"/>
     <w:rsid w:val="00172B37"/>
     <w:rsid w:val="0017321D"/>
     <w:rsid w:val="00173E01"/>
+    <w:rsid w:val="001740E9"/>
     <w:rsid w:val="00174B7E"/>
     <w:rsid w:val="001765CA"/>
     <w:rsid w:val="00176798"/>
     <w:rsid w:val="00180789"/>
     <w:rsid w:val="001808F7"/>
     <w:rsid w:val="00181C46"/>
     <w:rsid w:val="00181DB6"/>
     <w:rsid w:val="001830B2"/>
     <w:rsid w:val="001834F5"/>
     <w:rsid w:val="00184817"/>
     <w:rsid w:val="00185824"/>
     <w:rsid w:val="00185DA5"/>
     <w:rsid w:val="001873BA"/>
     <w:rsid w:val="001900B5"/>
     <w:rsid w:val="001900F5"/>
     <w:rsid w:val="001913DB"/>
     <w:rsid w:val="00196C05"/>
     <w:rsid w:val="00196D35"/>
     <w:rsid w:val="001A036C"/>
     <w:rsid w:val="001A1B99"/>
     <w:rsid w:val="001A1E94"/>
     <w:rsid w:val="001A2702"/>
     <w:rsid w:val="001A32E7"/>
     <w:rsid w:val="001A3547"/>
     <w:rsid w:val="001A41BF"/>
     <w:rsid w:val="001A4320"/>
     <w:rsid w:val="001A5920"/>
     <w:rsid w:val="001A7120"/>
     <w:rsid w:val="001B0202"/>
     <w:rsid w:val="001B0D96"/>
+    <w:rsid w:val="001B1B80"/>
+    <w:rsid w:val="001B2361"/>
     <w:rsid w:val="001B4074"/>
     <w:rsid w:val="001B4352"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B4F4C"/>
     <w:rsid w:val="001B5621"/>
     <w:rsid w:val="001B577E"/>
     <w:rsid w:val="001B7E5D"/>
     <w:rsid w:val="001C12AF"/>
     <w:rsid w:val="001C2E3C"/>
     <w:rsid w:val="001C3581"/>
     <w:rsid w:val="001C4C46"/>
     <w:rsid w:val="001C54D4"/>
     <w:rsid w:val="001C693D"/>
     <w:rsid w:val="001C6C29"/>
     <w:rsid w:val="001D069F"/>
     <w:rsid w:val="001D09A8"/>
     <w:rsid w:val="001D0C7D"/>
     <w:rsid w:val="001D27A7"/>
     <w:rsid w:val="001D2FC1"/>
     <w:rsid w:val="001D4D9B"/>
     <w:rsid w:val="001D53FE"/>
     <w:rsid w:val="001D628C"/>
     <w:rsid w:val="001D723B"/>
     <w:rsid w:val="001D78CB"/>
     <w:rsid w:val="001E0E00"/>
     <w:rsid w:val="001E113B"/>
     <w:rsid w:val="001E2938"/>
     <w:rsid w:val="001E397F"/>
     <w:rsid w:val="001E4D39"/>
     <w:rsid w:val="001E536C"/>
     <w:rsid w:val="001E5B59"/>
     <w:rsid w:val="001E6615"/>
     <w:rsid w:val="001F1854"/>
     <w:rsid w:val="001F1D5D"/>
     <w:rsid w:val="001F3076"/>
     <w:rsid w:val="001F49CE"/>
     <w:rsid w:val="001F5353"/>
     <w:rsid w:val="001F6028"/>
     <w:rsid w:val="001F606C"/>
     <w:rsid w:val="001F6670"/>
     <w:rsid w:val="001F707D"/>
     <w:rsid w:val="001F75A6"/>
+    <w:rsid w:val="00200010"/>
     <w:rsid w:val="002027B9"/>
     <w:rsid w:val="002034EB"/>
     <w:rsid w:val="00203F54"/>
     <w:rsid w:val="00205D92"/>
     <w:rsid w:val="00206A78"/>
     <w:rsid w:val="00206B90"/>
     <w:rsid w:val="00207722"/>
     <w:rsid w:val="00207963"/>
     <w:rsid w:val="00215834"/>
     <w:rsid w:val="00216B72"/>
     <w:rsid w:val="00217EF1"/>
     <w:rsid w:val="00220E23"/>
     <w:rsid w:val="00222827"/>
     <w:rsid w:val="00226E24"/>
     <w:rsid w:val="002317A4"/>
     <w:rsid w:val="00231A87"/>
     <w:rsid w:val="00232662"/>
     <w:rsid w:val="00233D0D"/>
     <w:rsid w:val="00235B47"/>
     <w:rsid w:val="00235F0F"/>
     <w:rsid w:val="00237E15"/>
     <w:rsid w:val="00237F3A"/>
     <w:rsid w:val="00241433"/>
     <w:rsid w:val="0024164E"/>
     <w:rsid w:val="00242595"/>
     <w:rsid w:val="002478DD"/>
     <w:rsid w:val="0025003D"/>
     <w:rsid w:val="002509BB"/>
     <w:rsid w:val="00252A37"/>
     <w:rsid w:val="00253017"/>
     <w:rsid w:val="00255C16"/>
     <w:rsid w:val="002565BA"/>
     <w:rsid w:val="002571D8"/>
     <w:rsid w:val="0025738D"/>
     <w:rsid w:val="00257CD6"/>
     <w:rsid w:val="00263D9A"/>
+    <w:rsid w:val="00264787"/>
     <w:rsid w:val="00266487"/>
     <w:rsid w:val="00267A0A"/>
     <w:rsid w:val="002710AD"/>
     <w:rsid w:val="0027126D"/>
     <w:rsid w:val="00272388"/>
     <w:rsid w:val="002724BE"/>
+    <w:rsid w:val="0027495B"/>
     <w:rsid w:val="00274AA2"/>
     <w:rsid w:val="00276FBE"/>
     <w:rsid w:val="00282D34"/>
     <w:rsid w:val="00282D7B"/>
     <w:rsid w:val="0028407D"/>
     <w:rsid w:val="0028413D"/>
     <w:rsid w:val="002866A7"/>
     <w:rsid w:val="00286DFD"/>
     <w:rsid w:val="00287CE6"/>
     <w:rsid w:val="0029008B"/>
     <w:rsid w:val="00291B6F"/>
     <w:rsid w:val="002939AB"/>
     <w:rsid w:val="00296B91"/>
     <w:rsid w:val="002A05FD"/>
     <w:rsid w:val="002A06D2"/>
     <w:rsid w:val="002A3233"/>
     <w:rsid w:val="002A3FDD"/>
     <w:rsid w:val="002A4354"/>
     <w:rsid w:val="002B0FAB"/>
     <w:rsid w:val="002B1663"/>
     <w:rsid w:val="002B22C8"/>
     <w:rsid w:val="002B263F"/>
     <w:rsid w:val="002B286D"/>
     <w:rsid w:val="002B3E45"/>
     <w:rsid w:val="002B4222"/>
     <w:rsid w:val="002B4737"/>
     <w:rsid w:val="002B5591"/>
     <w:rsid w:val="002B7292"/>
     <w:rsid w:val="002C2866"/>
     <w:rsid w:val="002C2FB2"/>
     <w:rsid w:val="002C3687"/>
     <w:rsid w:val="002C3925"/>
     <w:rsid w:val="002C45B3"/>
     <w:rsid w:val="002C4E4F"/>
     <w:rsid w:val="002C4F67"/>
     <w:rsid w:val="002C590A"/>
     <w:rsid w:val="002C5C8B"/>
     <w:rsid w:val="002D13B0"/>
     <w:rsid w:val="002D1E9F"/>
     <w:rsid w:val="002D1FFB"/>
     <w:rsid w:val="002D269A"/>
     <w:rsid w:val="002D3000"/>
     <w:rsid w:val="002D32AD"/>
     <w:rsid w:val="002D543A"/>
     <w:rsid w:val="002D59E4"/>
     <w:rsid w:val="002D785A"/>
     <w:rsid w:val="002E19E0"/>
     <w:rsid w:val="002E3BDE"/>
     <w:rsid w:val="002E45CA"/>
+    <w:rsid w:val="002E4967"/>
     <w:rsid w:val="002E62FB"/>
     <w:rsid w:val="002E6DE4"/>
     <w:rsid w:val="002E7061"/>
     <w:rsid w:val="002E7FB3"/>
     <w:rsid w:val="002F0093"/>
     <w:rsid w:val="002F0E2A"/>
     <w:rsid w:val="002F22D4"/>
     <w:rsid w:val="002F4771"/>
     <w:rsid w:val="002F4824"/>
     <w:rsid w:val="002F5990"/>
     <w:rsid w:val="002F6F06"/>
     <w:rsid w:val="002F7DBF"/>
     <w:rsid w:val="00300526"/>
     <w:rsid w:val="00300891"/>
     <w:rsid w:val="003012B2"/>
     <w:rsid w:val="0030479E"/>
     <w:rsid w:val="00304A3D"/>
     <w:rsid w:val="00305288"/>
     <w:rsid w:val="00305F6F"/>
     <w:rsid w:val="003060B9"/>
     <w:rsid w:val="00307031"/>
     <w:rsid w:val="0030787B"/>
     <w:rsid w:val="003115B6"/>
     <w:rsid w:val="00312245"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="003205BF"/>
     <w:rsid w:val="003208FA"/>
     <w:rsid w:val="00321281"/>
     <w:rsid w:val="00323191"/>
     <w:rsid w:val="0032374D"/>
     <w:rsid w:val="00324995"/>
     <w:rsid w:val="00325742"/>
     <w:rsid w:val="00326275"/>
     <w:rsid w:val="003269B1"/>
     <w:rsid w:val="003274A5"/>
     <w:rsid w:val="00327A3F"/>
     <w:rsid w:val="00330E61"/>
     <w:rsid w:val="003315F0"/>
     <w:rsid w:val="003335EF"/>
     <w:rsid w:val="00333647"/>
     <w:rsid w:val="00334752"/>
     <w:rsid w:val="00336075"/>
     <w:rsid w:val="00341D3D"/>
     <w:rsid w:val="00342DA3"/>
     <w:rsid w:val="0034300D"/>
     <w:rsid w:val="00343917"/>
     <w:rsid w:val="00344157"/>
     <w:rsid w:val="00344160"/>
     <w:rsid w:val="003441FB"/>
     <w:rsid w:val="00344970"/>
     <w:rsid w:val="00347B02"/>
     <w:rsid w:val="00350905"/>
     <w:rsid w:val="00351902"/>
     <w:rsid w:val="00351910"/>
     <w:rsid w:val="00352FBE"/>
     <w:rsid w:val="0035327E"/>
     <w:rsid w:val="003542AB"/>
     <w:rsid w:val="00362CF1"/>
+    <w:rsid w:val="00363626"/>
     <w:rsid w:val="00364086"/>
     <w:rsid w:val="00364B3B"/>
     <w:rsid w:val="003678AA"/>
+    <w:rsid w:val="00370FD0"/>
     <w:rsid w:val="003720CA"/>
     <w:rsid w:val="00372C1B"/>
     <w:rsid w:val="00373113"/>
     <w:rsid w:val="00373B6F"/>
     <w:rsid w:val="0037435E"/>
+    <w:rsid w:val="00380305"/>
     <w:rsid w:val="00380624"/>
     <w:rsid w:val="00380C8D"/>
     <w:rsid w:val="00381B97"/>
     <w:rsid w:val="00381F66"/>
     <w:rsid w:val="00382063"/>
     <w:rsid w:val="00382B6C"/>
+    <w:rsid w:val="00384A1D"/>
     <w:rsid w:val="0038797D"/>
     <w:rsid w:val="00390F81"/>
     <w:rsid w:val="00391076"/>
     <w:rsid w:val="00391C40"/>
     <w:rsid w:val="00393A69"/>
     <w:rsid w:val="00393A84"/>
     <w:rsid w:val="003945EB"/>
     <w:rsid w:val="003961F5"/>
     <w:rsid w:val="00396520"/>
     <w:rsid w:val="00396567"/>
     <w:rsid w:val="0039674B"/>
     <w:rsid w:val="003975E5"/>
     <w:rsid w:val="003979DD"/>
     <w:rsid w:val="00397E4D"/>
     <w:rsid w:val="003A07D8"/>
     <w:rsid w:val="003A1627"/>
     <w:rsid w:val="003A19C3"/>
     <w:rsid w:val="003A1AED"/>
     <w:rsid w:val="003A38BB"/>
     <w:rsid w:val="003A44E0"/>
     <w:rsid w:val="003A46E4"/>
     <w:rsid w:val="003A5B65"/>
     <w:rsid w:val="003A611D"/>
     <w:rsid w:val="003A63FA"/>
     <w:rsid w:val="003A6680"/>
     <w:rsid w:val="003B0A72"/>
     <w:rsid w:val="003B1BAD"/>
     <w:rsid w:val="003B1F99"/>
     <w:rsid w:val="003B2576"/>
     <w:rsid w:val="003B2C6B"/>
     <w:rsid w:val="003B317C"/>
     <w:rsid w:val="003B3AF3"/>
     <w:rsid w:val="003B4A57"/>
+    <w:rsid w:val="003B500A"/>
     <w:rsid w:val="003B515C"/>
     <w:rsid w:val="003B6476"/>
     <w:rsid w:val="003B7197"/>
     <w:rsid w:val="003B76FB"/>
     <w:rsid w:val="003C00E6"/>
     <w:rsid w:val="003C1A12"/>
     <w:rsid w:val="003C40C8"/>
     <w:rsid w:val="003C4181"/>
     <w:rsid w:val="003C5B60"/>
     <w:rsid w:val="003C65CB"/>
     <w:rsid w:val="003C6854"/>
     <w:rsid w:val="003D1929"/>
     <w:rsid w:val="003D2E89"/>
     <w:rsid w:val="003D4EF8"/>
     <w:rsid w:val="003D5382"/>
     <w:rsid w:val="003D5596"/>
     <w:rsid w:val="003D5F19"/>
     <w:rsid w:val="003D7766"/>
     <w:rsid w:val="003D7B1F"/>
     <w:rsid w:val="003E59CF"/>
     <w:rsid w:val="003E6DA6"/>
+    <w:rsid w:val="003E71CE"/>
     <w:rsid w:val="003E740B"/>
     <w:rsid w:val="003E78AD"/>
     <w:rsid w:val="003E7DEA"/>
     <w:rsid w:val="003F0B9F"/>
+    <w:rsid w:val="003F13BE"/>
     <w:rsid w:val="003F31D3"/>
     <w:rsid w:val="003F4C9C"/>
     <w:rsid w:val="003F7526"/>
     <w:rsid w:val="003F7F8B"/>
     <w:rsid w:val="004001C8"/>
     <w:rsid w:val="00400336"/>
     <w:rsid w:val="00400425"/>
     <w:rsid w:val="0040115B"/>
     <w:rsid w:val="00403A26"/>
     <w:rsid w:val="00404768"/>
     <w:rsid w:val="0040545E"/>
     <w:rsid w:val="004058FA"/>
     <w:rsid w:val="004061F1"/>
     <w:rsid w:val="00407B6D"/>
     <w:rsid w:val="004100B1"/>
     <w:rsid w:val="00410A3A"/>
     <w:rsid w:val="00411482"/>
     <w:rsid w:val="0041164B"/>
     <w:rsid w:val="00412C2A"/>
     <w:rsid w:val="00413297"/>
     <w:rsid w:val="00415796"/>
     <w:rsid w:val="00416671"/>
     <w:rsid w:val="00416A60"/>
     <w:rsid w:val="00417F55"/>
     <w:rsid w:val="00420080"/>
+    <w:rsid w:val="0042150D"/>
     <w:rsid w:val="004217FB"/>
     <w:rsid w:val="0042282E"/>
     <w:rsid w:val="0042288A"/>
     <w:rsid w:val="00423DB8"/>
     <w:rsid w:val="004243CF"/>
     <w:rsid w:val="00424E17"/>
     <w:rsid w:val="0043257B"/>
     <w:rsid w:val="00435154"/>
     <w:rsid w:val="00436723"/>
     <w:rsid w:val="00437296"/>
     <w:rsid w:val="00437F14"/>
     <w:rsid w:val="00440677"/>
     <w:rsid w:val="00440744"/>
     <w:rsid w:val="0044192F"/>
     <w:rsid w:val="0044267D"/>
     <w:rsid w:val="00443396"/>
     <w:rsid w:val="00444DB5"/>
     <w:rsid w:val="00445993"/>
     <w:rsid w:val="00445A07"/>
     <w:rsid w:val="00445B8A"/>
     <w:rsid w:val="00445C80"/>
     <w:rsid w:val="00446293"/>
     <w:rsid w:val="00447647"/>
     <w:rsid w:val="00450AC8"/>
     <w:rsid w:val="004517BF"/>
@@ -19236,902 +18920,962 @@
     <w:rsid w:val="00465BD5"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00472B9E"/>
     <w:rsid w:val="00473774"/>
     <w:rsid w:val="0047427D"/>
     <w:rsid w:val="00475037"/>
     <w:rsid w:val="00476A42"/>
     <w:rsid w:val="00477EE6"/>
     <w:rsid w:val="0048192D"/>
     <w:rsid w:val="00481F13"/>
     <w:rsid w:val="0048223B"/>
     <w:rsid w:val="004851D9"/>
     <w:rsid w:val="00485CF5"/>
     <w:rsid w:val="00485DAE"/>
     <w:rsid w:val="00486696"/>
     <w:rsid w:val="004876A3"/>
     <w:rsid w:val="004922AE"/>
     <w:rsid w:val="00492880"/>
     <w:rsid w:val="004928D4"/>
     <w:rsid w:val="004932A2"/>
     <w:rsid w:val="004960B4"/>
     <w:rsid w:val="00497388"/>
     <w:rsid w:val="004979AC"/>
     <w:rsid w:val="00497CFE"/>
     <w:rsid w:val="004A10E0"/>
+    <w:rsid w:val="004A2EFC"/>
     <w:rsid w:val="004A3B5D"/>
     <w:rsid w:val="004A644F"/>
     <w:rsid w:val="004A6AD3"/>
     <w:rsid w:val="004A7228"/>
     <w:rsid w:val="004B0A1E"/>
     <w:rsid w:val="004B4FF7"/>
     <w:rsid w:val="004B5814"/>
     <w:rsid w:val="004B7C70"/>
     <w:rsid w:val="004C0AFF"/>
     <w:rsid w:val="004C0DB0"/>
     <w:rsid w:val="004C12F8"/>
     <w:rsid w:val="004C1889"/>
     <w:rsid w:val="004C5E5A"/>
     <w:rsid w:val="004C694C"/>
     <w:rsid w:val="004C6A95"/>
     <w:rsid w:val="004C72BA"/>
     <w:rsid w:val="004C7598"/>
     <w:rsid w:val="004D12B0"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D35A3"/>
     <w:rsid w:val="004D6D2A"/>
     <w:rsid w:val="004D6FA7"/>
+    <w:rsid w:val="004D793D"/>
     <w:rsid w:val="004E0540"/>
     <w:rsid w:val="004E0D75"/>
     <w:rsid w:val="004E18A2"/>
     <w:rsid w:val="004E266C"/>
     <w:rsid w:val="004E350C"/>
     <w:rsid w:val="004E7066"/>
     <w:rsid w:val="004E7779"/>
     <w:rsid w:val="004F0BC8"/>
     <w:rsid w:val="004F2511"/>
     <w:rsid w:val="004F39E8"/>
     <w:rsid w:val="004F3C7C"/>
     <w:rsid w:val="004F445D"/>
     <w:rsid w:val="004F4A8F"/>
     <w:rsid w:val="004F5B51"/>
     <w:rsid w:val="004F79B5"/>
     <w:rsid w:val="00500A1A"/>
     <w:rsid w:val="00500FC0"/>
     <w:rsid w:val="005012A9"/>
     <w:rsid w:val="0050332F"/>
     <w:rsid w:val="00503D36"/>
     <w:rsid w:val="005042EC"/>
     <w:rsid w:val="00504DCE"/>
+    <w:rsid w:val="005069B9"/>
     <w:rsid w:val="0050771C"/>
     <w:rsid w:val="00511B37"/>
     <w:rsid w:val="0051317D"/>
     <w:rsid w:val="0051325F"/>
     <w:rsid w:val="0051436F"/>
     <w:rsid w:val="00514419"/>
     <w:rsid w:val="005146AB"/>
     <w:rsid w:val="0051591D"/>
     <w:rsid w:val="0051630F"/>
     <w:rsid w:val="005166B7"/>
     <w:rsid w:val="00520A66"/>
     <w:rsid w:val="00523861"/>
     <w:rsid w:val="00524C16"/>
     <w:rsid w:val="00525715"/>
     <w:rsid w:val="00526896"/>
     <w:rsid w:val="00527B26"/>
     <w:rsid w:val="00527CDF"/>
     <w:rsid w:val="00530580"/>
     <w:rsid w:val="00530B00"/>
     <w:rsid w:val="00530E93"/>
     <w:rsid w:val="00532DBA"/>
     <w:rsid w:val="00533272"/>
     <w:rsid w:val="0053382A"/>
     <w:rsid w:val="0053404C"/>
     <w:rsid w:val="005342F8"/>
     <w:rsid w:val="00534670"/>
+    <w:rsid w:val="00534AB8"/>
     <w:rsid w:val="00540CC9"/>
     <w:rsid w:val="005410D2"/>
     <w:rsid w:val="00541480"/>
     <w:rsid w:val="0054197E"/>
     <w:rsid w:val="0054219A"/>
     <w:rsid w:val="00543C6F"/>
     <w:rsid w:val="00546394"/>
     <w:rsid w:val="00546480"/>
     <w:rsid w:val="00546DE6"/>
     <w:rsid w:val="005470F5"/>
     <w:rsid w:val="005502D8"/>
     <w:rsid w:val="00551209"/>
     <w:rsid w:val="00552F60"/>
     <w:rsid w:val="00553698"/>
     <w:rsid w:val="00554D04"/>
     <w:rsid w:val="00554ED9"/>
     <w:rsid w:val="00556D44"/>
     <w:rsid w:val="00557703"/>
     <w:rsid w:val="005611BB"/>
     <w:rsid w:val="0056217E"/>
     <w:rsid w:val="00562203"/>
+    <w:rsid w:val="0056339E"/>
     <w:rsid w:val="005644F2"/>
     <w:rsid w:val="00565D80"/>
     <w:rsid w:val="00565EAE"/>
     <w:rsid w:val="00567D39"/>
     <w:rsid w:val="00570019"/>
     <w:rsid w:val="005701A8"/>
     <w:rsid w:val="005702B8"/>
     <w:rsid w:val="00571814"/>
     <w:rsid w:val="00572CC0"/>
     <w:rsid w:val="00572F5C"/>
     <w:rsid w:val="00573225"/>
     <w:rsid w:val="0057392D"/>
     <w:rsid w:val="00574D1B"/>
     <w:rsid w:val="005764B1"/>
     <w:rsid w:val="00580740"/>
     <w:rsid w:val="0058093C"/>
     <w:rsid w:val="00581A3E"/>
     <w:rsid w:val="00582002"/>
     <w:rsid w:val="005822B5"/>
+    <w:rsid w:val="00583648"/>
     <w:rsid w:val="00583EEB"/>
     <w:rsid w:val="00584A9A"/>
     <w:rsid w:val="0058543A"/>
     <w:rsid w:val="005856C3"/>
     <w:rsid w:val="005861F6"/>
     <w:rsid w:val="005877E6"/>
     <w:rsid w:val="00590251"/>
+    <w:rsid w:val="0059086F"/>
     <w:rsid w:val="00590D63"/>
     <w:rsid w:val="00591E70"/>
     <w:rsid w:val="00592E47"/>
     <w:rsid w:val="00593437"/>
     <w:rsid w:val="00595028"/>
     <w:rsid w:val="00595BF9"/>
     <w:rsid w:val="005972F9"/>
     <w:rsid w:val="005974DA"/>
     <w:rsid w:val="00597B22"/>
     <w:rsid w:val="00597B7C"/>
+    <w:rsid w:val="005A0FC5"/>
     <w:rsid w:val="005A131C"/>
     <w:rsid w:val="005A1754"/>
     <w:rsid w:val="005A1B82"/>
     <w:rsid w:val="005A234F"/>
+    <w:rsid w:val="005A384F"/>
     <w:rsid w:val="005A3B23"/>
     <w:rsid w:val="005A43BA"/>
     <w:rsid w:val="005A5E3E"/>
     <w:rsid w:val="005A6187"/>
+    <w:rsid w:val="005A682C"/>
     <w:rsid w:val="005A6943"/>
     <w:rsid w:val="005A6A46"/>
     <w:rsid w:val="005A70D9"/>
     <w:rsid w:val="005B140D"/>
     <w:rsid w:val="005B1863"/>
     <w:rsid w:val="005B1C8C"/>
     <w:rsid w:val="005B1EFC"/>
     <w:rsid w:val="005C0487"/>
     <w:rsid w:val="005C10D5"/>
     <w:rsid w:val="005C174F"/>
     <w:rsid w:val="005C3626"/>
     <w:rsid w:val="005C3E24"/>
     <w:rsid w:val="005C45C9"/>
     <w:rsid w:val="005D0061"/>
     <w:rsid w:val="005D0898"/>
+    <w:rsid w:val="005D29F1"/>
     <w:rsid w:val="005D2BAA"/>
     <w:rsid w:val="005D429C"/>
     <w:rsid w:val="005D43BC"/>
     <w:rsid w:val="005D49C0"/>
     <w:rsid w:val="005D5B0C"/>
     <w:rsid w:val="005D7E81"/>
     <w:rsid w:val="005E177C"/>
     <w:rsid w:val="005E231B"/>
     <w:rsid w:val="005E2BEF"/>
     <w:rsid w:val="005E3120"/>
     <w:rsid w:val="005E4DDD"/>
     <w:rsid w:val="005E5E1F"/>
+    <w:rsid w:val="005E631A"/>
     <w:rsid w:val="005E7344"/>
     <w:rsid w:val="005E7612"/>
     <w:rsid w:val="005F10F9"/>
     <w:rsid w:val="005F1BA7"/>
     <w:rsid w:val="005F1F69"/>
+    <w:rsid w:val="005F2B90"/>
     <w:rsid w:val="005F48C7"/>
     <w:rsid w:val="005F55A5"/>
     <w:rsid w:val="006025C2"/>
     <w:rsid w:val="006059D0"/>
     <w:rsid w:val="006060A1"/>
     <w:rsid w:val="00606312"/>
     <w:rsid w:val="00606A4C"/>
     <w:rsid w:val="006073CD"/>
     <w:rsid w:val="00607D2D"/>
     <w:rsid w:val="006106D4"/>
     <w:rsid w:val="00613205"/>
     <w:rsid w:val="00613E13"/>
     <w:rsid w:val="00614732"/>
     <w:rsid w:val="00614EC5"/>
     <w:rsid w:val="0061538C"/>
+    <w:rsid w:val="00615747"/>
     <w:rsid w:val="006209DF"/>
     <w:rsid w:val="0062129A"/>
     <w:rsid w:val="00624F1C"/>
     <w:rsid w:val="006250E3"/>
     <w:rsid w:val="0062543C"/>
     <w:rsid w:val="006255AE"/>
     <w:rsid w:val="006263BD"/>
     <w:rsid w:val="00626DB7"/>
+    <w:rsid w:val="00627458"/>
     <w:rsid w:val="00627F5F"/>
     <w:rsid w:val="00630810"/>
     <w:rsid w:val="0063104B"/>
     <w:rsid w:val="00631698"/>
     <w:rsid w:val="0063195C"/>
     <w:rsid w:val="00634A91"/>
     <w:rsid w:val="00635735"/>
     <w:rsid w:val="006359A1"/>
     <w:rsid w:val="00636122"/>
+    <w:rsid w:val="00637D59"/>
     <w:rsid w:val="00641D3E"/>
     <w:rsid w:val="006424CA"/>
     <w:rsid w:val="00642921"/>
     <w:rsid w:val="0064396F"/>
+    <w:rsid w:val="00645BC7"/>
     <w:rsid w:val="00646009"/>
     <w:rsid w:val="006461BF"/>
     <w:rsid w:val="00646B4E"/>
     <w:rsid w:val="00653B35"/>
     <w:rsid w:val="00656D2B"/>
+    <w:rsid w:val="006605C9"/>
     <w:rsid w:val="00660A89"/>
     <w:rsid w:val="006612E3"/>
     <w:rsid w:val="0066162E"/>
+    <w:rsid w:val="0066213B"/>
     <w:rsid w:val="00662B0C"/>
     <w:rsid w:val="00664536"/>
     <w:rsid w:val="006670DC"/>
     <w:rsid w:val="0066751D"/>
     <w:rsid w:val="00667705"/>
     <w:rsid w:val="00670FB5"/>
     <w:rsid w:val="00671757"/>
     <w:rsid w:val="006733D1"/>
     <w:rsid w:val="00673ABB"/>
     <w:rsid w:val="00674724"/>
     <w:rsid w:val="006758B9"/>
     <w:rsid w:val="006800EB"/>
     <w:rsid w:val="00680E10"/>
     <w:rsid w:val="006813F4"/>
     <w:rsid w:val="00682412"/>
     <w:rsid w:val="006837F7"/>
     <w:rsid w:val="00684765"/>
+    <w:rsid w:val="0068487D"/>
     <w:rsid w:val="00685049"/>
     <w:rsid w:val="006869EA"/>
     <w:rsid w:val="006905E0"/>
     <w:rsid w:val="006908FA"/>
     <w:rsid w:val="00690C8E"/>
     <w:rsid w:val="00692962"/>
+    <w:rsid w:val="00692B41"/>
     <w:rsid w:val="006939FC"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="006962F6"/>
     <w:rsid w:val="006975E8"/>
     <w:rsid w:val="006A10A9"/>
     <w:rsid w:val="006A780A"/>
     <w:rsid w:val="006A7ECF"/>
     <w:rsid w:val="006B0769"/>
     <w:rsid w:val="006B1906"/>
     <w:rsid w:val="006B296D"/>
+    <w:rsid w:val="006B2F71"/>
     <w:rsid w:val="006B31B5"/>
     <w:rsid w:val="006B3C6C"/>
     <w:rsid w:val="006B4AD1"/>
     <w:rsid w:val="006B545B"/>
+    <w:rsid w:val="006B5D2E"/>
     <w:rsid w:val="006B6748"/>
     <w:rsid w:val="006B6DC9"/>
     <w:rsid w:val="006B740E"/>
     <w:rsid w:val="006B762E"/>
     <w:rsid w:val="006C0B25"/>
     <w:rsid w:val="006C1FC4"/>
     <w:rsid w:val="006C3F61"/>
     <w:rsid w:val="006C4ED0"/>
     <w:rsid w:val="006C5A4A"/>
     <w:rsid w:val="006D03FC"/>
     <w:rsid w:val="006D1872"/>
     <w:rsid w:val="006D266F"/>
     <w:rsid w:val="006D384F"/>
     <w:rsid w:val="006D3FAC"/>
     <w:rsid w:val="006D48A6"/>
     <w:rsid w:val="006D4E05"/>
     <w:rsid w:val="006D4FBB"/>
     <w:rsid w:val="006D636F"/>
     <w:rsid w:val="006E128C"/>
     <w:rsid w:val="006E276F"/>
     <w:rsid w:val="006E2C66"/>
     <w:rsid w:val="006E38A0"/>
     <w:rsid w:val="006E3EB5"/>
     <w:rsid w:val="006E6A25"/>
     <w:rsid w:val="006E6A8F"/>
     <w:rsid w:val="006E7ED0"/>
     <w:rsid w:val="006F0B6E"/>
     <w:rsid w:val="006F27E0"/>
     <w:rsid w:val="006F5FA2"/>
     <w:rsid w:val="006F6D2F"/>
     <w:rsid w:val="006F6E67"/>
     <w:rsid w:val="006F727A"/>
     <w:rsid w:val="00700E29"/>
     <w:rsid w:val="00700FEE"/>
     <w:rsid w:val="00702CDC"/>
     <w:rsid w:val="007042F2"/>
     <w:rsid w:val="00706FCA"/>
     <w:rsid w:val="00707D55"/>
+    <w:rsid w:val="00711BC2"/>
     <w:rsid w:val="00712076"/>
     <w:rsid w:val="00715DAD"/>
     <w:rsid w:val="00717BBA"/>
     <w:rsid w:val="00720F1E"/>
     <w:rsid w:val="00721582"/>
     <w:rsid w:val="007218AF"/>
     <w:rsid w:val="007218F2"/>
     <w:rsid w:val="00721A18"/>
     <w:rsid w:val="0072281C"/>
     <w:rsid w:val="00724607"/>
+    <w:rsid w:val="00725FCE"/>
     <w:rsid w:val="007261B6"/>
     <w:rsid w:val="007278F5"/>
     <w:rsid w:val="00730923"/>
     <w:rsid w:val="00730EBB"/>
     <w:rsid w:val="00731135"/>
+    <w:rsid w:val="007321FA"/>
     <w:rsid w:val="00732639"/>
     <w:rsid w:val="007336FC"/>
     <w:rsid w:val="00733A5E"/>
     <w:rsid w:val="00735C2C"/>
     <w:rsid w:val="0073612A"/>
     <w:rsid w:val="00743EC8"/>
     <w:rsid w:val="00743F8E"/>
     <w:rsid w:val="00744697"/>
     <w:rsid w:val="0074502B"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="00747041"/>
     <w:rsid w:val="00747905"/>
     <w:rsid w:val="00747E4E"/>
     <w:rsid w:val="00750B85"/>
     <w:rsid w:val="007516B2"/>
     <w:rsid w:val="0075205A"/>
     <w:rsid w:val="007533A9"/>
     <w:rsid w:val="007538A7"/>
     <w:rsid w:val="0075463D"/>
     <w:rsid w:val="0075578E"/>
     <w:rsid w:val="00756734"/>
     <w:rsid w:val="007570DB"/>
     <w:rsid w:val="00757224"/>
     <w:rsid w:val="007577CF"/>
     <w:rsid w:val="0076042E"/>
     <w:rsid w:val="00760E1E"/>
     <w:rsid w:val="00761292"/>
     <w:rsid w:val="00762CF4"/>
     <w:rsid w:val="00765213"/>
     <w:rsid w:val="007710A6"/>
     <w:rsid w:val="00772527"/>
     <w:rsid w:val="00772F57"/>
     <w:rsid w:val="007730B6"/>
     <w:rsid w:val="007744C0"/>
     <w:rsid w:val="00775F21"/>
     <w:rsid w:val="00777611"/>
     <w:rsid w:val="0078097A"/>
     <w:rsid w:val="00780EE7"/>
     <w:rsid w:val="00782936"/>
     <w:rsid w:val="00783382"/>
     <w:rsid w:val="007841B4"/>
     <w:rsid w:val="00787116"/>
     <w:rsid w:val="007879CB"/>
     <w:rsid w:val="00791A49"/>
     <w:rsid w:val="00792243"/>
     <w:rsid w:val="0079299E"/>
     <w:rsid w:val="0079301A"/>
+    <w:rsid w:val="00793FE1"/>
     <w:rsid w:val="00796064"/>
     <w:rsid w:val="00796940"/>
     <w:rsid w:val="00796CA1"/>
     <w:rsid w:val="00797EF0"/>
     <w:rsid w:val="007A03EE"/>
     <w:rsid w:val="007A0801"/>
     <w:rsid w:val="007A2ACE"/>
+    <w:rsid w:val="007A2B73"/>
     <w:rsid w:val="007A3F15"/>
     <w:rsid w:val="007A4EF1"/>
     <w:rsid w:val="007A62EC"/>
+    <w:rsid w:val="007A65E0"/>
     <w:rsid w:val="007A6DB0"/>
     <w:rsid w:val="007A7A27"/>
     <w:rsid w:val="007A7DE1"/>
     <w:rsid w:val="007B1F77"/>
     <w:rsid w:val="007B2E83"/>
     <w:rsid w:val="007B521F"/>
     <w:rsid w:val="007B5B8B"/>
     <w:rsid w:val="007B5D14"/>
     <w:rsid w:val="007B5D9B"/>
     <w:rsid w:val="007B642E"/>
     <w:rsid w:val="007C316A"/>
     <w:rsid w:val="007C31F6"/>
     <w:rsid w:val="007C3490"/>
     <w:rsid w:val="007C42B7"/>
     <w:rsid w:val="007C4903"/>
     <w:rsid w:val="007C4C72"/>
     <w:rsid w:val="007C4EFB"/>
     <w:rsid w:val="007C5564"/>
     <w:rsid w:val="007D05F3"/>
     <w:rsid w:val="007D264B"/>
     <w:rsid w:val="007D29F6"/>
     <w:rsid w:val="007D73C7"/>
     <w:rsid w:val="007D7FD6"/>
     <w:rsid w:val="007D7FE0"/>
     <w:rsid w:val="007E0BCC"/>
     <w:rsid w:val="007E3B52"/>
     <w:rsid w:val="007E479C"/>
     <w:rsid w:val="007E482B"/>
     <w:rsid w:val="007E50BA"/>
     <w:rsid w:val="007E65BF"/>
     <w:rsid w:val="007E74BC"/>
     <w:rsid w:val="007E7B1A"/>
     <w:rsid w:val="007F0814"/>
     <w:rsid w:val="007F1593"/>
     <w:rsid w:val="007F25F2"/>
     <w:rsid w:val="007F3063"/>
     <w:rsid w:val="007F430C"/>
     <w:rsid w:val="00800557"/>
     <w:rsid w:val="00803AE0"/>
     <w:rsid w:val="00804267"/>
     <w:rsid w:val="00805A4B"/>
     <w:rsid w:val="00806C18"/>
     <w:rsid w:val="00806F67"/>
     <w:rsid w:val="00810F12"/>
+    <w:rsid w:val="00811D32"/>
     <w:rsid w:val="008150B4"/>
     <w:rsid w:val="008158DB"/>
     <w:rsid w:val="00816A46"/>
     <w:rsid w:val="00816AD9"/>
     <w:rsid w:val="00817B30"/>
     <w:rsid w:val="008227F2"/>
     <w:rsid w:val="00822B26"/>
     <w:rsid w:val="00822D74"/>
     <w:rsid w:val="0082344A"/>
     <w:rsid w:val="00824949"/>
     <w:rsid w:val="00825228"/>
     <w:rsid w:val="008263E8"/>
     <w:rsid w:val="0082775B"/>
     <w:rsid w:val="00827E6D"/>
     <w:rsid w:val="008334C8"/>
     <w:rsid w:val="00840AC2"/>
     <w:rsid w:val="008418A4"/>
     <w:rsid w:val="0084311D"/>
+    <w:rsid w:val="00844E90"/>
     <w:rsid w:val="008464BB"/>
     <w:rsid w:val="008464F4"/>
     <w:rsid w:val="0084687E"/>
     <w:rsid w:val="00847E1B"/>
     <w:rsid w:val="00851B89"/>
     <w:rsid w:val="00852286"/>
     <w:rsid w:val="0085289E"/>
     <w:rsid w:val="00852CA6"/>
     <w:rsid w:val="00856721"/>
     <w:rsid w:val="00857022"/>
     <w:rsid w:val="00857646"/>
     <w:rsid w:val="00857CBA"/>
     <w:rsid w:val="008628FD"/>
     <w:rsid w:val="008646E6"/>
     <w:rsid w:val="008660C6"/>
     <w:rsid w:val="00866B9F"/>
     <w:rsid w:val="00867730"/>
     <w:rsid w:val="00867D47"/>
     <w:rsid w:val="00871360"/>
     <w:rsid w:val="00871E8C"/>
     <w:rsid w:val="008732D1"/>
     <w:rsid w:val="00873B77"/>
     <w:rsid w:val="0087434B"/>
     <w:rsid w:val="008743C5"/>
     <w:rsid w:val="0087493D"/>
     <w:rsid w:val="00875A09"/>
     <w:rsid w:val="00875AB8"/>
     <w:rsid w:val="00876E54"/>
     <w:rsid w:val="00876E8D"/>
+    <w:rsid w:val="00877F9F"/>
     <w:rsid w:val="00882B87"/>
+    <w:rsid w:val="00883C6E"/>
     <w:rsid w:val="008842D4"/>
     <w:rsid w:val="008860A2"/>
     <w:rsid w:val="0088670C"/>
     <w:rsid w:val="00886CD8"/>
     <w:rsid w:val="00887692"/>
     <w:rsid w:val="00887E60"/>
     <w:rsid w:val="00887E6B"/>
     <w:rsid w:val="00890C12"/>
     <w:rsid w:val="008911B4"/>
     <w:rsid w:val="00891DDB"/>
     <w:rsid w:val="00892F9E"/>
     <w:rsid w:val="00893B40"/>
     <w:rsid w:val="00893C74"/>
     <w:rsid w:val="00893E68"/>
     <w:rsid w:val="0089538B"/>
     <w:rsid w:val="00895E27"/>
     <w:rsid w:val="00896695"/>
     <w:rsid w:val="008A0840"/>
     <w:rsid w:val="008A0939"/>
     <w:rsid w:val="008A3477"/>
     <w:rsid w:val="008A3A93"/>
     <w:rsid w:val="008A659E"/>
     <w:rsid w:val="008A7024"/>
     <w:rsid w:val="008A7A07"/>
     <w:rsid w:val="008B034A"/>
     <w:rsid w:val="008B0529"/>
     <w:rsid w:val="008B49D9"/>
     <w:rsid w:val="008B55BE"/>
     <w:rsid w:val="008B56D0"/>
     <w:rsid w:val="008B73A4"/>
     <w:rsid w:val="008C72D4"/>
     <w:rsid w:val="008D04DD"/>
     <w:rsid w:val="008D058C"/>
     <w:rsid w:val="008D2409"/>
     <w:rsid w:val="008D4617"/>
     <w:rsid w:val="008D51D6"/>
     <w:rsid w:val="008D630B"/>
     <w:rsid w:val="008D779A"/>
     <w:rsid w:val="008D78DF"/>
+    <w:rsid w:val="008E0C78"/>
     <w:rsid w:val="008E2E05"/>
     <w:rsid w:val="008E3310"/>
     <w:rsid w:val="008E3C4D"/>
     <w:rsid w:val="008E42C6"/>
     <w:rsid w:val="008E50CD"/>
     <w:rsid w:val="008F0312"/>
     <w:rsid w:val="008F0AE1"/>
     <w:rsid w:val="008F1453"/>
     <w:rsid w:val="008F16BA"/>
     <w:rsid w:val="008F1CC0"/>
     <w:rsid w:val="008F3AAA"/>
     <w:rsid w:val="008F3B64"/>
     <w:rsid w:val="008F4106"/>
     <w:rsid w:val="008F458A"/>
     <w:rsid w:val="008F487D"/>
+    <w:rsid w:val="008F4DEA"/>
     <w:rsid w:val="008F7C0C"/>
     <w:rsid w:val="009001A3"/>
     <w:rsid w:val="00901893"/>
     <w:rsid w:val="0090268D"/>
     <w:rsid w:val="009026FD"/>
     <w:rsid w:val="0090371E"/>
     <w:rsid w:val="00903EF2"/>
     <w:rsid w:val="009049BC"/>
     <w:rsid w:val="009058FF"/>
     <w:rsid w:val="009073EC"/>
     <w:rsid w:val="0091046B"/>
     <w:rsid w:val="0091110F"/>
     <w:rsid w:val="009117CA"/>
     <w:rsid w:val="0091237C"/>
     <w:rsid w:val="009147B5"/>
     <w:rsid w:val="00914B58"/>
     <w:rsid w:val="0091540B"/>
     <w:rsid w:val="009168B8"/>
     <w:rsid w:val="00917063"/>
     <w:rsid w:val="0091723D"/>
     <w:rsid w:val="00917B6F"/>
     <w:rsid w:val="009205F5"/>
     <w:rsid w:val="00923314"/>
     <w:rsid w:val="00925FD7"/>
     <w:rsid w:val="00927999"/>
     <w:rsid w:val="00927C11"/>
     <w:rsid w:val="00930926"/>
     <w:rsid w:val="00932BEA"/>
     <w:rsid w:val="009334E6"/>
     <w:rsid w:val="00936B36"/>
     <w:rsid w:val="00937677"/>
     <w:rsid w:val="009401F8"/>
+    <w:rsid w:val="00940323"/>
     <w:rsid w:val="00941D34"/>
+    <w:rsid w:val="009461AE"/>
     <w:rsid w:val="0094693D"/>
     <w:rsid w:val="00951176"/>
     <w:rsid w:val="00951B28"/>
     <w:rsid w:val="00952211"/>
     <w:rsid w:val="0095535C"/>
     <w:rsid w:val="00955AEA"/>
     <w:rsid w:val="0096034A"/>
     <w:rsid w:val="00960449"/>
     <w:rsid w:val="00960A3A"/>
     <w:rsid w:val="009625F8"/>
     <w:rsid w:val="009630CA"/>
     <w:rsid w:val="00965165"/>
     <w:rsid w:val="009657C3"/>
     <w:rsid w:val="009657C8"/>
     <w:rsid w:val="009665FE"/>
     <w:rsid w:val="009700F0"/>
     <w:rsid w:val="00971C13"/>
     <w:rsid w:val="00972AE8"/>
     <w:rsid w:val="009737E6"/>
     <w:rsid w:val="00973FAA"/>
     <w:rsid w:val="00974E6A"/>
     <w:rsid w:val="00974FAF"/>
     <w:rsid w:val="00975175"/>
+    <w:rsid w:val="009762C0"/>
     <w:rsid w:val="009800DA"/>
+    <w:rsid w:val="009819A1"/>
     <w:rsid w:val="00985224"/>
     <w:rsid w:val="009875E9"/>
     <w:rsid w:val="00987EE2"/>
     <w:rsid w:val="00991AE3"/>
     <w:rsid w:val="0099283B"/>
     <w:rsid w:val="00992FE0"/>
     <w:rsid w:val="00993B5E"/>
     <w:rsid w:val="00993CA2"/>
     <w:rsid w:val="00993D8B"/>
     <w:rsid w:val="00996365"/>
     <w:rsid w:val="009A05DD"/>
     <w:rsid w:val="009A19CE"/>
     <w:rsid w:val="009A1AF6"/>
     <w:rsid w:val="009A385B"/>
+    <w:rsid w:val="009A487F"/>
     <w:rsid w:val="009A4B91"/>
     <w:rsid w:val="009A588B"/>
     <w:rsid w:val="009A5F99"/>
     <w:rsid w:val="009A7CC8"/>
     <w:rsid w:val="009A7DF2"/>
     <w:rsid w:val="009B00F6"/>
     <w:rsid w:val="009B0119"/>
     <w:rsid w:val="009B0972"/>
     <w:rsid w:val="009B1DBA"/>
     <w:rsid w:val="009B257D"/>
     <w:rsid w:val="009B411F"/>
     <w:rsid w:val="009B524C"/>
     <w:rsid w:val="009B545E"/>
     <w:rsid w:val="009B696B"/>
     <w:rsid w:val="009B7CA5"/>
     <w:rsid w:val="009C0948"/>
     <w:rsid w:val="009C5766"/>
     <w:rsid w:val="009C7AE3"/>
     <w:rsid w:val="009C7DD8"/>
     <w:rsid w:val="009D183E"/>
+    <w:rsid w:val="009D2044"/>
     <w:rsid w:val="009D2C27"/>
     <w:rsid w:val="009D3345"/>
     <w:rsid w:val="009D6BAE"/>
     <w:rsid w:val="009E065B"/>
+    <w:rsid w:val="009E1418"/>
     <w:rsid w:val="009E14AC"/>
     <w:rsid w:val="009E3EF6"/>
     <w:rsid w:val="009E3F4F"/>
     <w:rsid w:val="009E4CD5"/>
     <w:rsid w:val="009E5119"/>
     <w:rsid w:val="009E6A7A"/>
     <w:rsid w:val="009F0AC6"/>
     <w:rsid w:val="009F2926"/>
     <w:rsid w:val="009F7CC1"/>
+    <w:rsid w:val="00A01125"/>
     <w:rsid w:val="00A03878"/>
     <w:rsid w:val="00A03BAA"/>
     <w:rsid w:val="00A05DF5"/>
     <w:rsid w:val="00A06305"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A06A97"/>
     <w:rsid w:val="00A0742C"/>
     <w:rsid w:val="00A137FE"/>
     <w:rsid w:val="00A146EB"/>
     <w:rsid w:val="00A14D30"/>
     <w:rsid w:val="00A15506"/>
     <w:rsid w:val="00A15A7A"/>
     <w:rsid w:val="00A15DC4"/>
     <w:rsid w:val="00A15F5D"/>
     <w:rsid w:val="00A1684B"/>
     <w:rsid w:val="00A16C87"/>
     <w:rsid w:val="00A2118B"/>
     <w:rsid w:val="00A2142C"/>
     <w:rsid w:val="00A21AB1"/>
+    <w:rsid w:val="00A22D77"/>
     <w:rsid w:val="00A2559C"/>
     <w:rsid w:val="00A25E61"/>
     <w:rsid w:val="00A272EE"/>
     <w:rsid w:val="00A2771D"/>
     <w:rsid w:val="00A318D3"/>
     <w:rsid w:val="00A3318F"/>
+    <w:rsid w:val="00A3327E"/>
     <w:rsid w:val="00A34D2C"/>
     <w:rsid w:val="00A35353"/>
     <w:rsid w:val="00A42240"/>
     <w:rsid w:val="00A42891"/>
     <w:rsid w:val="00A43388"/>
     <w:rsid w:val="00A43969"/>
     <w:rsid w:val="00A456E6"/>
     <w:rsid w:val="00A4593C"/>
     <w:rsid w:val="00A464D3"/>
     <w:rsid w:val="00A46CFE"/>
     <w:rsid w:val="00A50D0B"/>
     <w:rsid w:val="00A52358"/>
     <w:rsid w:val="00A53E94"/>
     <w:rsid w:val="00A54494"/>
     <w:rsid w:val="00A54F23"/>
     <w:rsid w:val="00A55D76"/>
     <w:rsid w:val="00A56081"/>
     <w:rsid w:val="00A568CD"/>
     <w:rsid w:val="00A61165"/>
     <w:rsid w:val="00A619FB"/>
     <w:rsid w:val="00A63102"/>
     <w:rsid w:val="00A63461"/>
+    <w:rsid w:val="00A649F8"/>
     <w:rsid w:val="00A64EF1"/>
     <w:rsid w:val="00A6568E"/>
     <w:rsid w:val="00A65813"/>
     <w:rsid w:val="00A7075E"/>
     <w:rsid w:val="00A730EF"/>
     <w:rsid w:val="00A74FCB"/>
     <w:rsid w:val="00A81BD7"/>
     <w:rsid w:val="00A83252"/>
     <w:rsid w:val="00A85A49"/>
     <w:rsid w:val="00A85C8D"/>
     <w:rsid w:val="00A8614A"/>
     <w:rsid w:val="00A864DE"/>
     <w:rsid w:val="00A87D17"/>
     <w:rsid w:val="00A904A0"/>
     <w:rsid w:val="00A9134C"/>
     <w:rsid w:val="00A92CB6"/>
+    <w:rsid w:val="00A92DCB"/>
     <w:rsid w:val="00A94A14"/>
     <w:rsid w:val="00A95FCE"/>
     <w:rsid w:val="00A97179"/>
     <w:rsid w:val="00A973CC"/>
     <w:rsid w:val="00A97720"/>
     <w:rsid w:val="00AA3487"/>
     <w:rsid w:val="00AA4A8A"/>
     <w:rsid w:val="00AA50DC"/>
     <w:rsid w:val="00AA6E0A"/>
     <w:rsid w:val="00AA761C"/>
     <w:rsid w:val="00AA77A2"/>
     <w:rsid w:val="00AA78D5"/>
     <w:rsid w:val="00AB0992"/>
     <w:rsid w:val="00AB14EF"/>
     <w:rsid w:val="00AB1B91"/>
     <w:rsid w:val="00AB317E"/>
     <w:rsid w:val="00AB3BCA"/>
     <w:rsid w:val="00AB499C"/>
     <w:rsid w:val="00AB499D"/>
     <w:rsid w:val="00AB575E"/>
     <w:rsid w:val="00AB5DAD"/>
     <w:rsid w:val="00AB61F0"/>
+    <w:rsid w:val="00AB77DD"/>
     <w:rsid w:val="00AC17DB"/>
     <w:rsid w:val="00AC1A17"/>
     <w:rsid w:val="00AC1E81"/>
     <w:rsid w:val="00AC1F5B"/>
     <w:rsid w:val="00AC3877"/>
     <w:rsid w:val="00AC4126"/>
     <w:rsid w:val="00AC488C"/>
+    <w:rsid w:val="00AC56E3"/>
     <w:rsid w:val="00AC5947"/>
     <w:rsid w:val="00AC59A2"/>
     <w:rsid w:val="00AC61BE"/>
     <w:rsid w:val="00AC6A1C"/>
     <w:rsid w:val="00AC6E7D"/>
     <w:rsid w:val="00AC7A16"/>
     <w:rsid w:val="00AC7ADF"/>
     <w:rsid w:val="00AD3942"/>
     <w:rsid w:val="00AD3BA6"/>
     <w:rsid w:val="00AD3E76"/>
     <w:rsid w:val="00AD54E8"/>
     <w:rsid w:val="00AD6926"/>
     <w:rsid w:val="00AD69FE"/>
     <w:rsid w:val="00AD757F"/>
     <w:rsid w:val="00AD763B"/>
     <w:rsid w:val="00AE0840"/>
+    <w:rsid w:val="00AE1179"/>
     <w:rsid w:val="00AE1EF7"/>
     <w:rsid w:val="00AE538D"/>
     <w:rsid w:val="00AE5440"/>
     <w:rsid w:val="00AE566A"/>
     <w:rsid w:val="00AE5DDF"/>
     <w:rsid w:val="00AE6FA9"/>
     <w:rsid w:val="00AF1FDE"/>
     <w:rsid w:val="00AF2557"/>
     <w:rsid w:val="00AF4107"/>
     <w:rsid w:val="00AF6BF4"/>
     <w:rsid w:val="00AF6D65"/>
     <w:rsid w:val="00AF73DA"/>
     <w:rsid w:val="00B004D6"/>
     <w:rsid w:val="00B01EAD"/>
     <w:rsid w:val="00B02EA2"/>
+    <w:rsid w:val="00B03D12"/>
     <w:rsid w:val="00B0429E"/>
     <w:rsid w:val="00B059EF"/>
     <w:rsid w:val="00B05A4B"/>
     <w:rsid w:val="00B06156"/>
     <w:rsid w:val="00B100BB"/>
     <w:rsid w:val="00B105B6"/>
     <w:rsid w:val="00B10B38"/>
     <w:rsid w:val="00B139F4"/>
+    <w:rsid w:val="00B13F7D"/>
     <w:rsid w:val="00B16F47"/>
+    <w:rsid w:val="00B21B4B"/>
     <w:rsid w:val="00B2306C"/>
     <w:rsid w:val="00B236A6"/>
     <w:rsid w:val="00B23959"/>
     <w:rsid w:val="00B24244"/>
     <w:rsid w:val="00B25954"/>
+    <w:rsid w:val="00B2651F"/>
     <w:rsid w:val="00B310EB"/>
     <w:rsid w:val="00B326DE"/>
     <w:rsid w:val="00B32752"/>
     <w:rsid w:val="00B34090"/>
     <w:rsid w:val="00B3569C"/>
     <w:rsid w:val="00B360D2"/>
     <w:rsid w:val="00B37381"/>
+    <w:rsid w:val="00B37C89"/>
     <w:rsid w:val="00B40E8A"/>
     <w:rsid w:val="00B41F10"/>
     <w:rsid w:val="00B42324"/>
     <w:rsid w:val="00B429BD"/>
     <w:rsid w:val="00B43AB3"/>
     <w:rsid w:val="00B43B41"/>
     <w:rsid w:val="00B44C43"/>
     <w:rsid w:val="00B44EEF"/>
     <w:rsid w:val="00B4615B"/>
     <w:rsid w:val="00B50DB6"/>
     <w:rsid w:val="00B518C0"/>
     <w:rsid w:val="00B51976"/>
     <w:rsid w:val="00B53627"/>
+    <w:rsid w:val="00B569B2"/>
     <w:rsid w:val="00B611D8"/>
     <w:rsid w:val="00B618B4"/>
     <w:rsid w:val="00B6441B"/>
     <w:rsid w:val="00B650EC"/>
     <w:rsid w:val="00B65FFC"/>
     <w:rsid w:val="00B660E4"/>
     <w:rsid w:val="00B676AA"/>
     <w:rsid w:val="00B705DC"/>
     <w:rsid w:val="00B70F44"/>
     <w:rsid w:val="00B71AFB"/>
     <w:rsid w:val="00B7223B"/>
     <w:rsid w:val="00B73034"/>
     <w:rsid w:val="00B73A80"/>
     <w:rsid w:val="00B757C2"/>
     <w:rsid w:val="00B75FAE"/>
     <w:rsid w:val="00B764A0"/>
     <w:rsid w:val="00B776E3"/>
     <w:rsid w:val="00B8038D"/>
     <w:rsid w:val="00B80DD0"/>
     <w:rsid w:val="00B8265B"/>
     <w:rsid w:val="00B827DF"/>
     <w:rsid w:val="00B82830"/>
     <w:rsid w:val="00B82BAE"/>
     <w:rsid w:val="00B82F88"/>
     <w:rsid w:val="00B83474"/>
     <w:rsid w:val="00B85091"/>
     <w:rsid w:val="00B85F08"/>
     <w:rsid w:val="00B85F7C"/>
     <w:rsid w:val="00B878B1"/>
     <w:rsid w:val="00B87DC6"/>
     <w:rsid w:val="00B91A7C"/>
     <w:rsid w:val="00B9205E"/>
     <w:rsid w:val="00B92D1A"/>
     <w:rsid w:val="00B9463B"/>
     <w:rsid w:val="00B96599"/>
     <w:rsid w:val="00B96BA4"/>
     <w:rsid w:val="00B976E2"/>
     <w:rsid w:val="00BA14F0"/>
     <w:rsid w:val="00BA1F9D"/>
     <w:rsid w:val="00BA23B9"/>
     <w:rsid w:val="00BA2A91"/>
     <w:rsid w:val="00BA39B0"/>
     <w:rsid w:val="00BA56CB"/>
     <w:rsid w:val="00BA668B"/>
     <w:rsid w:val="00BA69C1"/>
+    <w:rsid w:val="00BB1945"/>
     <w:rsid w:val="00BB3539"/>
     <w:rsid w:val="00BB36C0"/>
     <w:rsid w:val="00BB40E1"/>
     <w:rsid w:val="00BB5B0C"/>
     <w:rsid w:val="00BB5F5F"/>
     <w:rsid w:val="00BC140A"/>
     <w:rsid w:val="00BC1750"/>
     <w:rsid w:val="00BC1F86"/>
     <w:rsid w:val="00BC2043"/>
     <w:rsid w:val="00BC2899"/>
     <w:rsid w:val="00BC2D2B"/>
     <w:rsid w:val="00BC3E8E"/>
     <w:rsid w:val="00BC4DF9"/>
     <w:rsid w:val="00BC4F8A"/>
     <w:rsid w:val="00BC6593"/>
     <w:rsid w:val="00BC7A69"/>
     <w:rsid w:val="00BC7B1A"/>
     <w:rsid w:val="00BC7BE0"/>
     <w:rsid w:val="00BD00BD"/>
     <w:rsid w:val="00BD18C5"/>
     <w:rsid w:val="00BD2E4B"/>
     <w:rsid w:val="00BD3A22"/>
+    <w:rsid w:val="00BD3C13"/>
     <w:rsid w:val="00BD4476"/>
     <w:rsid w:val="00BD5FD3"/>
     <w:rsid w:val="00BD600C"/>
     <w:rsid w:val="00BD6AE0"/>
     <w:rsid w:val="00BD6DC8"/>
     <w:rsid w:val="00BD79B8"/>
     <w:rsid w:val="00BE0CFA"/>
     <w:rsid w:val="00BE100A"/>
     <w:rsid w:val="00BE1CFF"/>
     <w:rsid w:val="00BE57DB"/>
     <w:rsid w:val="00BE6848"/>
     <w:rsid w:val="00BE7C82"/>
     <w:rsid w:val="00BE7F66"/>
     <w:rsid w:val="00BF0F0D"/>
     <w:rsid w:val="00BF244C"/>
     <w:rsid w:val="00BF2A53"/>
     <w:rsid w:val="00BF34AC"/>
     <w:rsid w:val="00BF358B"/>
     <w:rsid w:val="00BF4AAD"/>
     <w:rsid w:val="00C00ACF"/>
     <w:rsid w:val="00C01A25"/>
+    <w:rsid w:val="00C03795"/>
     <w:rsid w:val="00C05C2C"/>
     <w:rsid w:val="00C061AC"/>
     <w:rsid w:val="00C07B6C"/>
     <w:rsid w:val="00C11735"/>
     <w:rsid w:val="00C13F1A"/>
     <w:rsid w:val="00C152AD"/>
     <w:rsid w:val="00C1638D"/>
     <w:rsid w:val="00C16B19"/>
     <w:rsid w:val="00C16D0B"/>
     <w:rsid w:val="00C2042E"/>
     <w:rsid w:val="00C20751"/>
     <w:rsid w:val="00C21E0F"/>
     <w:rsid w:val="00C227A6"/>
     <w:rsid w:val="00C24A20"/>
     <w:rsid w:val="00C279B5"/>
     <w:rsid w:val="00C27AEE"/>
     <w:rsid w:val="00C3046D"/>
     <w:rsid w:val="00C30FF8"/>
     <w:rsid w:val="00C31862"/>
     <w:rsid w:val="00C323D4"/>
     <w:rsid w:val="00C332F5"/>
     <w:rsid w:val="00C34DF2"/>
     <w:rsid w:val="00C34E86"/>
     <w:rsid w:val="00C36110"/>
     <w:rsid w:val="00C366CF"/>
@@ -20141,135 +19885,145 @@
     <w:rsid w:val="00C4083F"/>
     <w:rsid w:val="00C41D93"/>
     <w:rsid w:val="00C420BA"/>
     <w:rsid w:val="00C4252B"/>
     <w:rsid w:val="00C426C0"/>
     <w:rsid w:val="00C444A4"/>
     <w:rsid w:val="00C463F1"/>
     <w:rsid w:val="00C526C2"/>
     <w:rsid w:val="00C53250"/>
     <w:rsid w:val="00C548FE"/>
     <w:rsid w:val="00C5500F"/>
     <w:rsid w:val="00C56871"/>
     <w:rsid w:val="00C62091"/>
     <w:rsid w:val="00C62ABE"/>
     <w:rsid w:val="00C6546F"/>
     <w:rsid w:val="00C70179"/>
     <w:rsid w:val="00C7213B"/>
     <w:rsid w:val="00C74D17"/>
     <w:rsid w:val="00C763A7"/>
     <w:rsid w:val="00C764FD"/>
     <w:rsid w:val="00C806D3"/>
     <w:rsid w:val="00C81730"/>
     <w:rsid w:val="00C82110"/>
     <w:rsid w:val="00C8244B"/>
     <w:rsid w:val="00C82B33"/>
+    <w:rsid w:val="00C84456"/>
     <w:rsid w:val="00C84605"/>
     <w:rsid w:val="00C85A51"/>
     <w:rsid w:val="00C870B9"/>
     <w:rsid w:val="00C87D62"/>
     <w:rsid w:val="00C90519"/>
     <w:rsid w:val="00C91230"/>
     <w:rsid w:val="00C91641"/>
     <w:rsid w:val="00C91C52"/>
     <w:rsid w:val="00C93C7C"/>
     <w:rsid w:val="00C94658"/>
     <w:rsid w:val="00C94CC9"/>
     <w:rsid w:val="00C95C27"/>
     <w:rsid w:val="00C970D7"/>
     <w:rsid w:val="00C977FB"/>
     <w:rsid w:val="00C97870"/>
     <w:rsid w:val="00C97C50"/>
     <w:rsid w:val="00CA0BDF"/>
     <w:rsid w:val="00CA10E1"/>
     <w:rsid w:val="00CA145C"/>
     <w:rsid w:val="00CA310D"/>
     <w:rsid w:val="00CA3292"/>
     <w:rsid w:val="00CA32F5"/>
     <w:rsid w:val="00CA334F"/>
     <w:rsid w:val="00CA3CB7"/>
     <w:rsid w:val="00CA5B0C"/>
+    <w:rsid w:val="00CA7F43"/>
     <w:rsid w:val="00CB0252"/>
     <w:rsid w:val="00CB10D5"/>
     <w:rsid w:val="00CB38B1"/>
     <w:rsid w:val="00CB4BCF"/>
     <w:rsid w:val="00CB4D6F"/>
     <w:rsid w:val="00CB4F47"/>
     <w:rsid w:val="00CB54F5"/>
     <w:rsid w:val="00CB5EE0"/>
     <w:rsid w:val="00CB6EA7"/>
     <w:rsid w:val="00CB78A5"/>
     <w:rsid w:val="00CB78DB"/>
     <w:rsid w:val="00CC1365"/>
     <w:rsid w:val="00CC2704"/>
     <w:rsid w:val="00CC286E"/>
     <w:rsid w:val="00CC2C99"/>
     <w:rsid w:val="00CC392D"/>
     <w:rsid w:val="00CC3D66"/>
     <w:rsid w:val="00CC3DEA"/>
+    <w:rsid w:val="00CC4A15"/>
     <w:rsid w:val="00CC6668"/>
     <w:rsid w:val="00CD00AA"/>
     <w:rsid w:val="00CD0782"/>
     <w:rsid w:val="00CD1824"/>
     <w:rsid w:val="00CD1B0C"/>
     <w:rsid w:val="00CD1C45"/>
     <w:rsid w:val="00CD1DD5"/>
     <w:rsid w:val="00CD29A0"/>
     <w:rsid w:val="00CD3344"/>
     <w:rsid w:val="00CD4DEA"/>
     <w:rsid w:val="00CD5325"/>
     <w:rsid w:val="00CD683C"/>
     <w:rsid w:val="00CD78BD"/>
     <w:rsid w:val="00CE1B55"/>
     <w:rsid w:val="00CE1EE5"/>
+    <w:rsid w:val="00CE2E3D"/>
     <w:rsid w:val="00CE470D"/>
     <w:rsid w:val="00CE49BA"/>
     <w:rsid w:val="00CE58A0"/>
     <w:rsid w:val="00CE5ED9"/>
+    <w:rsid w:val="00CF0338"/>
     <w:rsid w:val="00CF2CE8"/>
     <w:rsid w:val="00CF2CEF"/>
+    <w:rsid w:val="00CF3EC7"/>
     <w:rsid w:val="00CF44B9"/>
     <w:rsid w:val="00CF4B27"/>
     <w:rsid w:val="00CF5038"/>
     <w:rsid w:val="00CF54D9"/>
     <w:rsid w:val="00CF7028"/>
     <w:rsid w:val="00CF757A"/>
     <w:rsid w:val="00D01CDC"/>
     <w:rsid w:val="00D01FD9"/>
     <w:rsid w:val="00D0312B"/>
     <w:rsid w:val="00D05480"/>
     <w:rsid w:val="00D05CFD"/>
     <w:rsid w:val="00D05E5A"/>
     <w:rsid w:val="00D0702C"/>
     <w:rsid w:val="00D1011D"/>
     <w:rsid w:val="00D11293"/>
     <w:rsid w:val="00D11CE5"/>
+    <w:rsid w:val="00D11E67"/>
     <w:rsid w:val="00D14567"/>
+    <w:rsid w:val="00D14932"/>
     <w:rsid w:val="00D15865"/>
     <w:rsid w:val="00D171C3"/>
     <w:rsid w:val="00D218F4"/>
+    <w:rsid w:val="00D22370"/>
     <w:rsid w:val="00D246AC"/>
+    <w:rsid w:val="00D26DEC"/>
     <w:rsid w:val="00D31298"/>
     <w:rsid w:val="00D31798"/>
     <w:rsid w:val="00D32BBB"/>
     <w:rsid w:val="00D331CF"/>
     <w:rsid w:val="00D33EB6"/>
     <w:rsid w:val="00D362C5"/>
     <w:rsid w:val="00D36A97"/>
     <w:rsid w:val="00D4039D"/>
     <w:rsid w:val="00D407DE"/>
     <w:rsid w:val="00D40A81"/>
     <w:rsid w:val="00D40DB9"/>
     <w:rsid w:val="00D421A9"/>
     <w:rsid w:val="00D42A1A"/>
     <w:rsid w:val="00D454A3"/>
     <w:rsid w:val="00D51A38"/>
     <w:rsid w:val="00D51D5D"/>
     <w:rsid w:val="00D526FE"/>
     <w:rsid w:val="00D52D0E"/>
     <w:rsid w:val="00D54C84"/>
     <w:rsid w:val="00D54D44"/>
     <w:rsid w:val="00D55D96"/>
     <w:rsid w:val="00D565FA"/>
     <w:rsid w:val="00D57501"/>
     <w:rsid w:val="00D60217"/>
     <w:rsid w:val="00D609AE"/>
@@ -20283,333 +20037,351 @@
     <w:rsid w:val="00D64B30"/>
     <w:rsid w:val="00D65A0B"/>
     <w:rsid w:val="00D662A9"/>
     <w:rsid w:val="00D6778D"/>
     <w:rsid w:val="00D71129"/>
     <w:rsid w:val="00D719EF"/>
     <w:rsid w:val="00D7286C"/>
     <w:rsid w:val="00D73196"/>
     <w:rsid w:val="00D73729"/>
     <w:rsid w:val="00D73935"/>
     <w:rsid w:val="00D75A98"/>
     <w:rsid w:val="00D75AC2"/>
     <w:rsid w:val="00D81A68"/>
     <w:rsid w:val="00D81BBD"/>
     <w:rsid w:val="00D8257B"/>
     <w:rsid w:val="00D85F13"/>
     <w:rsid w:val="00D86970"/>
     <w:rsid w:val="00D90DA1"/>
     <w:rsid w:val="00D9118F"/>
     <w:rsid w:val="00D91227"/>
     <w:rsid w:val="00D91328"/>
     <w:rsid w:val="00D915C2"/>
     <w:rsid w:val="00D93CE4"/>
     <w:rsid w:val="00D950AB"/>
     <w:rsid w:val="00D951E2"/>
+    <w:rsid w:val="00D95CD1"/>
     <w:rsid w:val="00D9619D"/>
     <w:rsid w:val="00D973E9"/>
     <w:rsid w:val="00D97F8A"/>
     <w:rsid w:val="00DA03ED"/>
     <w:rsid w:val="00DA090C"/>
     <w:rsid w:val="00DA1319"/>
     <w:rsid w:val="00DA15DC"/>
     <w:rsid w:val="00DA1938"/>
     <w:rsid w:val="00DA3CF0"/>
     <w:rsid w:val="00DA471F"/>
     <w:rsid w:val="00DA53F3"/>
     <w:rsid w:val="00DA5D3E"/>
     <w:rsid w:val="00DA70D5"/>
     <w:rsid w:val="00DB2531"/>
     <w:rsid w:val="00DB45BE"/>
+    <w:rsid w:val="00DB4AC5"/>
     <w:rsid w:val="00DC0C28"/>
     <w:rsid w:val="00DC1346"/>
     <w:rsid w:val="00DC1BC3"/>
+    <w:rsid w:val="00DC2120"/>
     <w:rsid w:val="00DC2F80"/>
     <w:rsid w:val="00DC4C20"/>
     <w:rsid w:val="00DC4D39"/>
     <w:rsid w:val="00DC66D8"/>
     <w:rsid w:val="00DC74D1"/>
     <w:rsid w:val="00DD0186"/>
+    <w:rsid w:val="00DD1134"/>
     <w:rsid w:val="00DD405F"/>
     <w:rsid w:val="00DD5658"/>
     <w:rsid w:val="00DD66D3"/>
     <w:rsid w:val="00DD6ADC"/>
+    <w:rsid w:val="00DE16A4"/>
     <w:rsid w:val="00DE17C1"/>
     <w:rsid w:val="00DE2F73"/>
     <w:rsid w:val="00DE373D"/>
     <w:rsid w:val="00DE45C0"/>
     <w:rsid w:val="00DE63EB"/>
     <w:rsid w:val="00DF275F"/>
     <w:rsid w:val="00DF2F6A"/>
     <w:rsid w:val="00DF56C3"/>
     <w:rsid w:val="00DF756B"/>
     <w:rsid w:val="00E00194"/>
     <w:rsid w:val="00E00E1C"/>
     <w:rsid w:val="00E01084"/>
     <w:rsid w:val="00E01B14"/>
     <w:rsid w:val="00E0240B"/>
     <w:rsid w:val="00E02E2F"/>
+    <w:rsid w:val="00E0378B"/>
     <w:rsid w:val="00E0387F"/>
     <w:rsid w:val="00E03935"/>
     <w:rsid w:val="00E04877"/>
     <w:rsid w:val="00E0692C"/>
     <w:rsid w:val="00E06956"/>
     <w:rsid w:val="00E06F45"/>
     <w:rsid w:val="00E07AB1"/>
     <w:rsid w:val="00E13217"/>
     <w:rsid w:val="00E134CA"/>
     <w:rsid w:val="00E152CE"/>
     <w:rsid w:val="00E16807"/>
     <w:rsid w:val="00E16A75"/>
     <w:rsid w:val="00E219F3"/>
     <w:rsid w:val="00E21B29"/>
     <w:rsid w:val="00E22185"/>
     <w:rsid w:val="00E22323"/>
     <w:rsid w:val="00E234BD"/>
     <w:rsid w:val="00E24CE5"/>
     <w:rsid w:val="00E26E0C"/>
     <w:rsid w:val="00E27D65"/>
     <w:rsid w:val="00E317DE"/>
     <w:rsid w:val="00E327A5"/>
     <w:rsid w:val="00E32A45"/>
     <w:rsid w:val="00E33417"/>
     <w:rsid w:val="00E33837"/>
     <w:rsid w:val="00E341B1"/>
     <w:rsid w:val="00E346B2"/>
     <w:rsid w:val="00E36261"/>
     <w:rsid w:val="00E37C04"/>
     <w:rsid w:val="00E40BC9"/>
     <w:rsid w:val="00E41934"/>
     <w:rsid w:val="00E41D67"/>
+    <w:rsid w:val="00E42DE8"/>
     <w:rsid w:val="00E467E0"/>
     <w:rsid w:val="00E47EE0"/>
     <w:rsid w:val="00E5185D"/>
     <w:rsid w:val="00E51F38"/>
     <w:rsid w:val="00E53527"/>
     <w:rsid w:val="00E53A08"/>
     <w:rsid w:val="00E553F4"/>
     <w:rsid w:val="00E600F5"/>
     <w:rsid w:val="00E61EF8"/>
     <w:rsid w:val="00E6227E"/>
     <w:rsid w:val="00E62CDB"/>
     <w:rsid w:val="00E63370"/>
     <w:rsid w:val="00E6383D"/>
     <w:rsid w:val="00E65624"/>
     <w:rsid w:val="00E66A33"/>
     <w:rsid w:val="00E67FDF"/>
     <w:rsid w:val="00E70640"/>
     <w:rsid w:val="00E70ECE"/>
     <w:rsid w:val="00E733B2"/>
     <w:rsid w:val="00E748F5"/>
     <w:rsid w:val="00E765DC"/>
     <w:rsid w:val="00E77A55"/>
     <w:rsid w:val="00E80180"/>
     <w:rsid w:val="00E80856"/>
     <w:rsid w:val="00E81900"/>
     <w:rsid w:val="00E81AA9"/>
     <w:rsid w:val="00E83C44"/>
     <w:rsid w:val="00E84768"/>
     <w:rsid w:val="00E872F0"/>
     <w:rsid w:val="00E90479"/>
     <w:rsid w:val="00E9078C"/>
     <w:rsid w:val="00E90874"/>
     <w:rsid w:val="00E91322"/>
     <w:rsid w:val="00E915D8"/>
     <w:rsid w:val="00E94DE3"/>
     <w:rsid w:val="00E95ED5"/>
     <w:rsid w:val="00E979FE"/>
     <w:rsid w:val="00EA00AA"/>
     <w:rsid w:val="00EA087B"/>
+    <w:rsid w:val="00EA0D4D"/>
+    <w:rsid w:val="00EA1098"/>
     <w:rsid w:val="00EA156F"/>
     <w:rsid w:val="00EA4F2A"/>
     <w:rsid w:val="00EA5874"/>
     <w:rsid w:val="00EA6001"/>
     <w:rsid w:val="00EA6110"/>
     <w:rsid w:val="00EA6FBC"/>
     <w:rsid w:val="00EB042F"/>
     <w:rsid w:val="00EB1776"/>
     <w:rsid w:val="00EB24DE"/>
     <w:rsid w:val="00EB267E"/>
     <w:rsid w:val="00EB296B"/>
     <w:rsid w:val="00EB2AAB"/>
     <w:rsid w:val="00EB337A"/>
     <w:rsid w:val="00EB62FF"/>
     <w:rsid w:val="00EB6302"/>
     <w:rsid w:val="00EC0E2C"/>
     <w:rsid w:val="00EC1687"/>
     <w:rsid w:val="00EC2EE5"/>
     <w:rsid w:val="00EC4CC0"/>
     <w:rsid w:val="00ED00CE"/>
     <w:rsid w:val="00ED0E32"/>
     <w:rsid w:val="00ED2E0C"/>
     <w:rsid w:val="00ED32FC"/>
     <w:rsid w:val="00ED4C67"/>
+    <w:rsid w:val="00ED745B"/>
     <w:rsid w:val="00ED7BB0"/>
     <w:rsid w:val="00EE0416"/>
     <w:rsid w:val="00EE0BA1"/>
     <w:rsid w:val="00EE0C64"/>
     <w:rsid w:val="00EE1DFE"/>
     <w:rsid w:val="00EE2476"/>
     <w:rsid w:val="00EE320D"/>
     <w:rsid w:val="00EE3380"/>
     <w:rsid w:val="00EE33C7"/>
     <w:rsid w:val="00EE674C"/>
     <w:rsid w:val="00EE6ABF"/>
     <w:rsid w:val="00EE6E69"/>
     <w:rsid w:val="00EE7919"/>
     <w:rsid w:val="00EE7CE6"/>
     <w:rsid w:val="00EE7FC1"/>
+    <w:rsid w:val="00EF1020"/>
     <w:rsid w:val="00EF2BBE"/>
     <w:rsid w:val="00EF4D39"/>
     <w:rsid w:val="00EF4DC6"/>
     <w:rsid w:val="00EF543F"/>
     <w:rsid w:val="00EF5B4E"/>
+    <w:rsid w:val="00EF61C8"/>
     <w:rsid w:val="00EF6367"/>
     <w:rsid w:val="00F00F0B"/>
+    <w:rsid w:val="00F010BC"/>
     <w:rsid w:val="00F03087"/>
     <w:rsid w:val="00F03978"/>
     <w:rsid w:val="00F03B5D"/>
     <w:rsid w:val="00F04916"/>
     <w:rsid w:val="00F066F9"/>
     <w:rsid w:val="00F1053F"/>
     <w:rsid w:val="00F1073B"/>
     <w:rsid w:val="00F1096B"/>
     <w:rsid w:val="00F119E8"/>
     <w:rsid w:val="00F13BE7"/>
     <w:rsid w:val="00F14D68"/>
     <w:rsid w:val="00F171FF"/>
     <w:rsid w:val="00F20E53"/>
     <w:rsid w:val="00F2140A"/>
     <w:rsid w:val="00F23643"/>
     <w:rsid w:val="00F25772"/>
     <w:rsid w:val="00F262F6"/>
     <w:rsid w:val="00F27CF0"/>
     <w:rsid w:val="00F319CE"/>
     <w:rsid w:val="00F31EEF"/>
     <w:rsid w:val="00F34408"/>
     <w:rsid w:val="00F3445A"/>
     <w:rsid w:val="00F368D9"/>
+    <w:rsid w:val="00F372D3"/>
     <w:rsid w:val="00F37C1A"/>
     <w:rsid w:val="00F400AA"/>
     <w:rsid w:val="00F4046B"/>
     <w:rsid w:val="00F40999"/>
     <w:rsid w:val="00F413D6"/>
     <w:rsid w:val="00F41AE8"/>
     <w:rsid w:val="00F423CD"/>
     <w:rsid w:val="00F446D3"/>
     <w:rsid w:val="00F47693"/>
     <w:rsid w:val="00F476A5"/>
     <w:rsid w:val="00F47BF0"/>
     <w:rsid w:val="00F50555"/>
     <w:rsid w:val="00F506C2"/>
     <w:rsid w:val="00F50770"/>
     <w:rsid w:val="00F538EF"/>
     <w:rsid w:val="00F54C27"/>
     <w:rsid w:val="00F551BF"/>
     <w:rsid w:val="00F55BC2"/>
     <w:rsid w:val="00F56EEA"/>
     <w:rsid w:val="00F57662"/>
     <w:rsid w:val="00F60752"/>
     <w:rsid w:val="00F63F3A"/>
     <w:rsid w:val="00F704B6"/>
     <w:rsid w:val="00F716CC"/>
     <w:rsid w:val="00F71DFC"/>
     <w:rsid w:val="00F73546"/>
     <w:rsid w:val="00F73CB9"/>
     <w:rsid w:val="00F76E04"/>
     <w:rsid w:val="00F77014"/>
     <w:rsid w:val="00F77EAF"/>
     <w:rsid w:val="00F804B0"/>
     <w:rsid w:val="00F80528"/>
     <w:rsid w:val="00F82064"/>
     <w:rsid w:val="00F87C49"/>
+    <w:rsid w:val="00F91E15"/>
     <w:rsid w:val="00F92259"/>
     <w:rsid w:val="00F9275F"/>
     <w:rsid w:val="00F93100"/>
     <w:rsid w:val="00F939A3"/>
     <w:rsid w:val="00F941F2"/>
+    <w:rsid w:val="00F94F15"/>
     <w:rsid w:val="00F95B99"/>
     <w:rsid w:val="00F9613F"/>
     <w:rsid w:val="00F96225"/>
     <w:rsid w:val="00F96E9B"/>
     <w:rsid w:val="00F97996"/>
     <w:rsid w:val="00FA062C"/>
     <w:rsid w:val="00FA1C5B"/>
     <w:rsid w:val="00FA220A"/>
     <w:rsid w:val="00FA2FE8"/>
     <w:rsid w:val="00FA369E"/>
     <w:rsid w:val="00FA5628"/>
     <w:rsid w:val="00FA7D12"/>
     <w:rsid w:val="00FB0625"/>
     <w:rsid w:val="00FB1158"/>
     <w:rsid w:val="00FB122F"/>
     <w:rsid w:val="00FB1D93"/>
     <w:rsid w:val="00FB294D"/>
     <w:rsid w:val="00FB2F20"/>
     <w:rsid w:val="00FB3E16"/>
+    <w:rsid w:val="00FB4864"/>
     <w:rsid w:val="00FB4E20"/>
     <w:rsid w:val="00FB53A0"/>
     <w:rsid w:val="00FB62AD"/>
     <w:rsid w:val="00FB668D"/>
     <w:rsid w:val="00FB76A6"/>
     <w:rsid w:val="00FC0878"/>
     <w:rsid w:val="00FC0E82"/>
     <w:rsid w:val="00FC3C56"/>
     <w:rsid w:val="00FC3FC0"/>
     <w:rsid w:val="00FC56F9"/>
     <w:rsid w:val="00FD00A3"/>
     <w:rsid w:val="00FD0A97"/>
     <w:rsid w:val="00FD0FFF"/>
     <w:rsid w:val="00FD1459"/>
     <w:rsid w:val="00FD6A4C"/>
     <w:rsid w:val="00FD701E"/>
     <w:rsid w:val="00FD7BD4"/>
     <w:rsid w:val="00FD7EA6"/>
     <w:rsid w:val="00FE01EF"/>
     <w:rsid w:val="00FE05E4"/>
     <w:rsid w:val="00FE1975"/>
     <w:rsid w:val="00FE37F6"/>
     <w:rsid w:val="00FE45BB"/>
     <w:rsid w:val="00FE4738"/>
     <w:rsid w:val="00FE52A5"/>
     <w:rsid w:val="00FF2D2A"/>
     <w:rsid w:val="00FF66A8"/>
+    <w:rsid w:val="00FF7AAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34BFB642"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4811A057-0B73-4C20-B660-996018C03774}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -20971,514 +20743,514 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004960B4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00917B6F"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Pamatteksts">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsRakstz"/>
     <w:rsid w:val="00393A84"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
+    <w:name w:val="Pamatteksts Rakstz."/>
+    <w:link w:val="Pamatteksts"/>
     <w:rsid w:val="00393A84"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Andale Sans UI" w:cs="Tahoma"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sarakstarindkopa1">
     <w:name w:val="Saraksta rindkopa1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00393A84"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableContents">
     <w:name w:val="Table Contents"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00393A84"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00393A84"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Izsmalcintsizclums">
     <w:name w:val="Subtle Emphasis"/>
     <w:qFormat/>
     <w:rsid w:val="00393A84"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
     <w:name w:val="WW8Num4z0"/>
     <w:rsid w:val="00457370"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num1z0">
     <w:name w:val="WW8Num1z0"/>
     <w:rsid w:val="00F1053F"/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisc">
     <w:name w:val="naisc"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00F1053F"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="280" w:after="280" w:line="100" w:lineRule="atLeast"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Izteiksmgs">
     <w:name w:val="Strong"/>
     <w:qFormat/>
     <w:rsid w:val="00971C13"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
     <w:name w:val="WW8Num2z0"/>
     <w:rsid w:val="0044267D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="0044267D"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00481F13"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...1 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00481F13"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00481F13"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C74D17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...1 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C74D17"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C74D17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C74D17"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="0054219A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054219A"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0054219A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0054219A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0054219A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009058FF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8265B"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B8265B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:link w:val="Virsraksts3"/>
     <w:semiHidden/>
     <w:rsid w:val="00917B6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana">
-    <w:name w:val="Neatrisināta pieminēšana"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana1">
+    <w:name w:val="Neatrisināta pieminēšana1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00203F54"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00037826"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B76FB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00113C90"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00C05C2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="162277992">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21600,51 +21372,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1982542684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21902,105 +21674,523 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B0602A6-F11D-4CE1-9391-9B2A4A990077}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E21C3C0-C2A4-4C51-9712-D4602169EE5D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BCCB18-AE6D-4DA9-A211-5D783F12AE07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3FAD93B-4EE9-4B3E-A20B-E66B40D2D8BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>13470</Characters>
+  <Pages>13</Pages>
+  <Words>5409</Words>
+  <Characters>30832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>256</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37026</CharactersWithSpaces>
+  <CharactersWithSpaces>36169</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3014766</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720910</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -22022,27 +22212,30 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a6dd5c6c20bc646e6ece5a6fe4443b849edb36ebf67c72e5550b17cc71208f74</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
 </Properties>
 </file>