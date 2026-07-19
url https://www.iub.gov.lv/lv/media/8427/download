--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C430FCE" w14:textId="77777777" w:rsidR="00FF725F" w:rsidRPr="00BC2199" w:rsidRDefault="00833E2C" w:rsidP="00FF725F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00605337" w:rsidRPr="00BC2199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
@@ -119,114 +123,121 @@
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
       <w:r w:rsidR="004404A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141FC071" w14:textId="04232356" w:rsidR="00FF725F" w:rsidRPr="00BC2199" w:rsidRDefault="00BE5814" w:rsidP="00C86CFE">
+    <w:p w14:paraId="141FC071" w14:textId="4DA1F212" w:rsidR="00FF725F" w:rsidRPr="00BC2199" w:rsidRDefault="00BE5814" w:rsidP="00C86CFE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00220275">
+      <w:r w:rsidR="00954AAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00163F6D" w:rsidRPr="00641F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>.0</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00220275">
+      <w:r w:rsidR="00954AAA" w:rsidRPr="00641F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00954AAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00163F6D" w:rsidRPr="00641F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="00220275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00420502" w:rsidRPr="00641F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00220275">
+      <w:r w:rsidR="00DC5814">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00132B75" w:rsidRPr="00BC2199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21265BEF" w14:textId="777F1F2F" w:rsidR="00FF725F" w:rsidRPr="00BC2199" w:rsidRDefault="00537BB4" w:rsidP="00FF725F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -990,110 +1001,116 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B6C3482" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="00B37DA7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71272668" w14:textId="77777777" w:rsidR="006C3E06" w:rsidRPr="006C3E06" w:rsidRDefault="006C3E06" w:rsidP="006C3E06">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="71272668" w14:textId="0231A4C1" w:rsidR="006C3E06" w:rsidRPr="006C3E06" w:rsidRDefault="006C3E06" w:rsidP="000D6371">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3E06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.p. 26.-28.p, </w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:t>1.p. 26.-28.p</w:t>
+            </w:r>
+            <w:r w:rsidR="002078C1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C3E06">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F9530E" w14:textId="6E9917C4" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="006C3E06" w:rsidP="000D6371">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C3E06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8., 11.p</w:t>
             </w:r>
             <w:r w:rsidR="00163F6D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C3E06">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F3E985" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="001D11A8">
+          <w:p w14:paraId="48F3E985" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="000D6371">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00605337" w:rsidRPr="00BC2199" w14:paraId="2BE81486" w14:textId="77777777" w:rsidTr="007F52FF">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07C4AB97" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -1401,60 +1418,51 @@
               </w:rPr>
               <w:t xml:space="preserve">līguma priekšmets daļēji ietver PIL 2.pielikumā minētos pakalpojumus un citus pakalpojumus vai daļēji pakalpojumus un daļēji piegādes, galvenais priekšmets un piemērojamā iepirkuma procedūra ir </w:t>
             </w:r>
             <w:r w:rsidR="000610F9">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nosakāma</w:t>
             </w:r>
             <w:r w:rsidR="000610F9" w:rsidRPr="00613167">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00613167" w:rsidRPr="00613167">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">pēc tā, kuru pakalpojumu vai piegāžu paredzamā līgumcena ir </w:t>
-[...8 lines deleted...]
-              <w:t>visaugstākā</w:t>
+              <w:t>pēc tā, kuru pakalpojumu vai piegāžu paredzamā līgumcena ir visaugstākā</w:t>
             </w:r>
             <w:r w:rsidR="00A31482">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CFDC3E3" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="00B37DA7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -1723,91 +1731,91 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C5C6381" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F623BBA" w14:textId="77777777" w:rsidR="00605337" w:rsidRDefault="00605337" w:rsidP="003C1559">
+          <w:p w14:paraId="7F623BBA" w14:textId="77777777" w:rsidR="00605337" w:rsidRDefault="00605337" w:rsidP="00867113">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai nav konstatējama iepirkuma </w:t>
             </w:r>
             <w:r w:rsidR="008F743E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">priekšmeta </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nepamatota apvienošana?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="769A561D" w14:textId="77777777" w:rsidR="00563BC9" w:rsidRPr="005633A2" w:rsidRDefault="00563BC9" w:rsidP="00BE592F">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="769A561D" w14:textId="77777777" w:rsidR="00563BC9" w:rsidRPr="005633A2" w:rsidRDefault="00563BC9" w:rsidP="00867113">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005633A2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nepieciešams pārliecināties, vai būvdarbu līgums satur tikai tādas iekārtas/preces, kas ir nepieciešamas būvdarbu līguma izpildei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19E68701" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00BC2199" w:rsidRDefault="00605337" w:rsidP="00B37DA7">
             <w:pPr>
@@ -1938,72 +1946,72 @@
               <w:t>grozījumi, vai tas veikts atbilstoši?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="574A8D20" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6214FA1C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="003E346C" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="6214FA1C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="003E346C" w:rsidRDefault="00D32336" w:rsidP="00E963C4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E346C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28.p.2.d., 35.p. 3.d., 36.p.4.d.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59CBFD2E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="59CBFD2E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00E963C4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E346C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not. 10., 33., 48., 70., 110.p.</w:t>
             </w:r>
             <w:r w:rsidR="00252797">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00252797" w:rsidRPr="00D93F44">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -2077,61 +2085,61 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59163E03" w14:textId="77777777" w:rsidR="008F743E" w:rsidRPr="00BC2199" w:rsidRDefault="008F743E" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4555D4A7" w14:textId="4585BD0E" w:rsidR="008F743E" w:rsidRPr="00BC2199" w:rsidRDefault="008F743E" w:rsidP="003C1559">
+          <w:p w14:paraId="4555D4A7" w14:textId="4585BD0E" w:rsidR="008F743E" w:rsidRPr="00BC2199" w:rsidRDefault="008F743E" w:rsidP="00867113">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002700A7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja pasūtītājs ir veicis izmaiņas/precizējumus iepirkuma dokumentācijā vai sniedzis atbildes uz jautājumiem, vai veiktās izmaiņas/precizējumi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidRPr="00372D71">
               <w:rPr>
@@ -2154,54 +2162,54 @@
               </w:rPr>
               <w:t xml:space="preserve"> atbilde</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00372D71">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pēc būtības negroza iepirkuma dokumentācijā noteiktās prasības?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CBE329" w14:textId="77777777" w:rsidR="008F743E" w:rsidRPr="00BC2199" w:rsidRDefault="008F743E" w:rsidP="0038203E">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="08CBE329" w14:textId="77777777" w:rsidR="008F743E" w:rsidRPr="00BC2199" w:rsidRDefault="008F743E" w:rsidP="00867113">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Informācijai var būt tikai precizējošs raksturs. Ja papildu informācija pēc būtības groza nolikuma prasības, šie precizējumi ir uzskatāmi par grozījumiem, un attiecīgi ir jāpublicē paziņojums par šiem grozījumiem IUB </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tīmekļvietnē</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
@@ -2319,59 +2327,59 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7919450A" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597A81A0" w14:textId="58191A44" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="003C1559">
+          <w:p w14:paraId="597A81A0" w14:textId="58191A44" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00867113">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="556" w:hanging="458"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="555" w:hanging="459"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="00223309">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUB</w:t>
             </w:r>
             <w:r w:rsidRPr="00210E4F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2523,86 +2531,86 @@
               <w:t>Vai iepirkuma/ žūrijas komisija ir atbilstoši izveidota?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="395120C9" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="786380CE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="786380CE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00E963C4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.p</w:t>
             </w:r>
             <w:r w:rsidR="00FE6C25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C514B1C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="1C514B1C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00E963C4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not.223.-225.p., 227.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75BB36C7" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
@@ -2621,165 +2629,85 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="443CFAC0" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="726C73E9" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="003C1559">
+          <w:p w14:paraId="726C73E9" w14:textId="4A7F1BBD" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00BF6C88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="556" w:hanging="458"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="555" w:hanging="459"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai pasūtītājs ir izveidojis iepirkum</w:t>
             </w:r>
             <w:r w:rsidR="00373ADE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> komisiju, kurā ir vismaz trīs locekļi, ja paredzamā līgumcena ir līdz </w:t>
-[...79 lines deleted...]
-              <w:t>?</w:t>
+              <w:t xml:space="preserve"> komisiju, kurā ir vismaz trīs locekļi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45A79B85" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A060A1E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
@@ -2905,94 +2833,85 @@
               </w:rPr>
               <w:t xml:space="preserve"> vismaz viena trešdaļa žūrijas </w:t>
             </w:r>
             <w:r w:rsidR="003131D4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">komisijas </w:t>
             </w:r>
             <w:r w:rsidR="00D32336" w:rsidRPr="007074C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>locekļu atbilst minētajai vai līdzvērtīgai kvalifikācijai</w:t>
             </w:r>
             <w:r w:rsidR="00D32336">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FD8DEEE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D90027" w:rsidRDefault="002626C8" w:rsidP="000D33C7">
-[...3 lines deleted...]
-              <w:ind w:firstLine="450"/>
+          <w:p w14:paraId="2FD8DEEE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D90027" w:rsidRDefault="002626C8" w:rsidP="00B921F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:firstLine="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Saskaņā ar Izglītības likuma 1.panta 21.punktu profesionālā kvalifikācija ir noteiktai profesijai atbilstošas izglītības un profesionālās meistarības dokumentāri apstiprināts novērtējums. Attiecīgi žūrijas </w:t>
             </w:r>
             <w:r w:rsidR="0054595A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">komisijas </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">locekļu profesionālā kvalifikācija ir </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">vērtējama </w:t>
+              <w:t xml:space="preserve">locekļu profesionālā kvalifikācija ir vērtējama </w:t>
             </w:r>
             <w:r w:rsidR="0054595A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>minētās normas tvērumā. Piemēram, ja metu konkursa dalībniekiem izvirzīta prasība par arhitekta kvalifikāciju, tad vismaz vienai trešdaļai no žūrijas komisijas locekļiem ir jābūt arhitekta izglītībai un sertifikātam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DED122D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3124,54 +3043,54 @@
               <w:t>ijas/ žūrijas komisijas darbība ir atbilstoša?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="638E583B" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17358EDC" w14:textId="0D25DF7B" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00B9676E">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="17358EDC" w14:textId="0D25DF7B" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00867113">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3191,54 +3110,54 @@
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="007E15B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42.p. 2.d.11.p</w:t>
             </w:r>
             <w:r w:rsidR="00B9676E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00007CB9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB64358" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="7CB64358" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00867113">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F40970">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not.</w:t>
             </w:r>
             <w:r w:rsidR="00FE6C25">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F40970">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3285,51 +3204,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DA657F1" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61887C6F" w14:textId="347CD450" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00DA4245">
+          <w:p w14:paraId="61887C6F" w14:textId="50509F62" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00DA4245">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="008739CC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3354,142 +3273,158 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iepirkuma komisijas locekļi</w:t>
             </w:r>
             <w:r w:rsidR="00DA4245">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00DA4245" w:rsidRPr="00DA4245">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iepirkuma komisijas sekretārs</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un ekspertiir parakstījuši </w:t>
+              <w:t xml:space="preserve"> un eksperti</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75B1A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2199">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir parakstījuši </w:t>
             </w:r>
             <w:r w:rsidR="00B35AA6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PIL 25.panta trešajā daļā minēto </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>apliecinājumu?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34281F6D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00F729A4" w:rsidP="0038203E">
-[...3 lines deleted...]
-              <w:ind w:left="25" w:firstLine="450"/>
+          <w:p w14:paraId="34281F6D" w14:textId="3C916A19" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00F729A4" w:rsidP="00011C5A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="25" w:firstLine="3"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00D32336">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">kat. </w:t>
             </w:r>
             <w:r w:rsidR="00D32336" w:rsidRPr="00A31482">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skaidrojumu</w:t>
             </w:r>
+            <w:r w:rsidR="009915BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par interešu konflikta aktuālajiem jautājumiem</w:t>
+            </w:r>
             <w:r w:rsidR="002C1DF9" w:rsidRPr="00A31482">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00D32336" w:rsidRPr="00F729A4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002C1DF9" w:rsidRPr="002C1DF9">
-              <w:rPr>
+            <w:r w:rsidR="008C26A1" w:rsidRPr="00B93DFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
-                <w:spacing w:val="-6"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>https://www.iub.gov.lv/lv/media/11060/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="024A6C26" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C238F38" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
@@ -3594,67 +3529,99 @@
               </w:rPr>
               <w:t xml:space="preserve"> (izvērtējot, piemēram, dažādās </w:t>
             </w:r>
             <w:r w:rsidR="00250DC6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">datubāzēs pieejamo </w:t>
             </w:r>
             <w:r w:rsidR="00CC6E6D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>informāciju)</w:t>
             </w:r>
             <w:r w:rsidRPr="002B56DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D580EDB" w14:textId="250850EA" w:rsidR="009D6E08" w:rsidRPr="00BC2199" w:rsidRDefault="009D6E08" w:rsidP="009D6E08">
+          <w:p w14:paraId="5D580EDB" w14:textId="4E71D31D" w:rsidR="009D6E08" w:rsidRPr="00BC2199" w:rsidRDefault="009D6E08" w:rsidP="009D6E08">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D6E08">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skat. skaidrojumu: https://www.iub.gov.lv/lv/skaidrojums-interesu-konflikta-aktualie-jautajumi-publiskajos-iepirkumos </w:t>
+              <w:t xml:space="preserve">Skat. </w:t>
+            </w:r>
+            <w:r w:rsidR="009915BD" w:rsidRPr="00A31482">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skaidrojumu</w:t>
+            </w:r>
+            <w:r w:rsidR="009915BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par interešu konflikta aktuālajiem jautājumiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D6E08">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B93DFA" w:rsidRPr="00B93DFA">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>https://www.iub.gov.lv/lv/media/11060/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="163EC05A" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0065F98B" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
@@ -3920,82 +3887,93 @@
               <w:suppressAutoHyphens/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE43E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Piemēram:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29314677" w14:textId="18E94725" w:rsidR="00FE43E4" w:rsidRPr="00FE43E4" w:rsidRDefault="00FE43E4" w:rsidP="00D73593">
+          <w:p w14:paraId="29314677" w14:textId="65C88366" w:rsidR="00FE43E4" w:rsidRPr="00FE43E4" w:rsidRDefault="00FE43E4" w:rsidP="00D73593">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE43E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Ja pasūtītājs ir konstatējis, ka iepirkuma dokumentu sagatavotājs (pasūtītāja amatpersona vai darbinieks), iepirkuma komisijas loceklis vai eksperts ir saistīts ar pretendentu PIL 25. panta pirmās un otrās daļas izpratnē vai ir ieinteresēts kāda pretendenta izvēlē, un pasūtītājam nav iespējams novērst šo situāciju ar mazāk pretendentu ierobežojošiem pasākumiem, pasūtītā</w:t>
             </w:r>
+            <w:r w:rsidR="00657F42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
             <w:r w:rsidR="00DE5C13">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
             <w:r w:rsidRPr="00FE43E4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ja-JP" w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> nepieciešams rīkoties PIL </w:t>
             </w:r>
             <w:r w:rsidR="004B6B7A" w:rsidRPr="004B6B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
@@ -4421,55 +4399,55 @@
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00466FF3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13499D97" w14:textId="4E7E0100" w:rsidR="00466FF3" w:rsidRPr="001C19A3" w:rsidRDefault="00466FF3" w:rsidP="001C19A3">
-[...3 lines deleted...]
-              <w:ind w:left="106" w:hanging="8"/>
+          <w:p w14:paraId="13499D97" w14:textId="4E7E0100" w:rsidR="00466FF3" w:rsidRPr="001C19A3" w:rsidRDefault="00466FF3" w:rsidP="00D81687">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB5600">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja tiek piemērota</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sarunu procedūra,</w:t>
@@ -4556,86 +4534,86 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A2F6474" w14:textId="77777777" w:rsidR="00466FF3" w:rsidRPr="00BC2199" w:rsidRDefault="00466FF3" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="572D6B44" w14:textId="77777777" w:rsidR="00466FF3" w:rsidRPr="00DB5600" w:rsidRDefault="00466FF3" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="572D6B44" w14:textId="77777777" w:rsidR="00466FF3" w:rsidRPr="00DB5600" w:rsidRDefault="00466FF3" w:rsidP="002678AD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB5600">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.p.14., 15.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 30.</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB5600">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0478E13B" w14:textId="77777777" w:rsidR="00466FF3" w:rsidRPr="00BC2199" w:rsidRDefault="00466FF3" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="0478E13B" w14:textId="77777777" w:rsidR="00466FF3" w:rsidRPr="00BC2199" w:rsidRDefault="00466FF3" w:rsidP="002678AD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB5600">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.p.6.d.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 7.d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
@@ -4904,72 +4882,72 @@
               <w:t xml:space="preserve">Vai ir atbilstoši nodrošināta papildu informācijas sniegšana? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D86E1F7" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A977BEC" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00620C41" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="5A977BEC" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00620C41" w:rsidRDefault="00D32336" w:rsidP="00D81687">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620C41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>36., 37., 38.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0079F99C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="0079F99C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D81687">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620C41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not. 11.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62698639" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
@@ -5382,54 +5360,54 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BA0CE0C" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="130D990D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="130D990D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="003401E8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MK not. </w:t>
             </w:r>
             <w:r w:rsidRPr="00512997">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">14., 15., 52., 53.p.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
@@ -5800,131 +5778,173 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE78BEE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00E015A3" w:rsidRDefault="00D32336" w:rsidP="001C19A3">
+          <w:p w14:paraId="5CE78BEE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00E015A3" w:rsidRDefault="00D32336" w:rsidP="00F9457D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254900">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai piedāvājuma noformējuma, kā arī piedāvājuma nodrošinājuma pārbaude tika veikta atbilstoši iepirkuma procedūras dokumentācijā noteiktajām prasībām?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F011B0" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00E015A3" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49E359D0" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00E015A3" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="49E359D0" w14:textId="24033C38" w:rsidR="00D32336" w:rsidRPr="00E015A3" w:rsidRDefault="00D32336" w:rsidP="00F9457D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="magenta"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A7E01">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38.p.8.d.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 41.p.5.d.</w:t>
+            </w:r>
+            <w:r w:rsidR="000D315C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, 50.p.</w:t>
+            </w:r>
+            <w:r w:rsidR="002171F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="414142"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002171F6" w:rsidRPr="002D61FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(5</w:t>
+            </w:r>
+            <w:r w:rsidR="002171F6" w:rsidRPr="002D61FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="002171F6" w:rsidRPr="002D61FC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31F96857" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6065,90 +6085,115 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A745D78" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D329B49" w14:textId="0DC912C2" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="003C1559">
+          <w:p w14:paraId="36468725" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="003C1559">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai ir iesniegts </w:t>
             </w:r>
             <w:r w:rsidR="003C45F3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">prasībām atbilstošs </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>piedāvājuma nodrošinājums (ja to paredz iepirkuma procedūras dokumenti)?</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3D329B49" w14:textId="7313AE23" w:rsidR="007D1FDF" w:rsidRPr="00BC2199" w:rsidRDefault="007D1FDF" w:rsidP="005B64C7">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-2182"/>
+              </w:tabs>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="453"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE422F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Ja pretendents ir iesniedzis piedāvājuma nodrošinājumu, bet nodrošinājuma termiņš, apmērs vai noteikumi neatbilst iepirkuma procedūras dokumentos noteiktajām prasībām, pasūtītājs var dot iespēju piegādātājam pasūtītāja noteiktajā termiņā, kas nav īsāks par piecām darbdienām no dienas, kad pieprasījums nosūtīts pretendentam, iesniegt iepirkuma procedūras dokumentos noteiktajām prasībām atbilstošu piedāvājuma nodrošinājumu.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="597C1F6D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
@@ -6263,117 +6308,137 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="651FBE80" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DDC1097" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="0DDC1097" w14:textId="4FEB8570" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00935B7C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00033025">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42., 43.p., 18.p.4.d.</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+            <w:r w:rsidR="00C12D87">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, pārejas not</w:t>
+            </w:r>
+            <w:r w:rsidR="00D24F18">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>. 28.p. 1., 2.apakšp.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E752D66" w14:textId="1FA00D6C" w:rsidR="00D32336" w:rsidRPr="001C19A3" w:rsidRDefault="00D75A20" w:rsidP="00935B7C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D75A20">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Starptautisko un Latvijas Republikas nacionālo sankciju likuma 11.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75A20">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D75A20">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> panta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pirmā un otrā </w:t>
             </w:r>
             <w:r w:rsidRPr="00D75A20">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>daļa</w:t>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="00584B57">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="005B72E8" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6521,51 +6586,50 @@
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Skat. skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="008FE23F" w14:textId="77777777" w:rsidR="00BD1E8B" w:rsidRPr="00BF3132" w:rsidRDefault="00CE68DD" w:rsidP="00BD1E8B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE68DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AE74602" w14:textId="77777777" w:rsidR="00BF3132" w:rsidRPr="00BC2199" w:rsidRDefault="00BF3132" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -6807,116 +6871,184 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D53FE9D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5BAEF7" w14:textId="312A50B0" w:rsidR="00D32336" w:rsidRPr="00EE1327" w:rsidRDefault="00D32336" w:rsidP="003C1559">
+          <w:p w14:paraId="57F7D6EA" w14:textId="17647AA8" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="003C1559">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE1327">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai par derīgām ir atzītas tikai tādas izziņas, kuras izdotas ne agrāk kā </w:t>
+              <w:t xml:space="preserve">Vai par derīgām ir atzītas tikai tādas izziņas, </w:t>
+            </w:r>
+            <w:r w:rsidR="006C4E9A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>kopš kuru izsniegšanas dienas nav pag</w:t>
+            </w:r>
+            <w:r w:rsidR="00996273">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ājuši </w:t>
+            </w:r>
+            <w:r w:rsidR="00F24BE3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6 mēneši</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB1763">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB4840">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB1763">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ja izziņas izd</w:t>
+            </w:r>
+            <w:r w:rsidR="00C03691">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB1763">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vējs nav norādījis citu derīguma termiņu</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB4840">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE1327">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja šo izziņu ir izsniegusi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>ārvalsts</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE1327">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mēne</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> kompetenta institūcija saskaņā ar PIL?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5BAEF7" w14:textId="7D725C5A" w:rsidR="003B0A38" w:rsidRPr="001D7299" w:rsidRDefault="001D7299" w:rsidP="001D7299">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-2182"/>
+              </w:tabs>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D7299">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem: https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A542315" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7087,51 +7219,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Piegādātājs var pasūtītājam iesniegt Eiropas vienoto iepirkuma procedūras dokumentu, kas ir bijis iesniegts citā iepirkuma procedūrā, ja apliecina, ka tajā iekļautā informācija ir pareiza.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C11F69C" w14:textId="77777777" w:rsidR="002B6790" w:rsidRDefault="00D32336" w:rsidP="000D33C7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E642F2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. arī Komisijas Īstenošanas Regulu (ES) 2016/7 (2016. gada 5. janvāris), ar ko nosaka standarta veidlapu Eiropas vienotajam iepirkuma procedūras dokumentam: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="002B6790" w:rsidRPr="00E642F2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:kern w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="en-US"/>
                 </w:rPr>
                 <w:t>http://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32016R0007&amp;from=LV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A0E8ABF" w14:textId="4C96E77F" w:rsidR="004E0160" w:rsidRPr="00B765A5" w:rsidRDefault="004E0160" w:rsidP="000D33C7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
@@ -7285,94 +7417,95 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C14D96E" w14:textId="77777777" w:rsidR="009C0180" w:rsidRPr="00BC2199" w:rsidRDefault="009C0180" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF111FA" w14:textId="3D24480A" w:rsidR="0073717A" w:rsidRPr="00641F87" w:rsidRDefault="0073717A" w:rsidP="00495862">
+          <w:p w14:paraId="7BF111FA" w14:textId="3D24480A" w:rsidR="0073717A" w:rsidRPr="00641F87" w:rsidRDefault="0073717A" w:rsidP="00DF6481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641F87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Ja objekta apskate (apsekošana) būvdarbu līguma gadījumā ir bijusi noteikta kā obligāta, taču nav bijusi paredzēta iespēja pretendentam individuāli vienoties ar pasūtītāju par tās veikšanu, vai pretendents nav nepamatoti izslēgts no dalības iepirkumā, ja objekta apskate nav veikta?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03C946EC" w14:textId="77777777" w:rsidR="00C7278A" w:rsidRPr="00641F87" w:rsidRDefault="00C7278A" w:rsidP="00495862">
+          <w:p w14:paraId="03C946EC" w14:textId="77777777" w:rsidR="00C7278A" w:rsidRPr="00641F87" w:rsidRDefault="00C7278A" w:rsidP="00DF6481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16E616A6" w14:textId="50372E8D" w:rsidR="009C0180" w:rsidRPr="00CF54DE" w:rsidRDefault="000A095E" w:rsidP="00CF54DE">
+          <w:p w14:paraId="16E616A6" w14:textId="50372E8D" w:rsidR="009C0180" w:rsidRPr="00CF54DE" w:rsidRDefault="000A095E" w:rsidP="00DF6481">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25" w:firstLine="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00641F87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastāvot noteikumam, ka pretendentam ir </w:t>
             </w:r>
             <w:r w:rsidRPr="00641F87">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
@@ -7464,60 +7597,60 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2A43C2" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00855F52">
+          <w:p w14:paraId="5F2A43C2" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00DF6481">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="106" w:hanging="8"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai piegādātāju atlase ir veikta atbilstoši iepirkuma procedūras dokumentācijā un normatīvajos aktos noteiktajām prasībām?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73765585" w14:textId="77777777" w:rsidR="009F3596" w:rsidRPr="00B765A5" w:rsidRDefault="009F3596" w:rsidP="003C1559">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -7535,72 +7668,72 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DBBCCAD" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A7B7FA" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D53D37" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="48A7B7FA" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D53D37" w:rsidRDefault="00D32336" w:rsidP="00DF6481">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53D37">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13., 41., 44. – 48.p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6549D553" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D53D37" w:rsidRDefault="00D32336" w:rsidP="00AD1741">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="6549D553" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D53D37" w:rsidRDefault="00D32336" w:rsidP="00DF6481">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53D37">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not. 16., 35., 36., 72., 73.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C89B362" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00D53D37" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
@@ -8052,55 +8185,55 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="238B8885" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00855F52">
-[...3 lines deleted...]
-              <w:ind w:left="106" w:hanging="8"/>
+          <w:p w14:paraId="238B8885" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="0074169C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="102" w:hanging="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk8808533"/>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai </w:t>
             </w:r>
             <w:r w:rsidR="00C20709">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8125,66 +8258,66 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B010D77" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326E5C15" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="009C00D3" w:rsidRDefault="00D32336" w:rsidP="00E754B4">
+          <w:p w14:paraId="326E5C15" w14:textId="04C24D1C" w:rsidR="00D32336" w:rsidRPr="009C00D3" w:rsidRDefault="00D32336" w:rsidP="00E754B4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C00D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>19., 20., 21., 22., 23.</w:t>
+              <w:t>20., 21., 22., 23.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 41.</w:t>
             </w:r>
             <w:r w:rsidRPr="009C00D3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -9519,72 +9652,72 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14736E06" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B509F8B" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00F717EB" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="2B509F8B" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00F717EB" w:rsidRDefault="00D32336" w:rsidP="0074169C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F717EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.p.18.p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F055649" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="4F055649" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="0074169C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F717EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not. 198.- 228.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ACC109A" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
@@ -10423,106 +10556,234 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A93638D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="007763CB" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="735EE83E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="007763CB" w:rsidRDefault="00D32336" w:rsidP="00663055">
+          <w:p w14:paraId="735EE83E" w14:textId="2EAA4BE6" w:rsidR="00D32336" w:rsidRPr="007763CB" w:rsidRDefault="00D32336" w:rsidP="00663055">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007763CB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai gadījumā, ja pasūtītājs ir konstatējis, ka pieteikumā vai piedāvājumā ietvertā vai kandidāta vai pretendenta iesniegtā informācija vai dokuments</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BF7948" w:rsidRPr="007763CB">
+              <w:t xml:space="preserve">Vai gadījumā, ja pasūtītājs ir konstatējis, ka </w:t>
+            </w:r>
+            <w:r w:rsidR="00D076BD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kas attiecas uz piegādātāja </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BF7948" w:rsidRPr="007763CB">
+              <w:t xml:space="preserve">informācija, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E04187">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ko kandidāts vai pretendents sniedzis, lai apliecinātu atbilstību paredzētajiem kandidātu vai pretendentu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D76E0A" w:rsidRPr="00D76E0A">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>kvalifikāciju</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BF7948" w:rsidRPr="007763CB">
+              <w:t>atlases</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76E0A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve"> noteikumiem, ir neskaidra vai nepilnīga vai trūkst kāda dokumenta</w:t>
             </w:r>
             <w:r w:rsidRPr="007763CB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ir neskaidrs vai nepilnīgs, tas ir pieprasījis, lai kandidāts vai pretendents, vai kompetenta institūcija izskaidro vai papildina minēto informāciju vai dokumentu vai iesniedz trūkstošo dokumentu, nodrošinot vienlīdzīgu attieksmi pret visiem kandidātiem un pretendentiem?</w:t>
+              <w:t xml:space="preserve">, tas ir pieprasījis, lai kandidāts vai pretendents, vai kompetenta institūcija </w:t>
+            </w:r>
+            <w:r w:rsidR="004733A9">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasūtītāja noteiktajā termiņā, kas ir samērīgs ar šādas </w:t>
+            </w:r>
+            <w:r w:rsidR="002D497C">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informācijas vai dokumenta sagatavošanai un iesniegšanai nepieciešamo laiku, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izskaidro vai papildina minēto informāciju vai dokumentu vai iesniedz trūkstošo dokumentu, nodrošinot</w:t>
+            </w:r>
+            <w:r w:rsidR="0018398B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, ka tiek ievērota</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0018398B" w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vienlīdzīg</w:t>
+            </w:r>
+            <w:r w:rsidR="0018398B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="0018398B" w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attieksm</w:t>
+            </w:r>
+            <w:r w:rsidR="0018398B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="0018398B" w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pret visiem kandidātiem un pretendentiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4472">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="000033B7">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sniegtā informācija apliecina faktus, kas pastāvējuši pirms pieteikuma vai piedāvājuma iesniegšanas dienas</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4472">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>; netiek mainīts iesniegtais piedāvājums un tā novērtējums saskaņā ar pasūtītāja noteiktajiem piedāvājuma izvērtēšanas kritērijiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFE3BD5" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="007763CB" w:rsidRDefault="00D32336" w:rsidP="000D33C7">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007763CB">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ja pasūtītājs nepieciešamo informāciju par kandidātu vai pretendentu iegūst tieši no kompetentās institūcijas, datubāzēs vai no citiem avotiem, attiecīgais kandidāts vai pretendents ir tiesīgs iesniegt izziņu vai citu dokumentu par attiecīgo faktu, ja pasūtītāja iegūtā informācija neatbilst faktiskajai situācijai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10604,164 +10865,225 @@
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B665F2E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="007478C5">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415E37CF" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00663055">
+          <w:p w14:paraId="08F9B348" w14:textId="08937DC6" w:rsidR="002827B2" w:rsidRDefault="00D32336" w:rsidP="00663055">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai neskaidrību gadījumā pasūtītājs ir izmantojis tiesības pieprasīt, lai tiek izskaidrota </w:t>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5460">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>konstatējot, ka</w:t>
+            </w:r>
+            <w:r w:rsidR="00E063F3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pretendenta iesniegtais tehniskais vai finanšu piedāvājums ir neskaidrs vai tajā ir acīmredzamas pārrakstīšanās kļūdas</w:t>
+            </w:r>
+            <w:r w:rsidR="00F622D3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2199">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pasūtītājs ir izmantojis tiesības pieprasīt, lai tiek izskaidrota</w:t>
+            </w:r>
+            <w:r w:rsidR="00F622D3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai papildināta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC2199">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF05FE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>tehniskajā un finanšu piedāvājumā</w:t>
+              <w:t xml:space="preserve">tehniskajā un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF05FE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>finanšu piedāvājumā</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> iekļautā informācija, kā arī iesniegti preču paraugi</w:t>
-[...23 lines deleted...]
-              <w:t>ja tie nepieciešami preču atbilstības novērtēšanai un pretendents ar tam pieejamiem dokumentiem nevar pasūtītājam pierādīt preču atbilstību</w:t>
+              <w:t xml:space="preserve"> iekļautā informācija</w:t>
+            </w:r>
+            <w:r w:rsidR="00F622D3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un novērstas acīmredzamas pārrakstīšanās kļūdas</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002827B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>nodrošinot, ka tiek ievērota vienlīdzīga attieksme pret visiem pretendentiem; netiek mainīts iesniegtais piedāvājums un tā novērtējums saskaņā ar pasūtītāja noteiktajiem piedāvājuma izvērtēšanas kritērijiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00734F72">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="568FE0B5" w14:textId="77777777" w:rsidR="00EF05FE" w:rsidRDefault="00EF05FE" w:rsidP="00855F52">
+          <w:p w14:paraId="568FE0B5" w14:textId="3E3A79F4" w:rsidR="00EF05FE" w:rsidRDefault="00EF05FE" w:rsidP="00855F52">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611301">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ja pasūtītājs ir pieprasījis iesniegt piedāvāto preču paraugus, vai </w:t>
+              <w:t xml:space="preserve">Ja pasūtītājs </w:t>
+            </w:r>
+            <w:r w:rsidR="007F07E1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">piedāvājumu vērtēšanas gaitā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611301">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir pieprasījis iesniegt piedāvāto preču paraugus, vai </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>šāda prasība konkrētajā situācijā nav bijusi nesamērīga?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68AC57CB" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="0084558B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C63931">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pasūtītājs nepieprasa iesniegt tādu preču paraugus, kuras pielāgojamas vai izgatavojamas iepirkuma līguma izpildes laikā atbilstoši tā prasībām, ja šādi paraugi piegādātājam nav pieejami pirms iepirkuma līguma noslēgšanas, kā arī preču paraugus, kuru iesniegšana piegādātājam rada nesamērīgus izdevumus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36B0F0FF" w14:textId="77777777" w:rsidR="0089745F" w:rsidRPr="00C63931" w:rsidRDefault="001F1DC1" w:rsidP="0084558B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nepieciešamība lūgt izskaidrot tehnisko vai finanšu piedāvājumu un </w:t>
             </w:r>
             <w:r w:rsidR="008C47C1">
               <w:rPr>
@@ -12344,51 +12666,59 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73F201FC" w14:textId="77777777" w:rsidR="005E3EEC" w:rsidRDefault="005E3EEC" w:rsidP="00984419">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ja minētais skaidrojums piegādātājam netika pieprasīts, vai ir secināms, ka pasūtītājs ir izvērtējis un pamatojis, kāpēc pārbaude nebija nepieciešama, t.i., kāpēc piedāvājums nav nepamatoti lēts?</w:t>
+              <w:t xml:space="preserve">Ja minētais skaidrojums piegādātājam netika pieprasīts, vai ir secināms, ka pasūtītājs ir izvērtējis un pamatojis, kāpēc </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>pārbaude nebija nepieciešama, t.i., kāpēc piedāvājums nav nepamatoti lēts?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2643113E" w14:textId="77777777" w:rsidR="005E3EEC" w:rsidRPr="009A0E8C" w:rsidRDefault="005E3EEC" w:rsidP="00484B2E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A0E8C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Piemēram, uzvarētāja piedāvājums ir būtiski lētāks nekā nākamais lētākais piedāvājums, bet pasūtītājs to nav noraidījis kā neatbilstošu, nav arī konstatējams, ka būtu prasīta papildu informācija pretendentam atbilstoši PIL 53.pantam, kā arī vērtēšanas protokolos nav norādīts pamatojums šādam lēmumam.</w:t>
             </w:r>
           </w:p>
@@ -12489,134 +12819,121 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65D4E578" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00855F52">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:hanging="8"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2199">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai ir atbilstoši pieņemts lēmums par iepirkuma procedūras </w:t>
-[...9 lines deleted...]
-              <w:t>rezultātiem?</w:t>
+              <w:t>Vai ir atbilstoši pieņemts lēmums par iepirkuma procedūras rezultātiem?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="337408C2" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0580BDFE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00D32336">
+          <w:p w14:paraId="0580BDFE" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00DA42BD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.p.</w:t>
             </w:r>
             <w:r w:rsidR="009E506E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 41.p.12.d.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37055FA3" w14:textId="02053904" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
+          <w:p w14:paraId="37055FA3" w14:textId="02053904" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00DA42BD">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MK not. 39., 76., 229., 230.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6432CA0D" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13123,268 +13440,71 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C399160" w14:textId="77777777" w:rsidR="00DC594C" w:rsidRPr="00BC2199" w:rsidRDefault="00DC594C" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="278AED76" w14:textId="7DEBEA9E" w:rsidR="00DC594C" w:rsidRPr="00BC2199" w:rsidRDefault="00DC594C" w:rsidP="00D32336">
+          <w:p w14:paraId="278AED76" w14:textId="04FA9DE3" w:rsidR="00DC594C" w:rsidRPr="00BC2199" w:rsidRDefault="00DC594C" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC594C">
-[...33 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17C49CB0" w14:textId="77777777" w:rsidR="00DC594C" w:rsidRPr="00BC2199" w:rsidRDefault="00DC594C" w:rsidP="00D32336">
-            <w:pPr>
-[...160 lines deleted...]
-          <w:p w14:paraId="49874A17" w14:textId="77777777" w:rsidR="002A28FE" w:rsidRPr="00BC2199" w:rsidRDefault="002A28FE" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D32336" w:rsidRPr="00BC2199" w14:paraId="226C43BF" w14:textId="77777777" w:rsidTr="00B37DA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -13923,72 +14043,72 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C7A63D9" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E554A6E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="6E554A6E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRDefault="00D32336" w:rsidP="00DA42BD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40.p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59154C8E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="59154C8E" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00DA42BD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not. 21., 58., 99., 218.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2126C153" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
@@ -14034,72 +14154,79 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28436146" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="007763CB" w:rsidRDefault="00D32336" w:rsidP="00984419">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="556" w:hanging="458"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007763CB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai iepirkuma procedūras ziņojums satur visu nepieciešamo informāciju?</w:t>
+              <w:t xml:space="preserve">Vai iepirkuma procedūras ziņojums satur visu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007763CB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nepieciešamo informāciju?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BF78EE0" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="007763CB" w:rsidRDefault="00D32336" w:rsidP="004E731B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007763CB">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ziņojum</w:t>
             </w:r>
             <w:r w:rsidR="003E44C3" w:rsidRPr="007763CB">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="007763CB">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sagatavo un publicē pircēja profilā </w:t>
             </w:r>
             <w:r w:rsidR="003C165C" w:rsidRPr="007763CB">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">EIS </w:t>
@@ -14456,237 +14583,237 @@
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DF405E3" w14:textId="77777777" w:rsidR="00D32336" w:rsidRPr="00BC2199" w:rsidRDefault="00D32336" w:rsidP="00D32336">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="419C5739" w14:textId="77777777" w:rsidR="00D57EB6" w:rsidRPr="00F11289" w:rsidRDefault="00D57EB6" w:rsidP="00F11289"/>
     <w:sectPr w:rsidR="00D57EB6" w:rsidRPr="00F11289" w:rsidSect="001D11A8">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13493803" w14:textId="77777777" w:rsidR="00F907D8" w:rsidRDefault="00F907D8" w:rsidP="001D11A8">
+    <w:p w14:paraId="23712D50" w14:textId="77777777" w:rsidR="00D47446" w:rsidRDefault="00D47446" w:rsidP="001D11A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D70B1B3" w14:textId="77777777" w:rsidR="00F907D8" w:rsidRDefault="00F907D8" w:rsidP="001D11A8">
+    <w:p w14:paraId="16035A21" w14:textId="77777777" w:rsidR="00D47446" w:rsidRDefault="00D47446" w:rsidP="001D11A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DE26D50" w14:textId="77777777" w:rsidR="00F907D8" w:rsidRDefault="00F907D8">
+    <w:p w14:paraId="7A329E35" w14:textId="77777777" w:rsidR="00D47446" w:rsidRDefault="00D47446">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="EE"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4763B831" w14:textId="77777777" w:rsidR="00E977F1" w:rsidRDefault="00E977F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F67FC2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="579E17A6" w14:textId="77777777" w:rsidR="00E977F1" w:rsidRDefault="00E977F1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E731627" w14:textId="77777777" w:rsidR="00F907D8" w:rsidRDefault="00F907D8" w:rsidP="001D11A8">
+    <w:p w14:paraId="6BC170F0" w14:textId="77777777" w:rsidR="00D47446" w:rsidRDefault="00D47446" w:rsidP="001D11A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DD5F150" w14:textId="77777777" w:rsidR="00F907D8" w:rsidRDefault="00F907D8" w:rsidP="001D11A8">
+    <w:p w14:paraId="394ECE07" w14:textId="77777777" w:rsidR="00D47446" w:rsidRDefault="00D47446" w:rsidP="001D11A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2794A4F8" w14:textId="77777777" w:rsidR="00F907D8" w:rsidRDefault="00F907D8">
+    <w:p w14:paraId="5BCF2977" w14:textId="77777777" w:rsidR="00D47446" w:rsidRDefault="00D47446">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="25CAFF19" w14:textId="77777777" w:rsidR="00E977F1" w:rsidRPr="00F31EFA" w:rsidRDefault="00E977F1" w:rsidP="00F31EFA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F31EFA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -19661,137 +19788,145 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F11289"/>
     <w:rsid w:val="00000C24"/>
     <w:rsid w:val="00000D29"/>
+    <w:rsid w:val="00001CFB"/>
+    <w:rsid w:val="000033B7"/>
     <w:rsid w:val="000035E9"/>
     <w:rsid w:val="000067DB"/>
     <w:rsid w:val="00007CB9"/>
+    <w:rsid w:val="00011C5A"/>
     <w:rsid w:val="000163E2"/>
     <w:rsid w:val="000177CA"/>
     <w:rsid w:val="00017C5A"/>
     <w:rsid w:val="000219C4"/>
     <w:rsid w:val="00022C35"/>
     <w:rsid w:val="000241DB"/>
     <w:rsid w:val="00025792"/>
     <w:rsid w:val="00025EAF"/>
     <w:rsid w:val="0002672D"/>
     <w:rsid w:val="000273B0"/>
     <w:rsid w:val="00027520"/>
     <w:rsid w:val="00030A65"/>
     <w:rsid w:val="0003232B"/>
     <w:rsid w:val="000326D5"/>
     <w:rsid w:val="00033025"/>
     <w:rsid w:val="00033899"/>
     <w:rsid w:val="000350FC"/>
     <w:rsid w:val="00035686"/>
     <w:rsid w:val="000356D4"/>
     <w:rsid w:val="00036C58"/>
     <w:rsid w:val="000374A5"/>
     <w:rsid w:val="00037FCB"/>
     <w:rsid w:val="000428CD"/>
     <w:rsid w:val="000443BF"/>
     <w:rsid w:val="00046156"/>
     <w:rsid w:val="00050799"/>
     <w:rsid w:val="00050F02"/>
     <w:rsid w:val="000549A4"/>
+    <w:rsid w:val="00055900"/>
     <w:rsid w:val="00060181"/>
     <w:rsid w:val="000610F9"/>
     <w:rsid w:val="00061E03"/>
     <w:rsid w:val="00061FA1"/>
     <w:rsid w:val="00063C9C"/>
     <w:rsid w:val="0006406E"/>
     <w:rsid w:val="00065BC7"/>
     <w:rsid w:val="0006659D"/>
     <w:rsid w:val="000667D0"/>
     <w:rsid w:val="00066FEF"/>
     <w:rsid w:val="00067B27"/>
     <w:rsid w:val="00070892"/>
     <w:rsid w:val="00073DB6"/>
     <w:rsid w:val="00073EA1"/>
     <w:rsid w:val="00074D11"/>
     <w:rsid w:val="00075D99"/>
     <w:rsid w:val="000773C4"/>
     <w:rsid w:val="000813E9"/>
     <w:rsid w:val="000820A2"/>
     <w:rsid w:val="00084F5A"/>
     <w:rsid w:val="000874A4"/>
     <w:rsid w:val="00090D1A"/>
     <w:rsid w:val="0009183D"/>
     <w:rsid w:val="00092F00"/>
     <w:rsid w:val="00093145"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="00094597"/>
     <w:rsid w:val="00094F4F"/>
     <w:rsid w:val="000952DD"/>
     <w:rsid w:val="000959A1"/>
     <w:rsid w:val="000963CC"/>
     <w:rsid w:val="00097DE8"/>
     <w:rsid w:val="00097F42"/>
     <w:rsid w:val="000A0836"/>
     <w:rsid w:val="000A095E"/>
     <w:rsid w:val="000A1152"/>
     <w:rsid w:val="000A1280"/>
     <w:rsid w:val="000A2390"/>
     <w:rsid w:val="000A7E80"/>
     <w:rsid w:val="000B0B91"/>
+    <w:rsid w:val="000B0EF2"/>
     <w:rsid w:val="000B0FEC"/>
     <w:rsid w:val="000B2366"/>
     <w:rsid w:val="000B2FC5"/>
     <w:rsid w:val="000B3182"/>
     <w:rsid w:val="000B430E"/>
     <w:rsid w:val="000B4873"/>
     <w:rsid w:val="000B625B"/>
+    <w:rsid w:val="000C03E1"/>
     <w:rsid w:val="000C38AD"/>
     <w:rsid w:val="000C4633"/>
     <w:rsid w:val="000C51B2"/>
     <w:rsid w:val="000C630C"/>
     <w:rsid w:val="000C6B8D"/>
     <w:rsid w:val="000D1457"/>
     <w:rsid w:val="000D1966"/>
+    <w:rsid w:val="000D315C"/>
     <w:rsid w:val="000D33C7"/>
     <w:rsid w:val="000D62B3"/>
+    <w:rsid w:val="000D6371"/>
     <w:rsid w:val="000D7216"/>
     <w:rsid w:val="000E29F7"/>
     <w:rsid w:val="000E3ECA"/>
     <w:rsid w:val="000E4423"/>
     <w:rsid w:val="000E7F34"/>
     <w:rsid w:val="000F07AD"/>
     <w:rsid w:val="000F2B5C"/>
     <w:rsid w:val="000F2F79"/>
     <w:rsid w:val="000F6C8F"/>
     <w:rsid w:val="00100DF6"/>
     <w:rsid w:val="0010379F"/>
     <w:rsid w:val="00104EFF"/>
     <w:rsid w:val="00104F35"/>
     <w:rsid w:val="0010504F"/>
     <w:rsid w:val="0011162A"/>
     <w:rsid w:val="00112052"/>
     <w:rsid w:val="00114D35"/>
     <w:rsid w:val="00117654"/>
     <w:rsid w:val="001177F3"/>
     <w:rsid w:val="00117E1F"/>
     <w:rsid w:val="00120EB0"/>
     <w:rsid w:val="001224F3"/>
     <w:rsid w:val="00122A18"/>
     <w:rsid w:val="00124BF6"/>
     <w:rsid w:val="00124CC9"/>
@@ -19817,274 +19952,288 @@
     <w:rsid w:val="001500CA"/>
     <w:rsid w:val="001500CB"/>
     <w:rsid w:val="001512ED"/>
     <w:rsid w:val="00152CC0"/>
     <w:rsid w:val="00153C54"/>
     <w:rsid w:val="0015437B"/>
     <w:rsid w:val="00154A7B"/>
     <w:rsid w:val="00160884"/>
     <w:rsid w:val="00162B57"/>
     <w:rsid w:val="00162D88"/>
     <w:rsid w:val="0016355A"/>
     <w:rsid w:val="001636FF"/>
     <w:rsid w:val="00163F6D"/>
     <w:rsid w:val="001659FB"/>
     <w:rsid w:val="00165AE7"/>
     <w:rsid w:val="00171458"/>
     <w:rsid w:val="00171C7E"/>
     <w:rsid w:val="00172A69"/>
     <w:rsid w:val="00172E84"/>
     <w:rsid w:val="001749CF"/>
     <w:rsid w:val="00176B69"/>
     <w:rsid w:val="0018103D"/>
     <w:rsid w:val="0018135C"/>
     <w:rsid w:val="001823CA"/>
     <w:rsid w:val="001834F8"/>
+    <w:rsid w:val="0018398B"/>
     <w:rsid w:val="00187AE8"/>
     <w:rsid w:val="00190ED7"/>
     <w:rsid w:val="001919A6"/>
     <w:rsid w:val="00196272"/>
     <w:rsid w:val="00197910"/>
     <w:rsid w:val="00197EB0"/>
     <w:rsid w:val="001A0A8F"/>
     <w:rsid w:val="001A1B99"/>
     <w:rsid w:val="001A20FA"/>
     <w:rsid w:val="001A23CD"/>
     <w:rsid w:val="001A4072"/>
     <w:rsid w:val="001A584F"/>
     <w:rsid w:val="001A7064"/>
     <w:rsid w:val="001A751D"/>
     <w:rsid w:val="001B244F"/>
     <w:rsid w:val="001B2AA0"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B61B8"/>
     <w:rsid w:val="001B7B28"/>
     <w:rsid w:val="001B7CAE"/>
     <w:rsid w:val="001B7CE8"/>
     <w:rsid w:val="001C0297"/>
     <w:rsid w:val="001C19A3"/>
     <w:rsid w:val="001C3FD0"/>
     <w:rsid w:val="001C5A22"/>
     <w:rsid w:val="001C6BE7"/>
     <w:rsid w:val="001C6C07"/>
     <w:rsid w:val="001D11A8"/>
     <w:rsid w:val="001D2926"/>
     <w:rsid w:val="001D3D7B"/>
     <w:rsid w:val="001D4F4E"/>
     <w:rsid w:val="001D50FC"/>
     <w:rsid w:val="001D628C"/>
+    <w:rsid w:val="001D7299"/>
     <w:rsid w:val="001D78C8"/>
     <w:rsid w:val="001E1683"/>
     <w:rsid w:val="001E22E6"/>
     <w:rsid w:val="001E23FC"/>
     <w:rsid w:val="001E446C"/>
     <w:rsid w:val="001E5CFE"/>
     <w:rsid w:val="001F1822"/>
     <w:rsid w:val="001F1DC1"/>
     <w:rsid w:val="001F26D1"/>
     <w:rsid w:val="001F3068"/>
     <w:rsid w:val="001F3F39"/>
     <w:rsid w:val="001F3F6F"/>
     <w:rsid w:val="001F5E2F"/>
     <w:rsid w:val="001F6395"/>
     <w:rsid w:val="001F7C80"/>
     <w:rsid w:val="001F7D45"/>
     <w:rsid w:val="002006DA"/>
     <w:rsid w:val="002048EE"/>
     <w:rsid w:val="002055A8"/>
     <w:rsid w:val="0020721A"/>
+    <w:rsid w:val="002078C1"/>
     <w:rsid w:val="00210E4F"/>
     <w:rsid w:val="002128BC"/>
     <w:rsid w:val="00215AC5"/>
+    <w:rsid w:val="002171F6"/>
     <w:rsid w:val="00217CAF"/>
     <w:rsid w:val="00220275"/>
     <w:rsid w:val="00220DB7"/>
     <w:rsid w:val="00223309"/>
     <w:rsid w:val="00224212"/>
     <w:rsid w:val="0022554A"/>
     <w:rsid w:val="0022570E"/>
     <w:rsid w:val="00225BE3"/>
     <w:rsid w:val="00226816"/>
     <w:rsid w:val="002312C3"/>
     <w:rsid w:val="002327DE"/>
     <w:rsid w:val="0023314F"/>
     <w:rsid w:val="002335D5"/>
     <w:rsid w:val="00233A02"/>
     <w:rsid w:val="00235360"/>
     <w:rsid w:val="00235EB5"/>
     <w:rsid w:val="00241232"/>
     <w:rsid w:val="002427E9"/>
+    <w:rsid w:val="002432C2"/>
     <w:rsid w:val="0024347B"/>
     <w:rsid w:val="00243881"/>
     <w:rsid w:val="00243DEF"/>
     <w:rsid w:val="002441E4"/>
     <w:rsid w:val="002466E6"/>
     <w:rsid w:val="002475F8"/>
     <w:rsid w:val="00247A20"/>
     <w:rsid w:val="00247A60"/>
     <w:rsid w:val="00250DC6"/>
     <w:rsid w:val="002518C2"/>
     <w:rsid w:val="00252797"/>
     <w:rsid w:val="0025321C"/>
     <w:rsid w:val="00253D31"/>
     <w:rsid w:val="00254900"/>
     <w:rsid w:val="00257E5B"/>
     <w:rsid w:val="002614D0"/>
     <w:rsid w:val="00261EA4"/>
     <w:rsid w:val="002626C8"/>
     <w:rsid w:val="00262868"/>
     <w:rsid w:val="0026583E"/>
     <w:rsid w:val="002669D1"/>
+    <w:rsid w:val="002678AD"/>
     <w:rsid w:val="002706E1"/>
     <w:rsid w:val="0027171C"/>
     <w:rsid w:val="002727A0"/>
     <w:rsid w:val="00272B77"/>
     <w:rsid w:val="00273BD5"/>
     <w:rsid w:val="0027796E"/>
     <w:rsid w:val="00277C0F"/>
     <w:rsid w:val="00280FDE"/>
+    <w:rsid w:val="002827B2"/>
     <w:rsid w:val="002867B8"/>
     <w:rsid w:val="002869FD"/>
     <w:rsid w:val="00287089"/>
     <w:rsid w:val="00290783"/>
     <w:rsid w:val="002922B4"/>
     <w:rsid w:val="0029322E"/>
     <w:rsid w:val="00293D1A"/>
     <w:rsid w:val="0029586E"/>
     <w:rsid w:val="00296630"/>
     <w:rsid w:val="00296926"/>
     <w:rsid w:val="00296A31"/>
     <w:rsid w:val="002A04D5"/>
     <w:rsid w:val="002A28FE"/>
     <w:rsid w:val="002A3E7C"/>
     <w:rsid w:val="002A44D8"/>
     <w:rsid w:val="002A61DD"/>
     <w:rsid w:val="002A6D71"/>
     <w:rsid w:val="002A7A06"/>
     <w:rsid w:val="002B311B"/>
     <w:rsid w:val="002B4406"/>
     <w:rsid w:val="002B4AAF"/>
     <w:rsid w:val="002B56DE"/>
     <w:rsid w:val="002B6790"/>
     <w:rsid w:val="002C0625"/>
     <w:rsid w:val="002C1339"/>
     <w:rsid w:val="002C1DF9"/>
     <w:rsid w:val="002C3008"/>
     <w:rsid w:val="002C3D26"/>
     <w:rsid w:val="002C6C27"/>
     <w:rsid w:val="002C79C3"/>
     <w:rsid w:val="002D0C1D"/>
     <w:rsid w:val="002D228A"/>
     <w:rsid w:val="002D3BA5"/>
     <w:rsid w:val="002D3DF9"/>
     <w:rsid w:val="002D4082"/>
     <w:rsid w:val="002D44F0"/>
+    <w:rsid w:val="002D497C"/>
+    <w:rsid w:val="002D61FC"/>
     <w:rsid w:val="002D7B03"/>
     <w:rsid w:val="002E068D"/>
     <w:rsid w:val="002E30D7"/>
     <w:rsid w:val="002E43FB"/>
     <w:rsid w:val="002E5FCA"/>
     <w:rsid w:val="002F1455"/>
     <w:rsid w:val="002F1C28"/>
     <w:rsid w:val="002F2B55"/>
     <w:rsid w:val="002F465A"/>
     <w:rsid w:val="002F55CB"/>
     <w:rsid w:val="002F7982"/>
     <w:rsid w:val="00302314"/>
     <w:rsid w:val="0030357C"/>
     <w:rsid w:val="003039F4"/>
     <w:rsid w:val="00304767"/>
     <w:rsid w:val="003067F8"/>
     <w:rsid w:val="003109B2"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="003131D4"/>
     <w:rsid w:val="00315014"/>
     <w:rsid w:val="00315095"/>
     <w:rsid w:val="00317615"/>
     <w:rsid w:val="00317D67"/>
     <w:rsid w:val="00321E6A"/>
     <w:rsid w:val="00322F6C"/>
     <w:rsid w:val="00324221"/>
     <w:rsid w:val="00324D17"/>
     <w:rsid w:val="00327FDA"/>
     <w:rsid w:val="003301AE"/>
     <w:rsid w:val="0033103A"/>
     <w:rsid w:val="003326B5"/>
     <w:rsid w:val="003327D5"/>
     <w:rsid w:val="003328F0"/>
     <w:rsid w:val="00333645"/>
     <w:rsid w:val="00333834"/>
     <w:rsid w:val="00333A81"/>
     <w:rsid w:val="00333DE1"/>
     <w:rsid w:val="00334FB5"/>
     <w:rsid w:val="00335258"/>
     <w:rsid w:val="003363D0"/>
     <w:rsid w:val="00337270"/>
     <w:rsid w:val="00337A4A"/>
     <w:rsid w:val="00337BB3"/>
+    <w:rsid w:val="003401E8"/>
     <w:rsid w:val="00341BE1"/>
     <w:rsid w:val="003434B4"/>
     <w:rsid w:val="00343856"/>
+    <w:rsid w:val="00343BAC"/>
     <w:rsid w:val="00343BD9"/>
     <w:rsid w:val="00344096"/>
     <w:rsid w:val="003521AE"/>
     <w:rsid w:val="0035312E"/>
     <w:rsid w:val="00354933"/>
     <w:rsid w:val="00355466"/>
     <w:rsid w:val="00355562"/>
     <w:rsid w:val="00357F04"/>
     <w:rsid w:val="003614F1"/>
     <w:rsid w:val="00361786"/>
     <w:rsid w:val="003643C9"/>
     <w:rsid w:val="00365428"/>
     <w:rsid w:val="0036693B"/>
     <w:rsid w:val="00366B81"/>
     <w:rsid w:val="00370DED"/>
     <w:rsid w:val="003717B7"/>
     <w:rsid w:val="003723D4"/>
     <w:rsid w:val="00372503"/>
     <w:rsid w:val="00373ADE"/>
     <w:rsid w:val="00373DC3"/>
     <w:rsid w:val="00374731"/>
     <w:rsid w:val="00377DB2"/>
     <w:rsid w:val="0038203E"/>
     <w:rsid w:val="003820AF"/>
     <w:rsid w:val="003874CD"/>
     <w:rsid w:val="003912A7"/>
     <w:rsid w:val="00393E9D"/>
     <w:rsid w:val="0039464A"/>
     <w:rsid w:val="00395A69"/>
     <w:rsid w:val="003A0837"/>
     <w:rsid w:val="003A0D4B"/>
     <w:rsid w:val="003A1CAB"/>
     <w:rsid w:val="003A2CF6"/>
     <w:rsid w:val="003A2D03"/>
     <w:rsid w:val="003A316F"/>
     <w:rsid w:val="003A3267"/>
     <w:rsid w:val="003A3CDD"/>
     <w:rsid w:val="003A7504"/>
     <w:rsid w:val="003B0735"/>
+    <w:rsid w:val="003B0A38"/>
     <w:rsid w:val="003B5750"/>
+    <w:rsid w:val="003B5880"/>
     <w:rsid w:val="003B7C2C"/>
     <w:rsid w:val="003C01D2"/>
     <w:rsid w:val="003C09CB"/>
     <w:rsid w:val="003C1559"/>
     <w:rsid w:val="003C165C"/>
     <w:rsid w:val="003C2843"/>
     <w:rsid w:val="003C2C7A"/>
     <w:rsid w:val="003C3EDE"/>
     <w:rsid w:val="003C45F3"/>
     <w:rsid w:val="003C7A9A"/>
     <w:rsid w:val="003D01D8"/>
     <w:rsid w:val="003D0A50"/>
     <w:rsid w:val="003D4B67"/>
     <w:rsid w:val="003D5F91"/>
     <w:rsid w:val="003E037A"/>
     <w:rsid w:val="003E1E9D"/>
     <w:rsid w:val="003E346C"/>
     <w:rsid w:val="003E44C3"/>
     <w:rsid w:val="003E5354"/>
     <w:rsid w:val="003F157B"/>
     <w:rsid w:val="003F4263"/>
     <w:rsid w:val="003F42FB"/>
     <w:rsid w:val="003F4342"/>
     <w:rsid w:val="003F65A5"/>
     <w:rsid w:val="003F6D6C"/>
@@ -20115,50 +20264,51 @@
     <w:rsid w:val="004401BA"/>
     <w:rsid w:val="004404A6"/>
     <w:rsid w:val="00441AC6"/>
     <w:rsid w:val="004443CF"/>
     <w:rsid w:val="00444C87"/>
     <w:rsid w:val="00445D04"/>
     <w:rsid w:val="004511FD"/>
     <w:rsid w:val="004527CC"/>
     <w:rsid w:val="00453C1B"/>
     <w:rsid w:val="0045424C"/>
     <w:rsid w:val="00454C64"/>
     <w:rsid w:val="00454ECC"/>
     <w:rsid w:val="00456FAE"/>
     <w:rsid w:val="004579BB"/>
     <w:rsid w:val="00460FE7"/>
     <w:rsid w:val="00461E4B"/>
     <w:rsid w:val="00461FD5"/>
     <w:rsid w:val="004638CE"/>
     <w:rsid w:val="004655BA"/>
     <w:rsid w:val="00466406"/>
     <w:rsid w:val="00466FF3"/>
     <w:rsid w:val="004672EC"/>
     <w:rsid w:val="0047065B"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00471094"/>
+    <w:rsid w:val="004733A9"/>
     <w:rsid w:val="00475DBE"/>
     <w:rsid w:val="00477251"/>
     <w:rsid w:val="00477459"/>
     <w:rsid w:val="00477BC3"/>
     <w:rsid w:val="0048034E"/>
     <w:rsid w:val="0048157B"/>
     <w:rsid w:val="00481843"/>
     <w:rsid w:val="00481F18"/>
     <w:rsid w:val="00483CD2"/>
     <w:rsid w:val="0048443F"/>
     <w:rsid w:val="00484B2E"/>
     <w:rsid w:val="00484E4E"/>
     <w:rsid w:val="004854F1"/>
     <w:rsid w:val="00490777"/>
     <w:rsid w:val="00490CC5"/>
     <w:rsid w:val="00491143"/>
     <w:rsid w:val="00491AAC"/>
     <w:rsid w:val="004923EF"/>
     <w:rsid w:val="00493493"/>
     <w:rsid w:val="00495862"/>
     <w:rsid w:val="0049679E"/>
     <w:rsid w:val="00497483"/>
     <w:rsid w:val="004A126C"/>
     <w:rsid w:val="004A42FF"/>
     <w:rsid w:val="004A68C2"/>
@@ -20227,205 +20377,214 @@
     <w:rsid w:val="0054560C"/>
     <w:rsid w:val="0054595A"/>
     <w:rsid w:val="00546EA2"/>
     <w:rsid w:val="005513C6"/>
     <w:rsid w:val="00551793"/>
     <w:rsid w:val="0055233A"/>
     <w:rsid w:val="005525B8"/>
     <w:rsid w:val="00553D97"/>
     <w:rsid w:val="00554CE3"/>
     <w:rsid w:val="00560A73"/>
     <w:rsid w:val="00560E67"/>
     <w:rsid w:val="00561B9C"/>
     <w:rsid w:val="005633A2"/>
     <w:rsid w:val="00563BC9"/>
     <w:rsid w:val="00563D95"/>
     <w:rsid w:val="00564110"/>
     <w:rsid w:val="005678EE"/>
     <w:rsid w:val="005704EB"/>
     <w:rsid w:val="005717EF"/>
     <w:rsid w:val="005767BD"/>
     <w:rsid w:val="00576EAB"/>
     <w:rsid w:val="0057725C"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="0058310E"/>
     <w:rsid w:val="005849FC"/>
+    <w:rsid w:val="00584B57"/>
     <w:rsid w:val="00585392"/>
     <w:rsid w:val="00586539"/>
     <w:rsid w:val="00587B88"/>
     <w:rsid w:val="00591209"/>
     <w:rsid w:val="00591E16"/>
     <w:rsid w:val="00597272"/>
     <w:rsid w:val="005A0286"/>
     <w:rsid w:val="005A1CBF"/>
     <w:rsid w:val="005A1D69"/>
     <w:rsid w:val="005A407C"/>
     <w:rsid w:val="005A5124"/>
     <w:rsid w:val="005A597A"/>
     <w:rsid w:val="005A6909"/>
     <w:rsid w:val="005A7479"/>
     <w:rsid w:val="005B01A2"/>
     <w:rsid w:val="005B1CB6"/>
     <w:rsid w:val="005B2E52"/>
     <w:rsid w:val="005B3D4A"/>
     <w:rsid w:val="005B4DE5"/>
+    <w:rsid w:val="005B64C7"/>
     <w:rsid w:val="005B6643"/>
     <w:rsid w:val="005C019A"/>
     <w:rsid w:val="005C0ADB"/>
     <w:rsid w:val="005C30BC"/>
     <w:rsid w:val="005C4DF4"/>
     <w:rsid w:val="005C5654"/>
     <w:rsid w:val="005C6FE2"/>
     <w:rsid w:val="005C76F8"/>
     <w:rsid w:val="005D06B7"/>
     <w:rsid w:val="005D3CF6"/>
     <w:rsid w:val="005E0411"/>
     <w:rsid w:val="005E1338"/>
     <w:rsid w:val="005E236F"/>
     <w:rsid w:val="005E3EEC"/>
     <w:rsid w:val="005E6311"/>
     <w:rsid w:val="005F021A"/>
     <w:rsid w:val="005F2F7E"/>
     <w:rsid w:val="005F3762"/>
     <w:rsid w:val="005F403A"/>
     <w:rsid w:val="005F68E1"/>
     <w:rsid w:val="00602EF1"/>
     <w:rsid w:val="006041D8"/>
     <w:rsid w:val="00604315"/>
     <w:rsid w:val="00605275"/>
     <w:rsid w:val="00605337"/>
     <w:rsid w:val="00607E14"/>
     <w:rsid w:val="00610A7D"/>
     <w:rsid w:val="00610ADD"/>
+    <w:rsid w:val="00612E61"/>
     <w:rsid w:val="00613167"/>
     <w:rsid w:val="006145A4"/>
     <w:rsid w:val="00617911"/>
     <w:rsid w:val="00620C41"/>
     <w:rsid w:val="00631D44"/>
     <w:rsid w:val="00636FDC"/>
     <w:rsid w:val="0063708E"/>
     <w:rsid w:val="00641649"/>
     <w:rsid w:val="00641D4D"/>
     <w:rsid w:val="00641DAE"/>
     <w:rsid w:val="00641F87"/>
     <w:rsid w:val="00646E63"/>
     <w:rsid w:val="00650196"/>
     <w:rsid w:val="00651B4F"/>
     <w:rsid w:val="00651D58"/>
     <w:rsid w:val="00652B12"/>
     <w:rsid w:val="00653C41"/>
     <w:rsid w:val="00656037"/>
     <w:rsid w:val="00656559"/>
+    <w:rsid w:val="00657F42"/>
     <w:rsid w:val="006613B7"/>
     <w:rsid w:val="00662D04"/>
     <w:rsid w:val="00663055"/>
     <w:rsid w:val="00663761"/>
+    <w:rsid w:val="00664143"/>
     <w:rsid w:val="0066760B"/>
     <w:rsid w:val="00670141"/>
     <w:rsid w:val="006740B8"/>
     <w:rsid w:val="006748A6"/>
     <w:rsid w:val="00675251"/>
     <w:rsid w:val="0067681F"/>
     <w:rsid w:val="00676F00"/>
     <w:rsid w:val="00682912"/>
     <w:rsid w:val="00684687"/>
     <w:rsid w:val="0068631A"/>
     <w:rsid w:val="00686815"/>
     <w:rsid w:val="00690BCB"/>
     <w:rsid w:val="006936AF"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="00694C2B"/>
     <w:rsid w:val="0069686E"/>
     <w:rsid w:val="006A0C1A"/>
     <w:rsid w:val="006A2840"/>
+    <w:rsid w:val="006A28F4"/>
     <w:rsid w:val="006A32A1"/>
     <w:rsid w:val="006A34E1"/>
     <w:rsid w:val="006A372B"/>
     <w:rsid w:val="006A5123"/>
     <w:rsid w:val="006A6713"/>
     <w:rsid w:val="006A7ECE"/>
     <w:rsid w:val="006B48EC"/>
     <w:rsid w:val="006B7D6C"/>
     <w:rsid w:val="006C37A4"/>
     <w:rsid w:val="006C3A3C"/>
     <w:rsid w:val="006C3E06"/>
+    <w:rsid w:val="006C4E9A"/>
     <w:rsid w:val="006C5335"/>
     <w:rsid w:val="006C6389"/>
     <w:rsid w:val="006C76B2"/>
     <w:rsid w:val="006C7CDC"/>
     <w:rsid w:val="006D09CF"/>
     <w:rsid w:val="006D0A34"/>
     <w:rsid w:val="006D0BF2"/>
     <w:rsid w:val="006D0F8F"/>
     <w:rsid w:val="006D3DD9"/>
     <w:rsid w:val="006D5B9E"/>
     <w:rsid w:val="006D6AF9"/>
     <w:rsid w:val="006D724F"/>
     <w:rsid w:val="006D74FF"/>
     <w:rsid w:val="006E0930"/>
     <w:rsid w:val="006E0A45"/>
     <w:rsid w:val="006E5626"/>
     <w:rsid w:val="006E7598"/>
     <w:rsid w:val="006F0E77"/>
     <w:rsid w:val="006F1350"/>
     <w:rsid w:val="006F18FB"/>
     <w:rsid w:val="006F43BA"/>
     <w:rsid w:val="006F5EBB"/>
     <w:rsid w:val="006F64E8"/>
     <w:rsid w:val="00701472"/>
     <w:rsid w:val="007025BF"/>
     <w:rsid w:val="00704CEB"/>
     <w:rsid w:val="0070707C"/>
     <w:rsid w:val="007074C6"/>
     <w:rsid w:val="00707E6B"/>
     <w:rsid w:val="00712B2E"/>
     <w:rsid w:val="00713637"/>
     <w:rsid w:val="007157EB"/>
     <w:rsid w:val="00716567"/>
     <w:rsid w:val="0071669F"/>
     <w:rsid w:val="00717C5E"/>
     <w:rsid w:val="007203E8"/>
     <w:rsid w:val="00720954"/>
     <w:rsid w:val="00720FB9"/>
     <w:rsid w:val="00721CCF"/>
     <w:rsid w:val="00722DBA"/>
     <w:rsid w:val="00723DEC"/>
     <w:rsid w:val="00725490"/>
     <w:rsid w:val="00725B1C"/>
     <w:rsid w:val="00725C2E"/>
     <w:rsid w:val="00726608"/>
     <w:rsid w:val="00727EFD"/>
     <w:rsid w:val="0073023A"/>
     <w:rsid w:val="00730350"/>
     <w:rsid w:val="00733ADC"/>
+    <w:rsid w:val="00734F72"/>
     <w:rsid w:val="00735F8D"/>
     <w:rsid w:val="00736080"/>
     <w:rsid w:val="00736225"/>
     <w:rsid w:val="007366D6"/>
     <w:rsid w:val="00736C64"/>
     <w:rsid w:val="0073717A"/>
     <w:rsid w:val="00737948"/>
+    <w:rsid w:val="0074169C"/>
     <w:rsid w:val="007416FB"/>
     <w:rsid w:val="00743290"/>
     <w:rsid w:val="007444A9"/>
     <w:rsid w:val="007447D7"/>
     <w:rsid w:val="007475ED"/>
     <w:rsid w:val="007478C5"/>
     <w:rsid w:val="00747E4E"/>
     <w:rsid w:val="0075037E"/>
     <w:rsid w:val="00752416"/>
     <w:rsid w:val="0075352C"/>
     <w:rsid w:val="00756393"/>
     <w:rsid w:val="0075673F"/>
     <w:rsid w:val="0076542B"/>
     <w:rsid w:val="00767AF0"/>
     <w:rsid w:val="00770CC1"/>
     <w:rsid w:val="00773AB2"/>
     <w:rsid w:val="007763CB"/>
     <w:rsid w:val="0077681E"/>
     <w:rsid w:val="00776B89"/>
     <w:rsid w:val="00777A99"/>
     <w:rsid w:val="007829E4"/>
     <w:rsid w:val="00784962"/>
     <w:rsid w:val="00785B46"/>
     <w:rsid w:val="00786093"/>
     <w:rsid w:val="007866C4"/>
@@ -20435,281 +20594,301 @@
     <w:rsid w:val="0079464A"/>
     <w:rsid w:val="00794D74"/>
     <w:rsid w:val="007958C4"/>
     <w:rsid w:val="007958C9"/>
     <w:rsid w:val="0079780D"/>
     <w:rsid w:val="007A0BD0"/>
     <w:rsid w:val="007A0CB2"/>
     <w:rsid w:val="007A2805"/>
     <w:rsid w:val="007A38C4"/>
     <w:rsid w:val="007A3BAC"/>
     <w:rsid w:val="007B08E5"/>
     <w:rsid w:val="007B0EDE"/>
     <w:rsid w:val="007B21E6"/>
     <w:rsid w:val="007B244A"/>
     <w:rsid w:val="007B6271"/>
     <w:rsid w:val="007C0A3D"/>
     <w:rsid w:val="007C20A7"/>
     <w:rsid w:val="007C2F37"/>
     <w:rsid w:val="007C424D"/>
     <w:rsid w:val="007C4797"/>
     <w:rsid w:val="007C592B"/>
     <w:rsid w:val="007C5F06"/>
     <w:rsid w:val="007C6CFE"/>
     <w:rsid w:val="007C6D1D"/>
     <w:rsid w:val="007C7F73"/>
+    <w:rsid w:val="007D1FDF"/>
     <w:rsid w:val="007D3477"/>
     <w:rsid w:val="007D39B5"/>
     <w:rsid w:val="007D4AB9"/>
     <w:rsid w:val="007D5518"/>
     <w:rsid w:val="007D6356"/>
     <w:rsid w:val="007D7AFB"/>
     <w:rsid w:val="007E15B2"/>
     <w:rsid w:val="007E239E"/>
     <w:rsid w:val="007E3087"/>
     <w:rsid w:val="007E4EC0"/>
+    <w:rsid w:val="007F07E1"/>
     <w:rsid w:val="007F1059"/>
     <w:rsid w:val="007F23B2"/>
     <w:rsid w:val="007F52FF"/>
     <w:rsid w:val="007F6C4E"/>
     <w:rsid w:val="008042EB"/>
     <w:rsid w:val="008048C6"/>
     <w:rsid w:val="0080674C"/>
     <w:rsid w:val="00807500"/>
     <w:rsid w:val="0080774F"/>
     <w:rsid w:val="00807D47"/>
     <w:rsid w:val="00811FB9"/>
+    <w:rsid w:val="00812D7A"/>
     <w:rsid w:val="0081337E"/>
     <w:rsid w:val="008163E9"/>
     <w:rsid w:val="008176AB"/>
+    <w:rsid w:val="00822782"/>
     <w:rsid w:val="00822DC0"/>
+    <w:rsid w:val="00823F35"/>
     <w:rsid w:val="008259C9"/>
     <w:rsid w:val="00826659"/>
     <w:rsid w:val="00827798"/>
     <w:rsid w:val="00833E2C"/>
     <w:rsid w:val="00833F69"/>
     <w:rsid w:val="008438BF"/>
     <w:rsid w:val="0084509F"/>
     <w:rsid w:val="0084558B"/>
+    <w:rsid w:val="008456A7"/>
     <w:rsid w:val="00847D27"/>
     <w:rsid w:val="008507D9"/>
     <w:rsid w:val="0085096A"/>
     <w:rsid w:val="00852AB8"/>
     <w:rsid w:val="00853478"/>
     <w:rsid w:val="008540C2"/>
     <w:rsid w:val="0085576A"/>
     <w:rsid w:val="00855F52"/>
     <w:rsid w:val="00856A53"/>
     <w:rsid w:val="00856BFB"/>
     <w:rsid w:val="008577C3"/>
     <w:rsid w:val="00860CE6"/>
     <w:rsid w:val="00862B5C"/>
     <w:rsid w:val="00862C43"/>
     <w:rsid w:val="0086307D"/>
     <w:rsid w:val="00864D1F"/>
     <w:rsid w:val="00865F74"/>
     <w:rsid w:val="0086691B"/>
+    <w:rsid w:val="00867113"/>
     <w:rsid w:val="00871508"/>
     <w:rsid w:val="0087285D"/>
     <w:rsid w:val="00873484"/>
     <w:rsid w:val="008739CC"/>
     <w:rsid w:val="00873ADF"/>
     <w:rsid w:val="00873F05"/>
     <w:rsid w:val="00874C87"/>
     <w:rsid w:val="00876C9D"/>
     <w:rsid w:val="00876DB3"/>
     <w:rsid w:val="00877C5C"/>
     <w:rsid w:val="00882E8E"/>
     <w:rsid w:val="00883D98"/>
     <w:rsid w:val="00883EA9"/>
     <w:rsid w:val="00885CD2"/>
     <w:rsid w:val="008864A9"/>
     <w:rsid w:val="00886FE7"/>
     <w:rsid w:val="00887844"/>
     <w:rsid w:val="00891CFE"/>
     <w:rsid w:val="00891EA7"/>
     <w:rsid w:val="00893D59"/>
     <w:rsid w:val="00895B00"/>
     <w:rsid w:val="0089745F"/>
     <w:rsid w:val="00897D1F"/>
     <w:rsid w:val="008A2862"/>
     <w:rsid w:val="008A4BA4"/>
     <w:rsid w:val="008A50FB"/>
     <w:rsid w:val="008A5DC6"/>
     <w:rsid w:val="008A63AB"/>
     <w:rsid w:val="008A63DF"/>
     <w:rsid w:val="008A6971"/>
     <w:rsid w:val="008A7024"/>
     <w:rsid w:val="008A75C7"/>
     <w:rsid w:val="008B1343"/>
     <w:rsid w:val="008B1A73"/>
     <w:rsid w:val="008B44FD"/>
     <w:rsid w:val="008B705E"/>
     <w:rsid w:val="008B745A"/>
     <w:rsid w:val="008C1014"/>
+    <w:rsid w:val="008C26A1"/>
     <w:rsid w:val="008C4750"/>
     <w:rsid w:val="008C47C1"/>
     <w:rsid w:val="008D4043"/>
     <w:rsid w:val="008D60DE"/>
     <w:rsid w:val="008D6EC4"/>
     <w:rsid w:val="008D7559"/>
     <w:rsid w:val="008D7BB0"/>
     <w:rsid w:val="008E1209"/>
     <w:rsid w:val="008E1525"/>
     <w:rsid w:val="008E190C"/>
     <w:rsid w:val="008E2128"/>
     <w:rsid w:val="008E5239"/>
     <w:rsid w:val="008E53C5"/>
     <w:rsid w:val="008E6298"/>
     <w:rsid w:val="008E7336"/>
     <w:rsid w:val="008F09E6"/>
     <w:rsid w:val="008F09FF"/>
     <w:rsid w:val="008F575E"/>
     <w:rsid w:val="008F5F84"/>
     <w:rsid w:val="008F6A5C"/>
     <w:rsid w:val="008F7015"/>
     <w:rsid w:val="008F73DB"/>
     <w:rsid w:val="008F743E"/>
     <w:rsid w:val="00900761"/>
     <w:rsid w:val="00904234"/>
     <w:rsid w:val="009050C0"/>
     <w:rsid w:val="009055EC"/>
     <w:rsid w:val="00905921"/>
     <w:rsid w:val="00905F5C"/>
     <w:rsid w:val="00907C22"/>
     <w:rsid w:val="00910355"/>
     <w:rsid w:val="009110B0"/>
+    <w:rsid w:val="00912633"/>
     <w:rsid w:val="00913DEB"/>
     <w:rsid w:val="00915DC6"/>
     <w:rsid w:val="009167DC"/>
     <w:rsid w:val="00923267"/>
     <w:rsid w:val="00924099"/>
     <w:rsid w:val="009275BE"/>
     <w:rsid w:val="00931617"/>
     <w:rsid w:val="00931EDF"/>
     <w:rsid w:val="0093328D"/>
     <w:rsid w:val="00933D9D"/>
+    <w:rsid w:val="00935B7C"/>
     <w:rsid w:val="00941264"/>
     <w:rsid w:val="00941D11"/>
     <w:rsid w:val="00941EB9"/>
     <w:rsid w:val="009453DF"/>
+    <w:rsid w:val="00945B43"/>
     <w:rsid w:val="00950215"/>
     <w:rsid w:val="00951006"/>
     <w:rsid w:val="009525AF"/>
     <w:rsid w:val="00952BFA"/>
     <w:rsid w:val="00952DFE"/>
     <w:rsid w:val="00953410"/>
+    <w:rsid w:val="00954AAA"/>
+    <w:rsid w:val="00954D6D"/>
+    <w:rsid w:val="009553F2"/>
     <w:rsid w:val="0095715E"/>
     <w:rsid w:val="00961383"/>
     <w:rsid w:val="00963530"/>
     <w:rsid w:val="0096446E"/>
     <w:rsid w:val="00965D9A"/>
     <w:rsid w:val="00966CC5"/>
     <w:rsid w:val="009674AB"/>
     <w:rsid w:val="00972190"/>
     <w:rsid w:val="00976547"/>
     <w:rsid w:val="00977B07"/>
     <w:rsid w:val="009802D0"/>
     <w:rsid w:val="0098060D"/>
     <w:rsid w:val="00981958"/>
     <w:rsid w:val="00982AFF"/>
     <w:rsid w:val="009839AF"/>
     <w:rsid w:val="00984419"/>
     <w:rsid w:val="0098487E"/>
     <w:rsid w:val="0098795E"/>
+    <w:rsid w:val="009915BD"/>
     <w:rsid w:val="00992D4E"/>
     <w:rsid w:val="00992DA2"/>
     <w:rsid w:val="00994E0E"/>
     <w:rsid w:val="00995C5A"/>
+    <w:rsid w:val="00996273"/>
     <w:rsid w:val="00996673"/>
     <w:rsid w:val="00996E42"/>
     <w:rsid w:val="00997DB9"/>
     <w:rsid w:val="00997FC5"/>
     <w:rsid w:val="009A0E8C"/>
     <w:rsid w:val="009A127E"/>
     <w:rsid w:val="009A1B80"/>
     <w:rsid w:val="009A2843"/>
     <w:rsid w:val="009A3D4D"/>
     <w:rsid w:val="009A48E7"/>
     <w:rsid w:val="009A4F48"/>
     <w:rsid w:val="009A5210"/>
     <w:rsid w:val="009A7E01"/>
     <w:rsid w:val="009B3968"/>
     <w:rsid w:val="009B5796"/>
     <w:rsid w:val="009C00D3"/>
     <w:rsid w:val="009C0180"/>
     <w:rsid w:val="009C14A1"/>
     <w:rsid w:val="009C38A3"/>
     <w:rsid w:val="009C4C1D"/>
     <w:rsid w:val="009C4DF4"/>
     <w:rsid w:val="009D450E"/>
     <w:rsid w:val="009D4770"/>
     <w:rsid w:val="009D47E8"/>
     <w:rsid w:val="009D6E08"/>
     <w:rsid w:val="009D752B"/>
     <w:rsid w:val="009E114A"/>
     <w:rsid w:val="009E1E95"/>
     <w:rsid w:val="009E4917"/>
     <w:rsid w:val="009E506E"/>
     <w:rsid w:val="009E5160"/>
     <w:rsid w:val="009E60A8"/>
     <w:rsid w:val="009E6892"/>
     <w:rsid w:val="009F0987"/>
+    <w:rsid w:val="009F1CD3"/>
     <w:rsid w:val="009F1ED9"/>
     <w:rsid w:val="009F2023"/>
     <w:rsid w:val="009F2519"/>
     <w:rsid w:val="009F3596"/>
     <w:rsid w:val="009F4E80"/>
     <w:rsid w:val="009F50D9"/>
     <w:rsid w:val="009F5830"/>
     <w:rsid w:val="009F5D19"/>
     <w:rsid w:val="009F70CD"/>
     <w:rsid w:val="00A01942"/>
     <w:rsid w:val="00A02930"/>
     <w:rsid w:val="00A032E7"/>
+    <w:rsid w:val="00A0420F"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A0757A"/>
     <w:rsid w:val="00A108A6"/>
     <w:rsid w:val="00A10D34"/>
     <w:rsid w:val="00A13618"/>
     <w:rsid w:val="00A14442"/>
     <w:rsid w:val="00A14900"/>
     <w:rsid w:val="00A14D03"/>
     <w:rsid w:val="00A204E7"/>
     <w:rsid w:val="00A2061E"/>
     <w:rsid w:val="00A20BF8"/>
     <w:rsid w:val="00A219BE"/>
     <w:rsid w:val="00A2334E"/>
     <w:rsid w:val="00A241AA"/>
     <w:rsid w:val="00A26693"/>
     <w:rsid w:val="00A27EDC"/>
     <w:rsid w:val="00A3067B"/>
     <w:rsid w:val="00A31061"/>
     <w:rsid w:val="00A31482"/>
     <w:rsid w:val="00A3271D"/>
     <w:rsid w:val="00A328FC"/>
     <w:rsid w:val="00A32957"/>
     <w:rsid w:val="00A32CCE"/>
+    <w:rsid w:val="00A36506"/>
     <w:rsid w:val="00A3785E"/>
     <w:rsid w:val="00A455D2"/>
     <w:rsid w:val="00A4588B"/>
     <w:rsid w:val="00A45896"/>
     <w:rsid w:val="00A47D4B"/>
     <w:rsid w:val="00A50AD5"/>
     <w:rsid w:val="00A550C7"/>
     <w:rsid w:val="00A64659"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00A7744C"/>
     <w:rsid w:val="00A8044B"/>
     <w:rsid w:val="00A82B80"/>
     <w:rsid w:val="00A919E5"/>
     <w:rsid w:val="00A92345"/>
     <w:rsid w:val="00A936A3"/>
     <w:rsid w:val="00A936DA"/>
     <w:rsid w:val="00A93868"/>
     <w:rsid w:val="00A95B03"/>
     <w:rsid w:val="00A965D9"/>
     <w:rsid w:val="00A9687E"/>
     <w:rsid w:val="00A96C09"/>
     <w:rsid w:val="00A9722F"/>
     <w:rsid w:val="00AA05C3"/>
     <w:rsid w:val="00AA09C5"/>
     <w:rsid w:val="00AA0CEC"/>
@@ -20734,50 +20913,51 @@
     <w:rsid w:val="00AD24F5"/>
     <w:rsid w:val="00AD4598"/>
     <w:rsid w:val="00AD595E"/>
     <w:rsid w:val="00AD5C41"/>
     <w:rsid w:val="00AD6BAE"/>
     <w:rsid w:val="00AD73AA"/>
     <w:rsid w:val="00AE0AA7"/>
     <w:rsid w:val="00AE1E51"/>
     <w:rsid w:val="00AE317D"/>
     <w:rsid w:val="00AE4CCF"/>
     <w:rsid w:val="00AE6777"/>
     <w:rsid w:val="00AE704F"/>
     <w:rsid w:val="00AE70FB"/>
     <w:rsid w:val="00AE73B3"/>
     <w:rsid w:val="00AF3FD7"/>
     <w:rsid w:val="00AF6313"/>
     <w:rsid w:val="00AF77AD"/>
     <w:rsid w:val="00B00208"/>
     <w:rsid w:val="00B012D9"/>
     <w:rsid w:val="00B026BB"/>
     <w:rsid w:val="00B03C53"/>
     <w:rsid w:val="00B05ACF"/>
     <w:rsid w:val="00B06423"/>
     <w:rsid w:val="00B12512"/>
     <w:rsid w:val="00B132B7"/>
+    <w:rsid w:val="00B142B3"/>
     <w:rsid w:val="00B20CAC"/>
     <w:rsid w:val="00B20E81"/>
     <w:rsid w:val="00B21D1D"/>
     <w:rsid w:val="00B23141"/>
     <w:rsid w:val="00B2372B"/>
     <w:rsid w:val="00B247E9"/>
     <w:rsid w:val="00B2482F"/>
     <w:rsid w:val="00B26C21"/>
     <w:rsid w:val="00B3084F"/>
     <w:rsid w:val="00B3121A"/>
     <w:rsid w:val="00B31D56"/>
     <w:rsid w:val="00B3285D"/>
     <w:rsid w:val="00B3338E"/>
     <w:rsid w:val="00B3376B"/>
     <w:rsid w:val="00B35AA6"/>
     <w:rsid w:val="00B36D48"/>
     <w:rsid w:val="00B37DA7"/>
     <w:rsid w:val="00B40C73"/>
     <w:rsid w:val="00B416AD"/>
     <w:rsid w:val="00B423FE"/>
     <w:rsid w:val="00B42B13"/>
     <w:rsid w:val="00B43305"/>
     <w:rsid w:val="00B43EF6"/>
     <w:rsid w:val="00B4604F"/>
     <w:rsid w:val="00B46234"/>
@@ -20786,351 +20966,381 @@
     <w:rsid w:val="00B5007A"/>
     <w:rsid w:val="00B5099D"/>
     <w:rsid w:val="00B51473"/>
     <w:rsid w:val="00B51652"/>
     <w:rsid w:val="00B526CB"/>
     <w:rsid w:val="00B53BAA"/>
     <w:rsid w:val="00B555C5"/>
     <w:rsid w:val="00B60385"/>
     <w:rsid w:val="00B6282A"/>
     <w:rsid w:val="00B65B91"/>
     <w:rsid w:val="00B702B2"/>
     <w:rsid w:val="00B7252D"/>
     <w:rsid w:val="00B73799"/>
     <w:rsid w:val="00B765A5"/>
     <w:rsid w:val="00B773CB"/>
     <w:rsid w:val="00B8209D"/>
     <w:rsid w:val="00B847C3"/>
     <w:rsid w:val="00B84DCF"/>
     <w:rsid w:val="00B85381"/>
     <w:rsid w:val="00B85C17"/>
     <w:rsid w:val="00B872FE"/>
     <w:rsid w:val="00B877C5"/>
     <w:rsid w:val="00B87E9E"/>
     <w:rsid w:val="00B9005E"/>
     <w:rsid w:val="00B90FEF"/>
+    <w:rsid w:val="00B9114E"/>
     <w:rsid w:val="00B9115E"/>
     <w:rsid w:val="00B91C76"/>
+    <w:rsid w:val="00B921F6"/>
+    <w:rsid w:val="00B93DFA"/>
+    <w:rsid w:val="00B95082"/>
     <w:rsid w:val="00B951C4"/>
     <w:rsid w:val="00B96503"/>
     <w:rsid w:val="00B9676E"/>
     <w:rsid w:val="00B96D70"/>
     <w:rsid w:val="00BA0500"/>
     <w:rsid w:val="00BA3223"/>
     <w:rsid w:val="00BA3C8A"/>
     <w:rsid w:val="00BA3CC7"/>
     <w:rsid w:val="00BA7D0A"/>
     <w:rsid w:val="00BB10BB"/>
     <w:rsid w:val="00BB59AD"/>
     <w:rsid w:val="00BC20F7"/>
     <w:rsid w:val="00BC2199"/>
     <w:rsid w:val="00BC38D3"/>
     <w:rsid w:val="00BC3E97"/>
     <w:rsid w:val="00BC4F8A"/>
     <w:rsid w:val="00BC5AEC"/>
     <w:rsid w:val="00BC707A"/>
     <w:rsid w:val="00BC7CE2"/>
     <w:rsid w:val="00BC7DD5"/>
     <w:rsid w:val="00BD1E8B"/>
     <w:rsid w:val="00BD2D46"/>
     <w:rsid w:val="00BD3291"/>
     <w:rsid w:val="00BD56BA"/>
     <w:rsid w:val="00BD639A"/>
     <w:rsid w:val="00BD74A2"/>
     <w:rsid w:val="00BE38FF"/>
     <w:rsid w:val="00BE392F"/>
     <w:rsid w:val="00BE5814"/>
     <w:rsid w:val="00BE592F"/>
     <w:rsid w:val="00BE6823"/>
     <w:rsid w:val="00BE757D"/>
     <w:rsid w:val="00BE7B69"/>
     <w:rsid w:val="00BE7E95"/>
     <w:rsid w:val="00BF0EC1"/>
     <w:rsid w:val="00BF115B"/>
     <w:rsid w:val="00BF1EFF"/>
     <w:rsid w:val="00BF3132"/>
     <w:rsid w:val="00BF48D3"/>
     <w:rsid w:val="00BF60DA"/>
+    <w:rsid w:val="00BF6C88"/>
     <w:rsid w:val="00BF7948"/>
     <w:rsid w:val="00C014B3"/>
     <w:rsid w:val="00C01915"/>
+    <w:rsid w:val="00C03691"/>
     <w:rsid w:val="00C04F08"/>
     <w:rsid w:val="00C050AC"/>
     <w:rsid w:val="00C05595"/>
     <w:rsid w:val="00C1024A"/>
+    <w:rsid w:val="00C12D87"/>
     <w:rsid w:val="00C139ED"/>
     <w:rsid w:val="00C13BF8"/>
     <w:rsid w:val="00C1472F"/>
     <w:rsid w:val="00C1787D"/>
     <w:rsid w:val="00C20709"/>
     <w:rsid w:val="00C20942"/>
     <w:rsid w:val="00C20EA7"/>
     <w:rsid w:val="00C229BF"/>
     <w:rsid w:val="00C23DAA"/>
     <w:rsid w:val="00C24529"/>
     <w:rsid w:val="00C260BC"/>
     <w:rsid w:val="00C26A7B"/>
     <w:rsid w:val="00C30C4E"/>
     <w:rsid w:val="00C30D69"/>
     <w:rsid w:val="00C366E1"/>
     <w:rsid w:val="00C378EE"/>
     <w:rsid w:val="00C427C3"/>
     <w:rsid w:val="00C433C5"/>
     <w:rsid w:val="00C43AEA"/>
+    <w:rsid w:val="00C44273"/>
     <w:rsid w:val="00C450A0"/>
     <w:rsid w:val="00C462CC"/>
     <w:rsid w:val="00C468F2"/>
     <w:rsid w:val="00C476AF"/>
     <w:rsid w:val="00C50639"/>
     <w:rsid w:val="00C51E01"/>
     <w:rsid w:val="00C53953"/>
     <w:rsid w:val="00C56B44"/>
     <w:rsid w:val="00C56E3F"/>
     <w:rsid w:val="00C60463"/>
     <w:rsid w:val="00C60626"/>
     <w:rsid w:val="00C6094A"/>
     <w:rsid w:val="00C62D73"/>
     <w:rsid w:val="00C63931"/>
     <w:rsid w:val="00C63A13"/>
     <w:rsid w:val="00C658E2"/>
     <w:rsid w:val="00C66057"/>
     <w:rsid w:val="00C67E43"/>
     <w:rsid w:val="00C7023D"/>
     <w:rsid w:val="00C70820"/>
     <w:rsid w:val="00C71290"/>
     <w:rsid w:val="00C71B7D"/>
     <w:rsid w:val="00C71CDA"/>
     <w:rsid w:val="00C7278A"/>
     <w:rsid w:val="00C76F52"/>
     <w:rsid w:val="00C8122A"/>
     <w:rsid w:val="00C86CFE"/>
     <w:rsid w:val="00C879E0"/>
     <w:rsid w:val="00C91BD4"/>
+    <w:rsid w:val="00C935A1"/>
     <w:rsid w:val="00C97324"/>
     <w:rsid w:val="00CA0957"/>
     <w:rsid w:val="00CA2E5B"/>
     <w:rsid w:val="00CA7361"/>
     <w:rsid w:val="00CB1011"/>
     <w:rsid w:val="00CB45BF"/>
+    <w:rsid w:val="00CB49A5"/>
     <w:rsid w:val="00CB6EA3"/>
     <w:rsid w:val="00CC0592"/>
     <w:rsid w:val="00CC07FD"/>
     <w:rsid w:val="00CC090D"/>
     <w:rsid w:val="00CC0D0B"/>
     <w:rsid w:val="00CC0D71"/>
     <w:rsid w:val="00CC4014"/>
+    <w:rsid w:val="00CC4472"/>
     <w:rsid w:val="00CC60AE"/>
     <w:rsid w:val="00CC6774"/>
     <w:rsid w:val="00CC6E6D"/>
     <w:rsid w:val="00CC6EDF"/>
     <w:rsid w:val="00CC7ADC"/>
     <w:rsid w:val="00CC7F41"/>
     <w:rsid w:val="00CD171B"/>
     <w:rsid w:val="00CD2BC7"/>
     <w:rsid w:val="00CD3463"/>
     <w:rsid w:val="00CD379A"/>
     <w:rsid w:val="00CD3B18"/>
     <w:rsid w:val="00CD3CB3"/>
     <w:rsid w:val="00CD459B"/>
     <w:rsid w:val="00CD481D"/>
     <w:rsid w:val="00CD48BC"/>
     <w:rsid w:val="00CE0003"/>
     <w:rsid w:val="00CE228B"/>
     <w:rsid w:val="00CE4BA1"/>
     <w:rsid w:val="00CE54B0"/>
     <w:rsid w:val="00CE68DD"/>
     <w:rsid w:val="00CF54DE"/>
     <w:rsid w:val="00CF5AA5"/>
     <w:rsid w:val="00CF5ACA"/>
     <w:rsid w:val="00D02F02"/>
     <w:rsid w:val="00D0309A"/>
     <w:rsid w:val="00D03B60"/>
     <w:rsid w:val="00D0712D"/>
+    <w:rsid w:val="00D076BD"/>
     <w:rsid w:val="00D1100D"/>
     <w:rsid w:val="00D1287B"/>
     <w:rsid w:val="00D131D1"/>
     <w:rsid w:val="00D1718F"/>
     <w:rsid w:val="00D173E4"/>
     <w:rsid w:val="00D2052B"/>
     <w:rsid w:val="00D22941"/>
     <w:rsid w:val="00D2351A"/>
     <w:rsid w:val="00D23E90"/>
+    <w:rsid w:val="00D24F18"/>
     <w:rsid w:val="00D26E05"/>
     <w:rsid w:val="00D31561"/>
     <w:rsid w:val="00D32336"/>
     <w:rsid w:val="00D324F4"/>
     <w:rsid w:val="00D33166"/>
     <w:rsid w:val="00D33470"/>
     <w:rsid w:val="00D36619"/>
     <w:rsid w:val="00D3773C"/>
     <w:rsid w:val="00D45C1C"/>
     <w:rsid w:val="00D46F7A"/>
+    <w:rsid w:val="00D47446"/>
+    <w:rsid w:val="00D51E7F"/>
     <w:rsid w:val="00D523A5"/>
     <w:rsid w:val="00D53D37"/>
     <w:rsid w:val="00D53D7B"/>
     <w:rsid w:val="00D53FEA"/>
     <w:rsid w:val="00D54080"/>
     <w:rsid w:val="00D55540"/>
     <w:rsid w:val="00D559CC"/>
     <w:rsid w:val="00D571B6"/>
     <w:rsid w:val="00D57501"/>
     <w:rsid w:val="00D57EB6"/>
     <w:rsid w:val="00D609A4"/>
     <w:rsid w:val="00D60C96"/>
     <w:rsid w:val="00D60E7A"/>
     <w:rsid w:val="00D6283B"/>
     <w:rsid w:val="00D63E0C"/>
     <w:rsid w:val="00D647F9"/>
     <w:rsid w:val="00D65421"/>
     <w:rsid w:val="00D669F5"/>
     <w:rsid w:val="00D72FB7"/>
     <w:rsid w:val="00D73593"/>
     <w:rsid w:val="00D738C2"/>
     <w:rsid w:val="00D75A20"/>
+    <w:rsid w:val="00D76E0A"/>
     <w:rsid w:val="00D7788B"/>
     <w:rsid w:val="00D77D4E"/>
+    <w:rsid w:val="00D81687"/>
     <w:rsid w:val="00D835F0"/>
     <w:rsid w:val="00D842C5"/>
     <w:rsid w:val="00D847E7"/>
     <w:rsid w:val="00D86366"/>
     <w:rsid w:val="00D90027"/>
     <w:rsid w:val="00D90A53"/>
     <w:rsid w:val="00D90CEA"/>
     <w:rsid w:val="00D92200"/>
     <w:rsid w:val="00D9282C"/>
     <w:rsid w:val="00D9361B"/>
     <w:rsid w:val="00D93F44"/>
     <w:rsid w:val="00D950BC"/>
     <w:rsid w:val="00D95D47"/>
     <w:rsid w:val="00D97094"/>
     <w:rsid w:val="00DA0DFF"/>
     <w:rsid w:val="00DA13C7"/>
     <w:rsid w:val="00DA172C"/>
     <w:rsid w:val="00DA18FF"/>
     <w:rsid w:val="00DA3467"/>
     <w:rsid w:val="00DA4245"/>
+    <w:rsid w:val="00DA42BD"/>
     <w:rsid w:val="00DA44F6"/>
+    <w:rsid w:val="00DA5460"/>
     <w:rsid w:val="00DA624A"/>
     <w:rsid w:val="00DB05ED"/>
     <w:rsid w:val="00DB13C6"/>
     <w:rsid w:val="00DB1505"/>
+    <w:rsid w:val="00DB1763"/>
     <w:rsid w:val="00DB204F"/>
     <w:rsid w:val="00DB3347"/>
     <w:rsid w:val="00DB3C10"/>
+    <w:rsid w:val="00DB4840"/>
     <w:rsid w:val="00DB5600"/>
     <w:rsid w:val="00DB5B84"/>
     <w:rsid w:val="00DB5E62"/>
     <w:rsid w:val="00DB655B"/>
     <w:rsid w:val="00DC0369"/>
     <w:rsid w:val="00DC15B7"/>
     <w:rsid w:val="00DC4815"/>
+    <w:rsid w:val="00DC5814"/>
     <w:rsid w:val="00DC594C"/>
     <w:rsid w:val="00DD0A4B"/>
     <w:rsid w:val="00DD1DF2"/>
     <w:rsid w:val="00DD383A"/>
     <w:rsid w:val="00DD7758"/>
     <w:rsid w:val="00DD77C7"/>
     <w:rsid w:val="00DE1836"/>
     <w:rsid w:val="00DE1A2F"/>
     <w:rsid w:val="00DE5C13"/>
     <w:rsid w:val="00DE5F03"/>
     <w:rsid w:val="00DE65DF"/>
     <w:rsid w:val="00DE688A"/>
     <w:rsid w:val="00DE7B32"/>
     <w:rsid w:val="00DE7F18"/>
+    <w:rsid w:val="00DF078A"/>
     <w:rsid w:val="00DF202E"/>
     <w:rsid w:val="00DF24D6"/>
     <w:rsid w:val="00DF2E40"/>
     <w:rsid w:val="00DF2E6D"/>
     <w:rsid w:val="00DF3280"/>
     <w:rsid w:val="00DF3456"/>
     <w:rsid w:val="00DF4EDE"/>
+    <w:rsid w:val="00DF6481"/>
     <w:rsid w:val="00DF7164"/>
     <w:rsid w:val="00DF749C"/>
     <w:rsid w:val="00E00194"/>
     <w:rsid w:val="00E015A3"/>
     <w:rsid w:val="00E030BE"/>
     <w:rsid w:val="00E03201"/>
+    <w:rsid w:val="00E04187"/>
+    <w:rsid w:val="00E063F3"/>
     <w:rsid w:val="00E10CC0"/>
     <w:rsid w:val="00E1331A"/>
     <w:rsid w:val="00E17190"/>
     <w:rsid w:val="00E17226"/>
     <w:rsid w:val="00E1795A"/>
     <w:rsid w:val="00E208D1"/>
     <w:rsid w:val="00E22185"/>
     <w:rsid w:val="00E2224C"/>
     <w:rsid w:val="00E24C58"/>
     <w:rsid w:val="00E27595"/>
     <w:rsid w:val="00E33400"/>
     <w:rsid w:val="00E335E6"/>
+    <w:rsid w:val="00E33E7B"/>
     <w:rsid w:val="00E33F32"/>
     <w:rsid w:val="00E350A1"/>
     <w:rsid w:val="00E35710"/>
     <w:rsid w:val="00E36BDE"/>
     <w:rsid w:val="00E373BE"/>
     <w:rsid w:val="00E374C2"/>
+    <w:rsid w:val="00E402F6"/>
     <w:rsid w:val="00E41570"/>
     <w:rsid w:val="00E42A76"/>
     <w:rsid w:val="00E434DE"/>
     <w:rsid w:val="00E4491B"/>
     <w:rsid w:val="00E45A1E"/>
     <w:rsid w:val="00E46609"/>
     <w:rsid w:val="00E47962"/>
     <w:rsid w:val="00E50738"/>
     <w:rsid w:val="00E559F9"/>
     <w:rsid w:val="00E57738"/>
     <w:rsid w:val="00E5789B"/>
     <w:rsid w:val="00E60BAA"/>
     <w:rsid w:val="00E6107B"/>
     <w:rsid w:val="00E61AF5"/>
     <w:rsid w:val="00E63372"/>
     <w:rsid w:val="00E63DDB"/>
     <w:rsid w:val="00E63E35"/>
     <w:rsid w:val="00E642F2"/>
     <w:rsid w:val="00E64665"/>
     <w:rsid w:val="00E656AD"/>
     <w:rsid w:val="00E6587A"/>
     <w:rsid w:val="00E6613B"/>
     <w:rsid w:val="00E662C2"/>
     <w:rsid w:val="00E710C6"/>
     <w:rsid w:val="00E7170C"/>
     <w:rsid w:val="00E72B52"/>
     <w:rsid w:val="00E753EE"/>
     <w:rsid w:val="00E754B4"/>
+    <w:rsid w:val="00E75B1A"/>
     <w:rsid w:val="00E775AE"/>
     <w:rsid w:val="00E77AD6"/>
     <w:rsid w:val="00E77CF2"/>
     <w:rsid w:val="00E80366"/>
     <w:rsid w:val="00E80FAC"/>
     <w:rsid w:val="00E831C0"/>
     <w:rsid w:val="00E84DDB"/>
     <w:rsid w:val="00E85EF4"/>
     <w:rsid w:val="00E923DD"/>
     <w:rsid w:val="00E9294B"/>
     <w:rsid w:val="00E9300B"/>
     <w:rsid w:val="00E93617"/>
     <w:rsid w:val="00E94B2E"/>
+    <w:rsid w:val="00E963C4"/>
     <w:rsid w:val="00E96B99"/>
     <w:rsid w:val="00E96B9A"/>
     <w:rsid w:val="00E97701"/>
     <w:rsid w:val="00E977F1"/>
     <w:rsid w:val="00EA0868"/>
     <w:rsid w:val="00EA1231"/>
     <w:rsid w:val="00EA5502"/>
     <w:rsid w:val="00EA58CD"/>
     <w:rsid w:val="00EA72A8"/>
     <w:rsid w:val="00EB2A18"/>
     <w:rsid w:val="00EB2F9C"/>
     <w:rsid w:val="00EB5571"/>
     <w:rsid w:val="00EB6883"/>
     <w:rsid w:val="00EB743A"/>
     <w:rsid w:val="00EC0772"/>
     <w:rsid w:val="00EC0F97"/>
     <w:rsid w:val="00EC1C5F"/>
     <w:rsid w:val="00EC3E4A"/>
     <w:rsid w:val="00EC3F95"/>
     <w:rsid w:val="00EC762D"/>
     <w:rsid w:val="00EC77F0"/>
     <w:rsid w:val="00ED0D64"/>
     <w:rsid w:val="00ED1D1F"/>
     <w:rsid w:val="00ED2AD3"/>
     <w:rsid w:val="00ED504D"/>
@@ -21147,135 +21357,140 @@
     <w:rsid w:val="00EF05FE"/>
     <w:rsid w:val="00EF0B19"/>
     <w:rsid w:val="00F005EB"/>
     <w:rsid w:val="00F00D29"/>
     <w:rsid w:val="00F03E07"/>
     <w:rsid w:val="00F04009"/>
     <w:rsid w:val="00F076B2"/>
     <w:rsid w:val="00F10CCA"/>
     <w:rsid w:val="00F110DF"/>
     <w:rsid w:val="00F11289"/>
     <w:rsid w:val="00F11A0C"/>
     <w:rsid w:val="00F12F77"/>
     <w:rsid w:val="00F1399B"/>
     <w:rsid w:val="00F142A4"/>
     <w:rsid w:val="00F14AA7"/>
     <w:rsid w:val="00F163D8"/>
     <w:rsid w:val="00F16B68"/>
     <w:rsid w:val="00F16F5D"/>
     <w:rsid w:val="00F17417"/>
     <w:rsid w:val="00F17A45"/>
     <w:rsid w:val="00F203FE"/>
     <w:rsid w:val="00F204C3"/>
     <w:rsid w:val="00F20AF8"/>
     <w:rsid w:val="00F22AE7"/>
     <w:rsid w:val="00F24054"/>
+    <w:rsid w:val="00F24BE3"/>
     <w:rsid w:val="00F26451"/>
     <w:rsid w:val="00F269C5"/>
     <w:rsid w:val="00F31EFA"/>
     <w:rsid w:val="00F3225E"/>
     <w:rsid w:val="00F327F1"/>
     <w:rsid w:val="00F32BA3"/>
     <w:rsid w:val="00F32DD8"/>
     <w:rsid w:val="00F33093"/>
     <w:rsid w:val="00F3315F"/>
     <w:rsid w:val="00F3408D"/>
     <w:rsid w:val="00F3439E"/>
     <w:rsid w:val="00F34CC0"/>
     <w:rsid w:val="00F356BB"/>
     <w:rsid w:val="00F40970"/>
     <w:rsid w:val="00F41915"/>
     <w:rsid w:val="00F42123"/>
     <w:rsid w:val="00F452AD"/>
     <w:rsid w:val="00F466B6"/>
     <w:rsid w:val="00F470DF"/>
     <w:rsid w:val="00F52E75"/>
     <w:rsid w:val="00F53774"/>
     <w:rsid w:val="00F543A0"/>
     <w:rsid w:val="00F54A6F"/>
     <w:rsid w:val="00F56AC4"/>
     <w:rsid w:val="00F603DA"/>
+    <w:rsid w:val="00F622D3"/>
     <w:rsid w:val="00F62CFE"/>
     <w:rsid w:val="00F63A25"/>
     <w:rsid w:val="00F66476"/>
     <w:rsid w:val="00F667AD"/>
     <w:rsid w:val="00F67FC2"/>
     <w:rsid w:val="00F70226"/>
     <w:rsid w:val="00F705CD"/>
     <w:rsid w:val="00F70FBE"/>
     <w:rsid w:val="00F714A8"/>
     <w:rsid w:val="00F717EB"/>
     <w:rsid w:val="00F729A4"/>
     <w:rsid w:val="00F73AE9"/>
     <w:rsid w:val="00F73D3E"/>
     <w:rsid w:val="00F74E8D"/>
     <w:rsid w:val="00F752F9"/>
     <w:rsid w:val="00F760C4"/>
     <w:rsid w:val="00F76B61"/>
     <w:rsid w:val="00F77FD7"/>
     <w:rsid w:val="00F807C5"/>
     <w:rsid w:val="00F841A7"/>
     <w:rsid w:val="00F852B1"/>
     <w:rsid w:val="00F85445"/>
     <w:rsid w:val="00F85996"/>
     <w:rsid w:val="00F85DB1"/>
     <w:rsid w:val="00F86323"/>
     <w:rsid w:val="00F86802"/>
     <w:rsid w:val="00F86AA4"/>
     <w:rsid w:val="00F9013A"/>
     <w:rsid w:val="00F907D8"/>
     <w:rsid w:val="00F91573"/>
     <w:rsid w:val="00F92938"/>
+    <w:rsid w:val="00F9457D"/>
     <w:rsid w:val="00F9642E"/>
     <w:rsid w:val="00F9703D"/>
     <w:rsid w:val="00FA0725"/>
     <w:rsid w:val="00FA17ED"/>
     <w:rsid w:val="00FA2646"/>
     <w:rsid w:val="00FA35E7"/>
     <w:rsid w:val="00FA379E"/>
     <w:rsid w:val="00FB0763"/>
     <w:rsid w:val="00FB0CA2"/>
     <w:rsid w:val="00FB210D"/>
     <w:rsid w:val="00FB3204"/>
     <w:rsid w:val="00FB3234"/>
     <w:rsid w:val="00FB3F17"/>
     <w:rsid w:val="00FB6661"/>
     <w:rsid w:val="00FC535A"/>
     <w:rsid w:val="00FC5BF1"/>
     <w:rsid w:val="00FC5D9D"/>
     <w:rsid w:val="00FC6CB1"/>
     <w:rsid w:val="00FD0324"/>
     <w:rsid w:val="00FD2A8A"/>
     <w:rsid w:val="00FD2BAC"/>
     <w:rsid w:val="00FD3233"/>
     <w:rsid w:val="00FD34CA"/>
     <w:rsid w:val="00FD41A1"/>
+    <w:rsid w:val="00FD49A5"/>
     <w:rsid w:val="00FD543D"/>
     <w:rsid w:val="00FD6706"/>
     <w:rsid w:val="00FE0A78"/>
     <w:rsid w:val="00FE389C"/>
     <w:rsid w:val="00FE417C"/>
+    <w:rsid w:val="00FE422F"/>
     <w:rsid w:val="00FE43E4"/>
     <w:rsid w:val="00FE50A7"/>
     <w:rsid w:val="00FE5154"/>
     <w:rsid w:val="00FE6B06"/>
     <w:rsid w:val="00FE6C0A"/>
     <w:rsid w:val="00FE6C25"/>
     <w:rsid w:val="00FE70A0"/>
     <w:rsid w:val="00FE752F"/>
     <w:rsid w:val="00FF027A"/>
     <w:rsid w:val="00FF3AAD"/>
     <w:rsid w:val="00FF4D7E"/>
     <w:rsid w:val="00FF670A"/>
     <w:rsid w:val="00FF675A"/>
     <w:rsid w:val="00FF725F"/>
     <w:rsid w:val="00FF7305"/>
     <w:rsid w:val="00FF7C8C"/>
     <w:rsid w:val="00FF7E37"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -22239,51 +22454,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1970895103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32016R0007&amp;from=LV" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32016R0007&amp;from=LV" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22541,99 +22756,517 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="24" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="22201f766d1cb7a8b2650ce48657fc63">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8dfaf9117aadab6435c63e92d14c51a" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{869A463B-6972-420C-BD3C-76573AE7B04B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C8BC86C-0966-4A18-8FBE-8CFDD74D8B90}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F2AA001-8D95-495C-AAB1-FDFBBC71E1AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1D18D91-5446-45F3-8CE6-8331CC049CC3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>14542</Words>
-  <Characters>8290</Characters>
+  <Words>15049</Words>
+  <Characters>8578</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>71</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22787</CharactersWithSpaces>
+  <CharactersWithSpaces>23580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>3866672</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://eur-lex.europa.eu/legal-content/LV/TXT/PDF/?uri=CELEX:32016R0007&amp;from=LV</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>720910</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -22775,25 +23408,33 @@
         <vt:lpwstr>https://likumi.lv/ta/id/33946-par-nodokliem-un-nodevam</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>