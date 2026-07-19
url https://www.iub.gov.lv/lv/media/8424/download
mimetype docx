--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0CE24979" w14:textId="77777777" w:rsidR="00FF725F" w:rsidRPr="00B741C7" w:rsidRDefault="007124AD" w:rsidP="00FF725F">
+    <w:p w14:paraId="0CE24979" w14:textId="5BC0055B" w:rsidR="00FF725F" w:rsidRPr="00B741C7" w:rsidRDefault="007124AD" w:rsidP="00FF725F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B741C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00FF725F" w:rsidRPr="00B741C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.PIELIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602952A3" w14:textId="116C3764" w:rsidR="008802DB" w:rsidRPr="00B741C7" w:rsidRDefault="00FF725F" w:rsidP="008802DB">
       <w:pPr>
@@ -119,128 +123,128 @@
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
       <w:r w:rsidR="00241813">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B741C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
       <w:r w:rsidR="008D2BE0" w:rsidRPr="00B741C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35467C66" w14:textId="2F491822" w:rsidR="00FF725F" w:rsidRPr="00B741C7" w:rsidRDefault="006135B1" w:rsidP="008802DB">
+    <w:p w14:paraId="35467C66" w14:textId="3789C261" w:rsidR="00FF725F" w:rsidRPr="00B741C7" w:rsidRDefault="006135B1" w:rsidP="008802DB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C16F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="005A0E36">
+      <w:r w:rsidR="006E3F58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="00BE607D" w:rsidRPr="008D6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008D6B1A" w:rsidRPr="008D6B1A">
+      <w:r w:rsidR="006E3F58" w:rsidRPr="008D6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="005A0E36">
+      <w:r w:rsidR="006E3F58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B17FE8" w:rsidRPr="008D6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008D6B1A" w:rsidRPr="008D6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005A0E36">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00B17FE8" w:rsidRPr="008D6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>., Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="005A0E36">
+      <w:r w:rsidR="000C6DD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00ED4B75" w:rsidRPr="000C16F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1F22AE" w14:textId="77777777" w:rsidR="00FF725F" w:rsidRPr="00B741C7" w:rsidRDefault="00FF725F" w:rsidP="00FF725F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01824DF3" w14:textId="3EC77ED4" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00806560" w:rsidP="00F7480B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -914,51 +918,51 @@
               </w:rPr>
               <w:t>26.-28</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.p</w:t>
             </w:r>
             <w:r w:rsidR="007D202E" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A9BFE4" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00C450EE" w:rsidP="00371EC2">
+          <w:p w14:paraId="43A9BFE4" w14:textId="0FA9A046" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00C450EE" w:rsidP="00371EC2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8., </w:t>
             </w:r>
             <w:r w:rsidR="002D5165" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
@@ -993,57 +997,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.p</w:t>
             </w:r>
             <w:r w:rsidR="008924AF" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.d.</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>, MK not. 196.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62337022" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00605337" w:rsidP="00371EC2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00605337" w:rsidRPr="00B741C7" w14:paraId="1F90C7BF" w14:textId="77777777" w:rsidTr="00A571A9">
         <w:trPr>
           <w:trHeight w:val="304"/>
@@ -1511,51 +1508,61 @@
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:i w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>piešķirts atbilstošs CPV kods</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(piemēram, vai piegāžu līgumam nav piešķirts pakalpojumu līguma kods)?</w:t>
+              <w:t xml:space="preserve">(piemēram, vai piegāžu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:rStyle w:val="SubtleEmphasis"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>līgumam nav piešķirts pakalpojumu līguma kods)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A24B26F" w14:textId="77777777" w:rsidR="00E6755F" w:rsidRPr="00B741C7" w:rsidRDefault="00C450EE" w:rsidP="00B10754">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sk.</w:t>
             </w:r>
             <w:r w:rsidR="00F056D4" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
@@ -1892,93 +1899,93 @@
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F4833C0" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00605337" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF6508D" w14:textId="5A0E249A" w:rsidR="00DD2C8C" w:rsidRPr="00B741C7" w:rsidRDefault="00DD2C8C" w:rsidP="003A0D4B">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="0FF6508D" w14:textId="5A0E249A" w:rsidR="00DD2C8C" w:rsidRPr="00B741C7" w:rsidRDefault="00DD2C8C" w:rsidP="004A118D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.p.</w:t>
             </w:r>
             <w:r w:rsidR="008924AF" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.p</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
             <w:r w:rsidR="007344B7" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.p.23.p.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="777CF82D" w14:textId="375C4FB8" w:rsidR="00605337" w:rsidRPr="0038207D" w:rsidRDefault="00C450EE" w:rsidP="00FD5BA7">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="777CF82D" w14:textId="375C4FB8" w:rsidR="00605337" w:rsidRPr="0038207D" w:rsidRDefault="00C450EE" w:rsidP="004A118D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FD5BA7" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00A14399">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2984,60 +2991,51 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informācijai var būt tikai precizējošs</w:t>
             </w:r>
             <w:r w:rsidR="005E10AB" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai skaidrojošs</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> raksturs. Ja papildu informācija pēc būtības groza nolikuma prasības, šie precizējumi ir uzskatāmi par grozījumiem, un attiecīgi ir jāpublicē paziņojums par šiem grozījumiem IUB tīmekļvietnē, savukārt pircēja profilā EIS E-konkursu apakšsistēmā jābūt skaidri identificējamam grozījumu tekstam. </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Piemēram, nevar būt situācija, ka grozījumi ir veikti tekstā, īpaši neuzrādot tos (piem., nepasvītrojot vai nenosaucot punktus, kas tika grozīti). </w:t>
+              <w:t xml:space="preserve"> raksturs. Ja papildu informācija pēc būtības groza nolikuma prasības, šie precizējumi ir uzskatāmi par grozījumiem, un attiecīgi ir jāpublicē paziņojums par šiem grozījumiem IUB tīmekļvietnē, savukārt pircēja profilā EIS E-konkursu apakšsistēmā jābūt skaidri identificējamam grozījumu tekstam. Piemēram, nevar būt situācija, ka grozījumi ir veikti tekstā, īpaši neuzrādot tos (piem., nepasvītrojot vai nenosaucot punktus, kas tika grozīti). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23CF976C" w14:textId="77777777" w:rsidR="00FE13AC" w:rsidRPr="00B741C7" w:rsidRDefault="00FE13AC" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DF0D948" w14:textId="77777777" w:rsidR="00FE13AC" w:rsidRPr="00B741C7" w:rsidRDefault="00FE13AC" w:rsidP="003A0D4B">
             <w:pPr>
@@ -3048,197 +3046,196 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BCC9132" w14:textId="77777777" w:rsidR="00FE13AC" w:rsidRPr="00B741C7" w:rsidRDefault="00FE13AC" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560DD6" w:rsidRPr="00B741C7" w14:paraId="52441B0F" w14:textId="77777777" w:rsidTr="0052174E">
+      <w:tr w:rsidR="00560DD6" w:rsidRPr="00B741C7" w14:paraId="52441B0F" w14:textId="77777777" w:rsidTr="003E42C2">
         <w:trPr>
-          <w:trHeight w:val="556"/>
+          <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02264DC9" w14:textId="6DA6DC8C" w:rsidR="00560DD6" w:rsidRPr="00B741C7" w:rsidRDefault="00560DD6" w:rsidP="00553EB6">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1282B818" w14:textId="13F4A689" w:rsidR="00560DD6" w:rsidRPr="00D146D5" w:rsidRDefault="00560DD6" w:rsidP="00C76F1A">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="1282B818" w14:textId="13F4A689" w:rsidR="00560DD6" w:rsidRPr="00D146D5" w:rsidRDefault="00560DD6" w:rsidP="003E42C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065523F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vai ir atbilstoši </w:t>
             </w:r>
             <w:r w:rsidR="00B01E46" w:rsidRPr="0065523F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nodrošināta </w:t>
             </w:r>
             <w:r w:rsidR="00773C47" w:rsidRPr="0065523F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>papildu informācijas sniegšana</w:t>
             </w:r>
             <w:r w:rsidRPr="0065523F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDD1A4F" w14:textId="77777777" w:rsidR="00560DD6" w:rsidRPr="00D146D5" w:rsidRDefault="00560DD6" w:rsidP="0052174E">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="3BDD1A4F" w14:textId="77777777" w:rsidR="00560DD6" w:rsidRPr="00D146D5" w:rsidRDefault="00560DD6" w:rsidP="003E42C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA0C0DD" w14:textId="0170D5D4" w:rsidR="0056337A" w:rsidRPr="00B741C7" w:rsidRDefault="00560DD6" w:rsidP="00C3711E">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="3CA0C0DD" w14:textId="0170D5D4" w:rsidR="0056337A" w:rsidRPr="00B741C7" w:rsidRDefault="00560DD6" w:rsidP="003E42C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00872F36" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00913BD8" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="001E601C" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E13A23E" w14:textId="77777777" w:rsidR="00560DD6" w:rsidRPr="00B741C7" w:rsidRDefault="00560DD6" w:rsidP="00262868">
+          <w:p w14:paraId="7E13A23E" w14:textId="77777777" w:rsidR="00560DD6" w:rsidRPr="00B741C7" w:rsidRDefault="00560DD6" w:rsidP="003E42C2">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00560DD6" w:rsidRPr="00B741C7" w14:paraId="5A711C8A" w14:textId="77777777" w:rsidTr="00FE13AC">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73EA0319" w14:textId="77777777" w:rsidR="00560DD6" w:rsidRPr="00B741C7" w:rsidRDefault="00560DD6" w:rsidP="00A64F3B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -5535,261 +5532,396 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B7AB654" w14:textId="77777777" w:rsidR="004B6A46" w:rsidRPr="00B741C7" w:rsidRDefault="004B6A46" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00107BEA" w:rsidRPr="00B741C7" w14:paraId="7734D4E4" w14:textId="77777777" w:rsidTr="0056337A">
+      <w:tr w:rsidR="00C12E46" w:rsidRPr="00B741C7" w14:paraId="7734D4E4" w14:textId="77777777" w:rsidTr="00182ADA">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D995D06" w14:textId="77777777" w:rsidR="006A5699" w:rsidRPr="00B741C7" w:rsidRDefault="006A5699" w:rsidP="00A64F3B">
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D995D06" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="00A64F3B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F928114" w14:textId="77777777" w:rsidR="006A5699" w:rsidRDefault="006A5699" w:rsidP="006A5699">
+          <w:p w14:paraId="1F928114" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRDefault="00C12E46" w:rsidP="006A5699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5699">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Vai iepirkuma procedūras, kura uzsākta, sākot ar 2023.gada 12.jūliju un kuras paredzamā līgumcena ir vismaz 250 milj. euro,  nolikumā, kā arī paziņojumā par līgumu (Iedaļas “Papildu informācija” sadaļā “Cita papildu informācija”) pasūtītājs ir norādījis uz pretendentu pienākumu iesniegt paziņojumu par visu no trešajām valstīm saņemto finansējumu, ja tā apmērs par iepriekšējiem trīs gadiem sasniedz 4 milj. euro vai deklarāciju ar apstiprinājumu, ka paziņošanas pienākums par saņemto ārvalstu atbalstu uz pretendentu nav attiecināms?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="526EA432" w14:textId="77777777" w:rsidR="00C308D0" w:rsidRPr="006A5699" w:rsidRDefault="00C308D0" w:rsidP="008E0362">
+          <w:p w14:paraId="526EA432" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="006A5699" w:rsidRDefault="00C12E46" w:rsidP="008E0362">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="361"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00833534">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Pretendents nodrošina informācijas iesniegšanu </w:t>
             </w:r>
-            <w:r w:rsidR="001E411F">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">t.sk. </w:t>
             </w:r>
-            <w:r w:rsidR="00833534" w:rsidRPr="00833534">
+            <w:r w:rsidRPr="00833534">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">attiecībā uz personu apvienībām, </w:t>
+              <w:t xml:space="preserve">attiecībā uz personu apvienībām, galvenajiem apakšuzņēmējiem un galvenajiem piegādātājiem (t.i., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apakšuzņēmējiem un piegādātājiem, </w:t>
             </w:r>
             <w:r w:rsidRPr="00833534">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">galvenajiem apakšuzņēmējiem un galvenajiem piegādātājiem (t.i., </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007E0E09">
+              <w:t xml:space="preserve">kuru dalība nodrošina būtiskus līguma izpildes elementus, un jebkurā gadījumā, ja to ieguldījuma ekonomiskā daļa pārsniedz 20 </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">apakšuzņēmējiem un piegādātājiem, </w:t>
+              <w:t>%</w:t>
             </w:r>
             <w:r w:rsidRPr="00833534">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>kuru dalība nodrošina būtiskus līguma izpildes elementus, un jebkurā gadījumā, ja t</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> no iesniegtā piedāvājuma vērtības)</w:t>
             </w:r>
-            <w:r w:rsidR="00833534">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="799DFA63" w14:textId="77777777" w:rsidR="006A5699" w:rsidRPr="00B741C7" w:rsidRDefault="006A5699" w:rsidP="008E0362">
+          <w:p w14:paraId="799DFA63" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="008E0362">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A5699">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu: </w:t>
             </w:r>
             <w:r w:rsidRPr="00833534">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/jaunums/skaidrojums-EP-regula-arvalstu-subsidijas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9B9B35" w14:textId="77777777" w:rsidR="006A5699" w:rsidRPr="00B741C7" w:rsidRDefault="006A5699" w:rsidP="0052174E">
+          <w:p w14:paraId="3C9B9B35" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="389E01D1" w14:textId="77777777" w:rsidR="006A5699" w:rsidRPr="00B741C7" w:rsidRDefault="006A5699" w:rsidP="003A0D4B">
+          <w:p w14:paraId="389E01D1" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="003A0D4B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B8864B" w14:textId="77777777" w:rsidR="006A5699" w:rsidRPr="00B741C7" w:rsidRDefault="006A5699" w:rsidP="00262868">
+          <w:p w14:paraId="20B8864B" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="00262868">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="454"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C12E46" w:rsidRPr="00B741C7" w14:paraId="75A894B5" w14:textId="77777777" w:rsidTr="00182ADA">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB2A88F" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="00A64F3B">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797029DD" w14:textId="7134D081" w:rsidR="00C12E46" w:rsidRPr="006E3F58" w:rsidRDefault="00C12E46" w:rsidP="006A5699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E3F58">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai iepirkuma dokumentācijā ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E3F58">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>izvirzīta prasība piegādātājam nodrošināt, lai iepirkuma līguma izpildē netiek ietvertas Krievijas Federācijas un Baltkrievijas Republikas izcelsmes preces un pakalpojumi (t.sk. vai atbilstoši nosacījumi ir paredzēti līguma projektā)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF95C9A" w14:textId="16D1E1DB" w:rsidR="00C12E46" w:rsidRPr="0099546F" w:rsidRDefault="00C12E46" w:rsidP="00ED6AE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:ind w:firstLine="312"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E3F58">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Skat. IUB skaidrojumu: https://www.iub.gov.lv/lv/media/11184/download?attachment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C6253F1" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="0052174E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="533B0FC7" w14:textId="3C4E5121" w:rsidR="00C12E46" w:rsidRPr="00597D1F" w:rsidRDefault="00C12E46" w:rsidP="003A0D4B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E3F58">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E3F58">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E3F58">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t> p.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BD92D39" w14:textId="77777777" w:rsidR="00C12E46" w:rsidRPr="00B741C7" w:rsidRDefault="00C12E46" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA798E" w:rsidRPr="00B741C7" w14:paraId="60495FBB" w14:textId="77777777" w:rsidTr="0056337A">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
@@ -6001,86 +6133,98 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">IUB </w:t>
             </w:r>
             <w:r w:rsidR="00016F29">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Publikāciju vadības sistēma</w:t>
             </w:r>
             <w:r w:rsidR="00E87AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> pirms attiecīgā iepirkuma izsludināšanas</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B741C7">
+              <w:t xml:space="preserve"> pirms attiecīgā iepirkuma </w:t>
+            </w:r>
+            <w:r w:rsidR="00E87AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>izsludināšanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10AEC26B" w14:textId="77777777" w:rsidR="00FA798E" w:rsidRPr="00B741C7" w:rsidRDefault="00FA798E" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B65482F" w14:textId="77777777" w:rsidR="00FA798E" w:rsidRPr="00B741C7" w:rsidRDefault="0056337A" w:rsidP="003A0D4B">
+          <w:p w14:paraId="1B65482F" w14:textId="312AF264" w:rsidR="00FA798E" w:rsidRPr="00B741C7" w:rsidRDefault="0056337A" w:rsidP="003A0D4B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK not. 43</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF2359">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00EF2359" w:rsidRPr="00EF2359">
               <w:rPr>
@@ -7121,149 +7265,128 @@
               </w:rPr>
               <w:t>Vai iepirkuma priekšmeta apraksts/ tehniskās specifikācijas nosacījumi ir atbilstoši izstrādāti?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EE7E514" w14:textId="77777777" w:rsidR="00605B29" w:rsidRPr="00B741C7" w:rsidRDefault="00605B29" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514C1DCF" w14:textId="4FB20649" w:rsidR="00B70571" w:rsidRPr="00B741C7" w:rsidRDefault="004F5CF6" w:rsidP="00880799">
+          <w:p w14:paraId="70207D9D" w14:textId="2FA027F1" w:rsidR="00605B29" w:rsidRPr="00B741C7" w:rsidRDefault="004F5CF6" w:rsidP="005C43E0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>19., 20</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00605B29" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">., </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21., 22.</w:t>
             </w:r>
             <w:r w:rsidR="00D33B6C" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 23.</w:t>
             </w:r>
             <w:r w:rsidR="00B7753C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 54.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="00055656" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="009A433B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>pārejas noteikumu 17.p.,</w:t>
-[...34 lines deleted...]
-              <w:t>noteikumi Nr.353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība”</w:t>
+              <w:t>pārejas not</w:t>
+            </w:r>
+            <w:r w:rsidR="006C1DEF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="009A433B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="297FF40F" w14:textId="77777777" w:rsidR="00605B29" w:rsidRPr="00B741C7" w:rsidRDefault="00605B29" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880799" w:rsidRPr="00B741C7" w14:paraId="2FE9AF87" w14:textId="77777777" w:rsidTr="0052174E">
         <w:trPr>
           <w:trHeight w:val="231"/>
@@ -7308,104 +7431,106 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja iepirkuma dokumentācijā ir norādīti konkrēti zīmoli, specifiska izcelsme, īpaši procesi, patenti vai specifiski preču veidi, kā arī standarti, vai klāt ir norāde </w:t>
             </w:r>
             <w:r w:rsidR="00EB5B23" w:rsidRPr="00EB5B23">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">vai ekvivalents”, kas </w:t>
-[...7 lines deleted...]
-              <w:t>attiecas uz visām šīm atsaucēm?</w:t>
+              <w:t>vai ekvivalents”, kas attiecas uz visām šīm atsaucēm?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D90AB1" w14:textId="267E49E2" w:rsidR="00484946" w:rsidRPr="003A07B2" w:rsidRDefault="00CF6B33" w:rsidP="00EB5B23">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="363"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A07B2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ievērojot PIL 20.panta sesto daļu, norādi par konkrētu zīmolu, standartu vai veidu var noteikt </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD22F7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>tikai izņēmuma gadījumā</w:t>
             </w:r>
             <w:r w:rsidRPr="003A07B2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – ja nav iespējams sagatavot pietiekami precīzu un skaidru iepirkuma līguma priekšmeta aprakstu saskaņā ar PIL 20.panta piekto daļu. Tādā gadījumā norādi lieto kopā ar vārdiem "vai ekvivalents".</w:t>
+              <w:t xml:space="preserve"> – ja nav iespējams sagatavot pietiekami precīzu un skaidru iepirkuma līguma priekšmeta aprakstu saskaņā ar PIL 20.panta piekto daļu. Tādā gadījumā norādi lieto kopā ar vārdiem "vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A07B2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ekvivalents".</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D512C71" w14:textId="77777777" w:rsidR="00CF6B33" w:rsidRPr="003A07B2" w:rsidRDefault="00174249" w:rsidP="001308DB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8397,231 +8522,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13858453" w14:textId="77777777" w:rsidR="00605B29" w:rsidRPr="00B741C7" w:rsidRDefault="00605B29" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7238D" w:rsidRPr="00B741C7" w14:paraId="5F36469A" w14:textId="77777777" w:rsidTr="0052174E">
-[...179 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00210E7C" w:rsidRPr="00B741C7" w14:paraId="2AF7B0D2" w14:textId="77777777" w:rsidTr="004E42D6">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B5ECFCD" w14:textId="77777777" w:rsidR="00210E7C" w:rsidRPr="00B741C7" w:rsidRDefault="00210E7C" w:rsidP="00A64F3B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8712,51 +8656,61 @@
             <w:r w:rsidRPr="009E345E">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>pretendenta izstrādāto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbu</w:t>
             </w:r>
             <w:r w:rsidRPr="009E345E">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>/iesniegto informāciju (piemēram, piešķirot papildu punktus saimnieciski visizdevīgākā piedāvājuma vērtēšanas kritēriju ietvaros)</w:t>
+              <w:t xml:space="preserve">/iesniegto informāciju (piemēram, piešķirot papildu punktus saimnieciski </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E345E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>visizdevīgākā piedāvājuma vērtēšanas kritēriju ietvaros)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="354E4314" w14:textId="77777777" w:rsidR="00210E7C" w:rsidRPr="00B741C7" w:rsidRDefault="00210E7C" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8971,100 +8925,118 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="134EBA66" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00605337" w:rsidP="00C34D1B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A516385" w14:textId="02991375" w:rsidR="00E10914" w:rsidRPr="00B741C7" w:rsidRDefault="00D056A4" w:rsidP="00C34D1B">
+          <w:p w14:paraId="2A516385" w14:textId="26E74362" w:rsidR="00E10914" w:rsidRPr="00B741C7" w:rsidRDefault="00D056A4" w:rsidP="00C34D1B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41.p.</w:t>
             </w:r>
             <w:r w:rsidR="007C54E6">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.d.,</w:t>
             </w:r>
             <w:r w:rsidR="007C54E6" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C842BD" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42.</w:t>
             </w:r>
             <w:r w:rsidR="003A0D4B" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00C842BD" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43.</w:t>
             </w:r>
             <w:r w:rsidR="00200F54" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>p.</w:t>
+            </w:r>
+            <w:r w:rsidR="007240A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, pārejas not</w:t>
+            </w:r>
+            <w:r w:rsidR="008A7B26">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="007240A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 28.p. 2.apakšp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F63A6F5" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00605337" w:rsidP="00C34D1B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9208,71 +9180,71 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="68742FEF" w14:textId="77777777" w:rsidR="002942B6" w:rsidRDefault="002942B6" w:rsidP="003A0499">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attiecīgi nolikumā ietver </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>PIL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:anchor="p48" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId12" w:anchor="p48" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>42.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> panta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9281,127 +9253,127 @@
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> daļā noteiktos pretendentu izslēgšanas gadījumus un to pārbaudes kārtību </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>vai</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> atsauci uz </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>PIL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:anchor="p48" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId14" w:anchor="p48" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>42.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> panta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>otro</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> daļu un norādi, ka pretendentu izslēgšanas gadījumi tiks pārbaudīti </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>PIL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:anchor="p48" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId16" w:anchor="p48" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>42.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> pantā noteiktajā kārtībā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C5FD2F1" w14:textId="77777777" w:rsidR="002942B6" w:rsidRDefault="002942B6" w:rsidP="004D59C0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
@@ -9632,60 +9604,51 @@
               </w:rPr>
               <w:t>Ja pretendents nav izmantojis savas tiesības veikt objekta apskati, tas nevar būt par pamatu piedāvājuma noraidīšanai, ja vien pasūtītājs iepirkuma dokumentācijā nav tieši norādījis, ka bez objekta apsekošanas nav iespējams kvalitatīvi sagatavot piedāvājumu, veikt izmaksu aprēķinus, precīzi noteikt veicamo darbu apjomu un tamlīdzīgi un tādejādi apskate ir obligāta.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="491A58C2" w14:textId="77777777" w:rsidR="005C76B8" w:rsidRPr="005C76B8" w:rsidRDefault="005C76B8" w:rsidP="002D5A60">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76B8">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nosacījums par obligāto apskati, ja vien tā nav nodrošināta </w:t>
-[...8 lines deleted...]
-              <w:t>tikai atsevišķos ierobežotos laikos, pats par sevi nav prettiesisks. Attiecīgi svarīgi ir konstatēt, vai nolikums nesatur tikai konkrētus ierobežotus laikus apskatei šādā gadījumā.</w:t>
+              <w:t>Nosacījums par obligāto apskati, ja vien tā nav nodrošināta tikai atsevišķos ierobežotos laikos, pats par sevi nav prettiesisks. Attiecīgi svarīgi ir konstatēt, vai nolikums nesatur tikai konkrētus ierobežotus laikus apskatei šādā gadījumā.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2D99E2" w14:textId="36045CD4" w:rsidR="00DA567C" w:rsidRDefault="005C76B8" w:rsidP="00EE79C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2182"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76B8">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
@@ -9747,51 +9710,51 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUB </w:t>
             </w:r>
             <w:r w:rsidRPr="00081255">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>skaidrojumu par kandidātu un pretendentu izslēgšanas noteikumiem:</w:t>
             </w:r>
             <w:r w:rsidR="000A4361">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00316257" w:rsidRPr="00316257">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.iub.gov.lv/lv/media/7602/download?attachment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75CBB609" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00605337" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
@@ -10070,244 +10033,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EF91E5A" w14:textId="77777777" w:rsidR="00B24F24" w:rsidRPr="00B741C7" w:rsidRDefault="00B24F24" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C486B" w:rsidRPr="00B741C7" w14:paraId="1AD811C3" w14:textId="77777777" w:rsidTr="0052174E">
-[...192 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00605337" w:rsidRPr="00B741C7" w14:paraId="462C1D96" w14:textId="77777777" w:rsidTr="0052174E">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E2E24ED" w14:textId="77777777" w:rsidR="00605337" w:rsidRPr="00B741C7" w:rsidRDefault="00605337" w:rsidP="00A64F3B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11417,51 +11186,60 @@
               </w:rPr>
               <w:t>pēc savas</w:t>
             </w:r>
             <w:r w:rsidR="00EB02A1" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (t.i., apvienības)</w:t>
             </w:r>
             <w:r w:rsidR="00C36DB7" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> izvēles </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>izveidojas atbilstoši noteiktam juridiskam statusam vai noslēdz sabiedrības līgumu, vienojoties par apvienības dalībnieku atbildības sadalījumu, ja tas nepieciešams iepirkuma līguma noteikumu sekmīgai izpildei.</w:t>
+              <w:t xml:space="preserve">izveidojas atbilstoši noteiktam juridiskam statusam vai noslēdz sabiedrības līgumu, vienojoties par apvienības dalībnieku atbildības sadalījumu, ja tas nepieciešams </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>iepirkuma līguma noteikumu sekmīgai izpildei.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B65F743" w14:textId="578A6013" w:rsidR="00C04C38" w:rsidRPr="00B741C7" w:rsidRDefault="00A7296C" w:rsidP="00DC1611">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk533081390"/>
             <w:r w:rsidRPr="00A7296C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11822,51 +11600,51 @@
           </w:p>
           <w:p w14:paraId="66A8B40F" w14:textId="6F5A9B46" w:rsidR="00B85C13" w:rsidRPr="00B741C7" w:rsidRDefault="004167A5" w:rsidP="00442169">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. skaidrojumu IUB tīmekļvietnē: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="00D5718D" w:rsidRPr="00B741C7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Par iepirkuma dokumentācijā izvirzītajām prasībām attiecībā uz kvalifikācijas atzīšanu ar būvniecību saistītajās specialitātēs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D5718D" w:rsidRPr="00B741C7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB08C4" w:rsidRPr="00AB08C4">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>https://www.iub.gov.lv/lv/par-iepirkuma-dokumentacija-izvirzitajam-prasibam-attieciba-uz-kvalifikacijas-atzisanu-ar-buvniecibu-saistitajas-specialitates</w:t>
             </w:r>
             <w:r w:rsidR="00AB08C4" w:rsidRPr="00AB08C4" w:rsidDel="00AB08C4">
               <w:rPr>
                 <w:i/>
@@ -12002,60 +11780,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="7C4E018D" w14:textId="77777777" w:rsidR="00442169" w:rsidRPr="00B741C7" w:rsidRDefault="00660CBC" w:rsidP="007F7187">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jānošķir šādu atsauču izdarīšana uz nacionālo normatīvo regulējumu kopumā, kas var liecināt par netiešo diskrimināciju un ir vērtējama kā negatīva prakse (piem., prasība, lai būvdarbi būtu </w:t>
-[...8 lines deleted...]
-              <w:t>nodoti ekspluatācijā saskaņā ar nacionālo regulējumu), no atsauču izdarīšanas uz konkrētām normām, kas, piemēram, paskaidro kādu iepirkuma dokumentācijā ietvertu jēdzienu un kas attiecīgi nediskriminē ārvalstu piegādātājus.</w:t>
+              <w:t>Jānošķir šādu atsauču izdarīšana uz nacionālo normatīvo regulējumu kopumā, kas var liecināt par netiešo diskrimināciju un ir vērtējama kā negatīva prakse (piem., prasība, lai būvdarbi būtu nodoti ekspluatācijā saskaņā ar nacionālo regulējumu), no atsauču izdarīšanas uz konkrētām normām, kas, piemēram, paskaidro kādu iepirkuma dokumentācijā ietvertu jēdzienu un kas attiecīgi nediskriminē ārvalstu piegādātājus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579E8B89" w14:textId="77777777" w:rsidR="00B85C13" w:rsidRPr="00B741C7" w:rsidRDefault="00E23DD6" w:rsidP="007F7187">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Skat. IUB skaidrojumu</w:t>
             </w:r>
@@ -12463,51 +12232,59 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">gadiem, ciktāl informācija par šo apgrozījumu ir </w:t>
             </w:r>
             <w:r w:rsidR="00D807AB" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pieejama</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, ņemot vērā piegādātāja dibināšanas vai darbības uzsākšanas laiku</w:t>
             </w:r>
             <w:r w:rsidR="002F42C1" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (proti, ir noteikts, ka piegādātājiem, kuru darbības laiks ir īsāks par iepriekšējiem trim pārskata gadiem, jāapliecina nepieciešamais apgrozījums </w:t>
+              <w:t xml:space="preserve"> (proti, ir noteikts, ka piegādātājiem, kuru darbības laiks ir īsāks par iepriekšējiem trim pārskata </w:t>
+            </w:r>
+            <w:r w:rsidR="002F42C1" w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">gadiem, jāapliecina nepieciešamais apgrozījums </w:t>
             </w:r>
             <w:r w:rsidR="002F42C1" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to darbības periodā</w:t>
             </w:r>
             <w:r w:rsidR="002F42C1" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00A734C9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidR="00A05919">
               <w:rPr>
@@ -12729,51 +12506,50 @@
           <w:p w14:paraId="1C277455" w14:textId="7482A63B" w:rsidR="001A35C9" w:rsidRDefault="001A35C9" w:rsidP="0043241F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ja piegādātājs piesakās uz atsevišķām iepirkuma daļām (ja šādu iespēju paredz iepirkuma dokumentācija), tad no iepirkuma dokumentācijā noteiktajām prasībām jābūt secināmam, ka finanšu apgrozījums jāpierāda tajās iepirkuma daļās, uz kurām piegādātājs piesakās.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39982548" w14:textId="64BA4432" w:rsidR="001A35C9" w:rsidRDefault="001A35C9" w:rsidP="0043241F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
@@ -13213,50 +12989,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Ja tiek iepirkti </w:t>
             </w:r>
             <w:r w:rsidR="00B658A4" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>būvuzraudzības</w:t>
             </w:r>
             <w:r w:rsidR="00A90DB9" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> un autoruzraudzības </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">pakalpojumi un ja pasūtītājs ir paredzējis, ka pretendenta un tā piesaistīto speciālistu pieredze ir apliecināma tāpat </w:t>
             </w:r>
             <w:r w:rsidR="00B658A4" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kā būvdarbu līguma gadījumā</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar informāciju par būvdarbu objektiem (to apjomu, veidu un izpildes termiņu), ievērojot PIL 46.panta trešās daļas 2.punkta regulējumu, pasūtītājs konkurences veicināšanai nosaka garāku pieredzes apliecināšanas termiņu, paredzot, ka pretendentam un tā piesaistītajiem speciālistiem jāapliecina pieredze</w:t>
             </w:r>
             <w:r w:rsidR="00903694" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -13739,51 +13516,50 @@
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196478">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="004F5BB1" w:rsidRPr="00196478">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ūvdarbu iepirkumā </w:t>
             </w:r>
             <w:r w:rsidR="004F5BB1" w:rsidRPr="00196478">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>pretendentam vai tā speciālistiem</w:t>
             </w:r>
             <w:r w:rsidR="004F5BB1" w:rsidRPr="00196478">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -13843,51 +13619,51 @@
           <w:p w14:paraId="30A76C15" w14:textId="56FFFBE0" w:rsidR="00C5726A" w:rsidRPr="00370113" w:rsidRDefault="00C5726A" w:rsidP="00370113">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="450"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00196478">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Skat. IUB skaidrojumu: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidR="0002393B" w:rsidRPr="00F53F4F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1CBAD49F" w14:textId="77777777" w:rsidR="0002393B" w:rsidRDefault="00124EB8" w:rsidP="00370113">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
@@ -14100,51 +13876,59 @@
           <w:p w14:paraId="4B2C8637" w14:textId="77777777" w:rsidR="00B658A4" w:rsidRPr="00B741C7" w:rsidRDefault="00B658A4" w:rsidP="00127B4C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="654" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vai nav noteikts, ka pretendenta/speciālista pieredze attiecīgo preču piegādē/pakalpojumu sniegšanā/būvdarbu veikšanā tiks atzīta, ja tā būs iegūta tieši publiskā vai tieši  privātajā sektorā (piemēram, tikai </w:t>
+              <w:t xml:space="preserve">Vai nav noteikts, ka pretendenta/speciālista pieredze attiecīgo preču piegādē/pakalpojumu sniegšanā/būvdarbu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">veikšanā tiks atzīta, ja tā būs iegūta tieši publiskā vai tieši  privātajā sektorā (piemēram, tikai </w:t>
             </w:r>
             <w:r w:rsidR="00625547" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>valsts vai pašvaldību IT projektu realizācijā</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>), (ja vien šādai prasībai nav konstatējams objektīvs pamatojums)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -15240,51 +15024,60 @@
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="654" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai nav izvirzīta prasība par darba drošības standartu ievērošanu un atbilstoša sertifikāta (OHSAS 18001:2007 vai ekvivalenta) iesniegšanu/citu specifisku vadības sistēmu esamību pretendenta uzņēmumā (piem., būvdarbu vadības sistēma)?</w:t>
+              <w:t xml:space="preserve">Vai nav izvirzīta prasība par darba drošības standartu ievērošanu un atbilstoša sertifikāta (OHSAS 18001:2007 vai ekvivalenta) iesniegšanu/citu specifisku vadības sistēmu esamību pretendenta uzņēmumā (piem., būvdarbu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>vadības sistēma)?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72F9C766" w14:textId="77777777" w:rsidR="00CC7BD5" w:rsidRPr="00B741C7" w:rsidRDefault="000C3A03" w:rsidP="0099166C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="25" w:firstLine="450"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -16018,51 +15811,50 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="505"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="TimesNewRomanPSMT" w:cs="TimesNewRomanPSMT"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F01BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Ņemot vērā, ka pastāv citi veidi, kā pierādīt galvenā būvdarbu veicēja statusu, ne tikai dalība </w:t>
             </w:r>
             <w:r w:rsidR="00BA2668">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>personu</w:t>
             </w:r>
             <w:r w:rsidRPr="00F01BC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="TimesNewRomanPSMT" w:hAnsi="Times New Roman" w:cs="TimesNewRomanPSMT"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> apvienībā</w:t>
@@ -16363,210 +16155,209 @@
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C62CBD5" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="002E5BEC" w:rsidP="00B741C7">
+          <w:p w14:paraId="6C62CBD5" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="002E5BEC" w:rsidP="00BD3ADC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-2323"/>
                 <w:tab w:val="left" w:pos="-2182"/>
                 <w:tab w:val="left" w:pos="-2040"/>
               </w:tabs>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="106"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vai atbilstoši noteiktajām kvalifikācijas/ atlases prasībām un tehniskā piedāvājuma prasībām ir noteikta iesniedzamā informācija (dokumenti)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="253295C1" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00BC707A" w:rsidP="0052174E">
-[...2 lines deleted...]
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="253295C1" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00BC707A" w:rsidP="00BD3ADC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20A7CBD5" w14:textId="77777777" w:rsidR="008A1FB3" w:rsidRPr="00B741C7" w:rsidRDefault="00B34C55" w:rsidP="00BC707A">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="20A7CBD5" w14:textId="77777777" w:rsidR="008A1FB3" w:rsidRPr="00B741C7" w:rsidRDefault="00B34C55" w:rsidP="00BD3ADC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.p.2.</w:t>
             </w:r>
             <w:r w:rsidR="00A85781" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidR="008A1FB3" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60435F20" w14:textId="77777777" w:rsidR="0000171A" w:rsidRPr="00B741C7" w:rsidRDefault="00B34C55" w:rsidP="00BC707A">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="60435F20" w14:textId="77777777" w:rsidR="0000171A" w:rsidRPr="00B741C7" w:rsidRDefault="00B34C55" w:rsidP="00BD3ADC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
             <w:r w:rsidR="0000171A" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.p. 3.-5.d.,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A54A09" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00B34C55" w:rsidP="007508FB">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
+          <w:p w14:paraId="13A54A09" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00B34C55" w:rsidP="00BD3ADC">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42.</w:t>
             </w:r>
             <w:r w:rsidR="002E5BEC" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>p.</w:t>
             </w:r>
             <w:r w:rsidR="003C090A" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, 46.p.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4715F4F7" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00BC707A" w:rsidP="00262868">
+          <w:p w14:paraId="4715F4F7" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00BC707A" w:rsidP="00BD3ADC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C3689" w:rsidRPr="00B741C7" w14:paraId="697989F7" w14:textId="77777777" w:rsidTr="0052174E">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="372CF7A5" w14:textId="77777777" w:rsidR="000C3689" w:rsidRPr="00B741C7" w:rsidRDefault="000C3689" w:rsidP="00A64F3B">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
@@ -16780,51 +16571,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A7EE913" w14:textId="77777777" w:rsidR="00427E45" w:rsidRPr="00B741C7" w:rsidRDefault="00427E45" w:rsidP="00127B4C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="654" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vai pasūtītājs ir pieprasījis tikai tādu informāciju un dokumentus, kas nepieciešami pretendenta/</w:t>
+              <w:t xml:space="preserve">Vai pasūtītājs ir pieprasījis tikai tādu informāciju un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>dokumentus, kas nepieciešami pretendenta/</w:t>
             </w:r>
             <w:r w:rsidR="00204F97" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>kandidāta/</w:t>
             </w:r>
             <w:r w:rsidR="00204F97" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -17442,131 +17241,99 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4630738D" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00BC707A" w:rsidP="0052174E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BCDC163" w14:textId="7BEBE888" w:rsidR="00055656" w:rsidRPr="00B741C7" w:rsidRDefault="00B90DC4" w:rsidP="00BC707A">
+          <w:p w14:paraId="4BCDC163" w14:textId="106D18D5" w:rsidR="00055656" w:rsidRPr="00B741C7" w:rsidRDefault="000E7279" w:rsidP="00BC707A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidR="000E7279" w:rsidRPr="00B741C7">
+            <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>51</w:t>
             </w:r>
             <w:r w:rsidR="00AB0A9E" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.p.</w:t>
             </w:r>
             <w:r w:rsidR="00055656" w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F80D2A6" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00055656" w:rsidP="00BC707A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F80D2A6" w14:textId="13664FE0" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00055656" w:rsidP="00BC707A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MK </w:t>
-[...24 lines deleted...]
-              <w:t>iepirkumam un to piemērošanas kārtība”</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C1E026B" w14:textId="77777777" w:rsidR="00BC707A" w:rsidRPr="00B741C7" w:rsidRDefault="00BC707A" w:rsidP="00262868">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -18262,51 +18029,61 @@
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>iek vērtēts, cik lielā apjomā darbu izpildei tiek piesaistīti apakšuzņēmēji;</w:t>
+              <w:t xml:space="preserve">iek vērtēts, cik lielā apjomā darbu izpildei tiek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>piesaistīti apakšuzņēmēji;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1712BE94" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00B741C7" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -18601,409 +18378,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D68C1EE" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00B741C7" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36E4B0A9" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00B741C7" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
-            <w:pPr>
-[...357 lines deleted...]
-          <w:p w14:paraId="7B5C620B" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00B741C7" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B72AAA" w:rsidRPr="00B741C7" w14:paraId="5423EB6A" w14:textId="77777777" w:rsidTr="003D0213">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -19782,95 +19200,94 @@
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>attiecībā uz preču piegādi vai pakalpojuma sniegšanu nav izvirzīti nosacījumi par darbiem pēc līguma izpildes termiņa beigām vai papildus tehniskajā specifikācijā paredzētajam pakalpojumu saturam un apjomam (kas tieši nesaistās ar jau specifikācijā paredzētu darbu veikšanu);</w:t>
+              <w:t xml:space="preserve">attiecībā uz preču piegādi vai pakalpojuma sniegšanu nav izvirzīti nosacījumi par darbiem pēc līguma izpildes termiņa beigām vai papildus tehniskajā specifikācijā paredzētajam pakalpojumu saturam un apjomam (kas tieši nesaistās ar jau </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B741C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>specifikācijā paredzētu darbu veikšanu);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE47747" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00A421EF" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="167" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A421EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Andale Sans UI" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">regulāra tehniskā apkope nav uzskatāma par garantijas nodrošināšanu. Tehniskās apkopes pakalpojumi (to izmaksas un </w:t>
-[...11 lines deleted...]
-              <w:t>nepieciešamais sniegšanas ilgums) jāņem vērā, izstrādājot finanšu piedāvājumu, kā arī nosakot līguma darbības termiņu (t.i., šo pakalpojumu izmaksas jāvērtē, nosakot uzvarētāju, kā arī šo pakalpojumu sniegšanas laiks ietilpst kopējā iepirkumu līguma izpildes termiņā).</w:t>
+              <w:t>regulāra tehniskā apkope nav uzskatāma par garantijas nodrošināšanu. Tehniskās apkopes pakalpojumi (to izmaksas un nepieciešamais sniegšanas ilgums) jāņem vērā, izstrādājot finanšu piedāvājumu, kā arī nosakot līguma darbības termiņu (t.i., šo pakalpojumu izmaksas jāvērtē, nosakot uzvarētāju, kā arī šo pakalpojumu sniegšanas laiks ietilpst kopējā iepirkumu līguma izpildes termiņā).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC08B13" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00B741C7" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidRPr="00B741C7">
               <w:rPr>
@@ -22151,169 +21568,169 @@
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A1B73AE" w14:textId="77777777" w:rsidR="00B72AAA" w:rsidRPr="00757A89" w:rsidRDefault="00B72AAA" w:rsidP="00B72AAA">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="119" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:firstLine="454"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="132DC1DC" w14:textId="77777777" w:rsidR="00335258" w:rsidRPr="00B741C7" w:rsidRDefault="00335258" w:rsidP="00FF725F"/>
     <w:sectPr w:rsidR="00335258" w:rsidRPr="00B741C7" w:rsidSect="00B23B02">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="993" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B0ADEF5" w14:textId="77777777" w:rsidR="00CE665A" w:rsidRDefault="00CE665A" w:rsidP="00C96A70">
+    <w:p w14:paraId="225DCF2A" w14:textId="77777777" w:rsidR="00C741E5" w:rsidRDefault="00C741E5" w:rsidP="00C96A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="480BB006" w14:textId="77777777" w:rsidR="00CE665A" w:rsidRDefault="00CE665A" w:rsidP="00C96A70">
+    <w:p w14:paraId="7670AF16" w14:textId="77777777" w:rsidR="00C741E5" w:rsidRDefault="00C741E5" w:rsidP="00C96A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C6CF8B1" w14:textId="77777777" w:rsidR="00CE665A" w:rsidRDefault="00CE665A">
+    <w:p w14:paraId="1D672228" w14:textId="77777777" w:rsidR="00C741E5" w:rsidRDefault="00C741E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="EE"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22791329" w14:textId="77777777" w:rsidR="00EA5BBC" w:rsidRPr="0024128D" w:rsidRDefault="00EA5BBC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0024128D">
@@ -22338,71 +21755,71 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>27</w:t>
     </w:r>
     <w:r w:rsidRPr="0024128D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19E0DB8C" w14:textId="77777777" w:rsidR="00EA5BBC" w:rsidRDefault="00EA5BBC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="583B5B66" w14:textId="77777777" w:rsidR="00CE665A" w:rsidRDefault="00CE665A" w:rsidP="00C96A70">
+    <w:p w14:paraId="3BDD8728" w14:textId="77777777" w:rsidR="00C741E5" w:rsidRDefault="00C741E5" w:rsidP="00C96A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20B57EEC" w14:textId="77777777" w:rsidR="00CE665A" w:rsidRDefault="00CE665A" w:rsidP="00C96A70">
+    <w:p w14:paraId="0432FE76" w14:textId="77777777" w:rsidR="00C741E5" w:rsidRDefault="00C741E5" w:rsidP="00C96A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51DE0781" w14:textId="77777777" w:rsidR="00CE665A" w:rsidRDefault="00CE665A">
+    <w:p w14:paraId="6D8F2EFF" w14:textId="77777777" w:rsidR="00C741E5" w:rsidRDefault="00C741E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5D72C77F" w14:textId="2E5D870A" w:rsidR="00EA5BBC" w:rsidRDefault="00EA5BBC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005D0BE8">
         <w:t>Ministru kabineta 201</w:t>
       </w:r>
       <w:r>
         <w:t>7</w:t>
       </w:r>
@@ -26252,191 +25669,192 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4766" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5486" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6206" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1540702332">
+  <w:num w:numId="1" w16cid:durableId="1165584711">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="389617185">
+  <w:num w:numId="2" w16cid:durableId="930042267">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="720786081">
+  <w:num w:numId="3" w16cid:durableId="1688680543">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="858588528">
+  <w:num w:numId="4" w16cid:durableId="1575243475">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1137796949">
+  <w:num w:numId="5" w16cid:durableId="134567889">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="56707299">
+  <w:num w:numId="6" w16cid:durableId="1175805828">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="52655412">
+  <w:num w:numId="7" w16cid:durableId="640312001">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="253167644">
+  <w:num w:numId="8" w16cid:durableId="2092584362">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1424643928">
+  <w:num w:numId="9" w16cid:durableId="324166437">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="188571377">
+  <w:num w:numId="10" w16cid:durableId="1485118729">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="554196606">
+  <w:num w:numId="11" w16cid:durableId="1884515682">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1280912323">
+  <w:num w:numId="12" w16cid:durableId="817265701">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="610745832">
+  <w:num w:numId="13" w16cid:durableId="1027027608">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="997460239">
+  <w:num w:numId="14" w16cid:durableId="1577351911">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="585379198">
+  <w:num w:numId="15" w16cid:durableId="1533375324">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1736781022">
+  <w:num w:numId="16" w16cid:durableId="1326515460">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1980569384">
+  <w:num w:numId="17" w16cid:durableId="602960518">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2098479053">
+  <w:num w:numId="18" w16cid:durableId="1659963872">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1302030035">
+  <w:num w:numId="19" w16cid:durableId="2046252594">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1914578758">
+  <w:num w:numId="20" w16cid:durableId="226117112">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1400060661">
+  <w:num w:numId="21" w16cid:durableId="469179459">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="170681658">
+  <w:num w:numId="22" w16cid:durableId="1656488874">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="834616312">
+  <w:num w:numId="23" w16cid:durableId="733771670">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1608736589">
+  <w:num w:numId="24" w16cid:durableId="2086107596">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1593313775">
+  <w:num w:numId="25" w16cid:durableId="1797674512">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1062874184">
+  <w:num w:numId="26" w16cid:durableId="1794472809">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="2014068045">
+  <w:num w:numId="27" w16cid:durableId="2004048721">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="84155470">
+  <w:num w:numId="28" w16cid:durableId="1734543026">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="515077141">
+  <w:num w:numId="29" w16cid:durableId="561448858">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="510871727">
+  <w:num w:numId="30" w16cid:durableId="792987054">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="480734076">
+  <w:num w:numId="31" w16cid:durableId="1745762755">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1194803441">
+  <w:num w:numId="32" w16cid:durableId="1115515497">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="544106028">
+  <w:num w:numId="33" w16cid:durableId="397017134">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="997614629">
+  <w:num w:numId="34" w16cid:durableId="399985241">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F11289"/>
     <w:rsid w:val="00000065"/>
     <w:rsid w:val="00000536"/>
     <w:rsid w:val="0000171A"/>
     <w:rsid w:val="00002FF7"/>
     <w:rsid w:val="000037AB"/>
     <w:rsid w:val="00003E5A"/>
     <w:rsid w:val="00005090"/>
     <w:rsid w:val="000055CA"/>
     <w:rsid w:val="00005F21"/>
     <w:rsid w:val="00006653"/>
+    <w:rsid w:val="00006681"/>
     <w:rsid w:val="00006B61"/>
     <w:rsid w:val="00007C26"/>
     <w:rsid w:val="0001127B"/>
     <w:rsid w:val="000114A4"/>
     <w:rsid w:val="000114B5"/>
     <w:rsid w:val="000115F2"/>
     <w:rsid w:val="00011959"/>
     <w:rsid w:val="00011F50"/>
     <w:rsid w:val="00013C1B"/>
     <w:rsid w:val="000142FE"/>
     <w:rsid w:val="00014D3B"/>
     <w:rsid w:val="00014F7C"/>
     <w:rsid w:val="00015096"/>
     <w:rsid w:val="000161EA"/>
     <w:rsid w:val="000164EC"/>
     <w:rsid w:val="00016A60"/>
     <w:rsid w:val="00016F29"/>
     <w:rsid w:val="00020567"/>
     <w:rsid w:val="00021611"/>
     <w:rsid w:val="00021814"/>
     <w:rsid w:val="00021DA9"/>
     <w:rsid w:val="0002249C"/>
     <w:rsid w:val="00022C61"/>
     <w:rsid w:val="00023209"/>
     <w:rsid w:val="00023721"/>
@@ -26497,97 +25915,99 @@
     <w:rsid w:val="00071D72"/>
     <w:rsid w:val="00072BF9"/>
     <w:rsid w:val="00073C52"/>
     <w:rsid w:val="00073C96"/>
     <w:rsid w:val="000740C1"/>
     <w:rsid w:val="00075092"/>
     <w:rsid w:val="0007595A"/>
     <w:rsid w:val="000761D0"/>
     <w:rsid w:val="0007794B"/>
     <w:rsid w:val="0008054C"/>
     <w:rsid w:val="00080832"/>
     <w:rsid w:val="00080928"/>
     <w:rsid w:val="00080A28"/>
     <w:rsid w:val="00080BFD"/>
     <w:rsid w:val="00081255"/>
     <w:rsid w:val="0008137B"/>
     <w:rsid w:val="00081C8B"/>
     <w:rsid w:val="000820B7"/>
     <w:rsid w:val="000833A3"/>
     <w:rsid w:val="00083EB4"/>
     <w:rsid w:val="00084A87"/>
     <w:rsid w:val="0008569A"/>
     <w:rsid w:val="00085D9B"/>
     <w:rsid w:val="0008611F"/>
     <w:rsid w:val="00086230"/>
+    <w:rsid w:val="00086FD9"/>
     <w:rsid w:val="000903A7"/>
     <w:rsid w:val="00091E19"/>
     <w:rsid w:val="00092233"/>
     <w:rsid w:val="00092946"/>
     <w:rsid w:val="00093DDB"/>
     <w:rsid w:val="00094282"/>
     <w:rsid w:val="00094A54"/>
     <w:rsid w:val="000958D8"/>
     <w:rsid w:val="00096324"/>
     <w:rsid w:val="000968BB"/>
     <w:rsid w:val="000972A7"/>
     <w:rsid w:val="000A07A7"/>
     <w:rsid w:val="000A10F1"/>
     <w:rsid w:val="000A3190"/>
     <w:rsid w:val="000A36EB"/>
     <w:rsid w:val="000A3C28"/>
     <w:rsid w:val="000A40A6"/>
     <w:rsid w:val="000A4246"/>
     <w:rsid w:val="000A431A"/>
     <w:rsid w:val="000A4361"/>
     <w:rsid w:val="000A47C5"/>
     <w:rsid w:val="000A4CA1"/>
     <w:rsid w:val="000A64CC"/>
     <w:rsid w:val="000A6F73"/>
     <w:rsid w:val="000B06B2"/>
     <w:rsid w:val="000B1AF2"/>
     <w:rsid w:val="000B1DE0"/>
     <w:rsid w:val="000B3566"/>
     <w:rsid w:val="000B4010"/>
     <w:rsid w:val="000B7000"/>
     <w:rsid w:val="000B721B"/>
     <w:rsid w:val="000B74D0"/>
     <w:rsid w:val="000B7CF9"/>
     <w:rsid w:val="000C038E"/>
     <w:rsid w:val="000C0466"/>
     <w:rsid w:val="000C0C91"/>
     <w:rsid w:val="000C16F1"/>
     <w:rsid w:val="000C32EF"/>
     <w:rsid w:val="000C3689"/>
     <w:rsid w:val="000C3A03"/>
     <w:rsid w:val="000C42F6"/>
     <w:rsid w:val="000C478C"/>
     <w:rsid w:val="000C4954"/>
     <w:rsid w:val="000C4DF0"/>
     <w:rsid w:val="000C53F5"/>
     <w:rsid w:val="000C59E4"/>
     <w:rsid w:val="000C5C0E"/>
+    <w:rsid w:val="000C6DD7"/>
     <w:rsid w:val="000C7882"/>
     <w:rsid w:val="000D1A65"/>
     <w:rsid w:val="000D3471"/>
     <w:rsid w:val="000D39CC"/>
     <w:rsid w:val="000D4EC1"/>
     <w:rsid w:val="000D78F8"/>
     <w:rsid w:val="000E1C09"/>
     <w:rsid w:val="000E1C14"/>
     <w:rsid w:val="000E1D17"/>
     <w:rsid w:val="000E33AE"/>
     <w:rsid w:val="000E3D21"/>
     <w:rsid w:val="000E4361"/>
     <w:rsid w:val="000E4790"/>
     <w:rsid w:val="000E47CB"/>
     <w:rsid w:val="000E4936"/>
     <w:rsid w:val="000E5093"/>
     <w:rsid w:val="000E5F6D"/>
     <w:rsid w:val="000E6984"/>
     <w:rsid w:val="000E7279"/>
     <w:rsid w:val="000E73A8"/>
     <w:rsid w:val="000E7823"/>
     <w:rsid w:val="000E7EEC"/>
     <w:rsid w:val="000F1A60"/>
     <w:rsid w:val="000F1B0D"/>
     <w:rsid w:val="000F2378"/>
@@ -26655,85 +26075,89 @@
     <w:rsid w:val="00152A3B"/>
     <w:rsid w:val="00152EF1"/>
     <w:rsid w:val="00154094"/>
     <w:rsid w:val="001544F7"/>
     <w:rsid w:val="00154709"/>
     <w:rsid w:val="00154CBE"/>
     <w:rsid w:val="00155727"/>
     <w:rsid w:val="00155F3B"/>
     <w:rsid w:val="00160489"/>
     <w:rsid w:val="00160861"/>
     <w:rsid w:val="0016162D"/>
     <w:rsid w:val="00163413"/>
     <w:rsid w:val="00163984"/>
     <w:rsid w:val="00164D5B"/>
     <w:rsid w:val="00164D95"/>
     <w:rsid w:val="00165520"/>
     <w:rsid w:val="00165C02"/>
     <w:rsid w:val="00166655"/>
     <w:rsid w:val="00166889"/>
     <w:rsid w:val="00167D9B"/>
     <w:rsid w:val="00167E3B"/>
     <w:rsid w:val="00170081"/>
     <w:rsid w:val="00170260"/>
     <w:rsid w:val="001708A7"/>
     <w:rsid w:val="00171A7D"/>
+    <w:rsid w:val="0017282F"/>
     <w:rsid w:val="001728DE"/>
     <w:rsid w:val="00172A3B"/>
+    <w:rsid w:val="00172E15"/>
     <w:rsid w:val="001731B7"/>
     <w:rsid w:val="00173DD0"/>
     <w:rsid w:val="00174249"/>
     <w:rsid w:val="0017472B"/>
     <w:rsid w:val="00174B64"/>
     <w:rsid w:val="00175B05"/>
     <w:rsid w:val="001762EE"/>
     <w:rsid w:val="00176522"/>
     <w:rsid w:val="00176B69"/>
     <w:rsid w:val="00177349"/>
     <w:rsid w:val="001802D6"/>
     <w:rsid w:val="00181742"/>
     <w:rsid w:val="00183D80"/>
     <w:rsid w:val="001854DF"/>
     <w:rsid w:val="001871A4"/>
     <w:rsid w:val="00192FFA"/>
     <w:rsid w:val="00193CAB"/>
     <w:rsid w:val="00194B68"/>
     <w:rsid w:val="00195FCE"/>
     <w:rsid w:val="001961DA"/>
     <w:rsid w:val="00196478"/>
     <w:rsid w:val="00196E44"/>
     <w:rsid w:val="00197538"/>
     <w:rsid w:val="00197EA9"/>
     <w:rsid w:val="001A017A"/>
     <w:rsid w:val="001A1306"/>
     <w:rsid w:val="001A234A"/>
     <w:rsid w:val="001A2938"/>
+    <w:rsid w:val="001A3140"/>
     <w:rsid w:val="001A35C9"/>
     <w:rsid w:val="001A3E68"/>
     <w:rsid w:val="001A47A3"/>
     <w:rsid w:val="001A64AE"/>
     <w:rsid w:val="001A68FC"/>
+    <w:rsid w:val="001B0943"/>
     <w:rsid w:val="001B0E98"/>
     <w:rsid w:val="001B1E20"/>
     <w:rsid w:val="001B1EEC"/>
     <w:rsid w:val="001B21A2"/>
     <w:rsid w:val="001B2C6F"/>
     <w:rsid w:val="001B3760"/>
     <w:rsid w:val="001B3AC4"/>
     <w:rsid w:val="001B3DB9"/>
     <w:rsid w:val="001B4C37"/>
     <w:rsid w:val="001B4EC0"/>
     <w:rsid w:val="001B51CB"/>
     <w:rsid w:val="001B58B5"/>
     <w:rsid w:val="001B5968"/>
     <w:rsid w:val="001B63AA"/>
     <w:rsid w:val="001B6AF6"/>
     <w:rsid w:val="001B6DF8"/>
     <w:rsid w:val="001B7748"/>
     <w:rsid w:val="001C1526"/>
     <w:rsid w:val="001C209C"/>
     <w:rsid w:val="001C275D"/>
     <w:rsid w:val="001C315F"/>
     <w:rsid w:val="001C43AC"/>
     <w:rsid w:val="001C4C7C"/>
     <w:rsid w:val="001C5D64"/>
     <w:rsid w:val="001C74F1"/>
@@ -26806,50 +26230,51 @@
     <w:rsid w:val="002232F5"/>
     <w:rsid w:val="00223323"/>
     <w:rsid w:val="00223CE8"/>
     <w:rsid w:val="00225EAE"/>
     <w:rsid w:val="00227DA4"/>
     <w:rsid w:val="00230790"/>
     <w:rsid w:val="00231D6B"/>
     <w:rsid w:val="00232A9B"/>
     <w:rsid w:val="002347B4"/>
     <w:rsid w:val="002349BB"/>
     <w:rsid w:val="00234E00"/>
     <w:rsid w:val="00235A40"/>
     <w:rsid w:val="00235E3D"/>
     <w:rsid w:val="002360C8"/>
     <w:rsid w:val="002368D3"/>
     <w:rsid w:val="00236BA1"/>
     <w:rsid w:val="002371AC"/>
     <w:rsid w:val="0023789B"/>
     <w:rsid w:val="00237D0C"/>
     <w:rsid w:val="0024054E"/>
     <w:rsid w:val="00240FDE"/>
     <w:rsid w:val="0024128D"/>
     <w:rsid w:val="00241813"/>
     <w:rsid w:val="00241CDA"/>
     <w:rsid w:val="00242469"/>
+    <w:rsid w:val="002432C2"/>
     <w:rsid w:val="00243C57"/>
     <w:rsid w:val="0024614D"/>
     <w:rsid w:val="00247942"/>
     <w:rsid w:val="00247C8D"/>
     <w:rsid w:val="00247DE0"/>
     <w:rsid w:val="0025036E"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00251DA9"/>
     <w:rsid w:val="00252D30"/>
     <w:rsid w:val="00252F76"/>
     <w:rsid w:val="0025396F"/>
     <w:rsid w:val="002542C5"/>
     <w:rsid w:val="0025435A"/>
     <w:rsid w:val="00254FBB"/>
     <w:rsid w:val="00255F9A"/>
     <w:rsid w:val="002560F2"/>
     <w:rsid w:val="002560F9"/>
     <w:rsid w:val="00256109"/>
     <w:rsid w:val="00256163"/>
     <w:rsid w:val="002566AC"/>
     <w:rsid w:val="00257E73"/>
     <w:rsid w:val="00260396"/>
     <w:rsid w:val="002610D4"/>
     <w:rsid w:val="002615CB"/>
     <w:rsid w:val="00261A17"/>
@@ -26916,96 +26341,99 @@
     <w:rsid w:val="002B0E58"/>
     <w:rsid w:val="002B1728"/>
     <w:rsid w:val="002B17FF"/>
     <w:rsid w:val="002B22E9"/>
     <w:rsid w:val="002B370C"/>
     <w:rsid w:val="002B4C7F"/>
     <w:rsid w:val="002B55BA"/>
     <w:rsid w:val="002B5CCC"/>
     <w:rsid w:val="002B67B4"/>
     <w:rsid w:val="002B75A8"/>
     <w:rsid w:val="002C1064"/>
     <w:rsid w:val="002C1310"/>
     <w:rsid w:val="002C13F0"/>
     <w:rsid w:val="002C15A0"/>
     <w:rsid w:val="002C1840"/>
     <w:rsid w:val="002C1EBE"/>
     <w:rsid w:val="002C24C9"/>
     <w:rsid w:val="002C3263"/>
     <w:rsid w:val="002C34CB"/>
     <w:rsid w:val="002C3C5D"/>
     <w:rsid w:val="002C4A8D"/>
     <w:rsid w:val="002C63C3"/>
     <w:rsid w:val="002C7043"/>
     <w:rsid w:val="002C7D70"/>
     <w:rsid w:val="002D0CBC"/>
+    <w:rsid w:val="002D1558"/>
     <w:rsid w:val="002D1F8C"/>
     <w:rsid w:val="002D20A6"/>
     <w:rsid w:val="002D20E2"/>
     <w:rsid w:val="002D249B"/>
     <w:rsid w:val="002D38BC"/>
     <w:rsid w:val="002D3DF9"/>
     <w:rsid w:val="002D4FA0"/>
     <w:rsid w:val="002D5165"/>
     <w:rsid w:val="002D5A60"/>
     <w:rsid w:val="002D6C89"/>
+    <w:rsid w:val="002E18DF"/>
     <w:rsid w:val="002E1DCA"/>
     <w:rsid w:val="002E27C3"/>
     <w:rsid w:val="002E305E"/>
     <w:rsid w:val="002E5BEC"/>
     <w:rsid w:val="002E6079"/>
     <w:rsid w:val="002E7754"/>
     <w:rsid w:val="002E7CE4"/>
     <w:rsid w:val="002F1386"/>
     <w:rsid w:val="002F1DEB"/>
     <w:rsid w:val="002F2138"/>
     <w:rsid w:val="002F26AE"/>
     <w:rsid w:val="002F26D0"/>
     <w:rsid w:val="002F2D32"/>
     <w:rsid w:val="002F2E1D"/>
     <w:rsid w:val="002F3E6B"/>
     <w:rsid w:val="002F420E"/>
     <w:rsid w:val="002F42C1"/>
     <w:rsid w:val="002F4A48"/>
     <w:rsid w:val="002F4B44"/>
     <w:rsid w:val="002F4D87"/>
     <w:rsid w:val="002F60E3"/>
     <w:rsid w:val="002F7A3F"/>
     <w:rsid w:val="0030074C"/>
     <w:rsid w:val="00301972"/>
     <w:rsid w:val="00303642"/>
     <w:rsid w:val="00303A09"/>
     <w:rsid w:val="00304091"/>
     <w:rsid w:val="00304836"/>
     <w:rsid w:val="00304E67"/>
     <w:rsid w:val="00305447"/>
     <w:rsid w:val="00305CBD"/>
     <w:rsid w:val="00306F3A"/>
     <w:rsid w:val="0030754E"/>
     <w:rsid w:val="00311B77"/>
     <w:rsid w:val="00312952"/>
     <w:rsid w:val="00312DC7"/>
+    <w:rsid w:val="00312E26"/>
     <w:rsid w:val="00313CCD"/>
     <w:rsid w:val="00313E33"/>
     <w:rsid w:val="0031466C"/>
     <w:rsid w:val="00316257"/>
     <w:rsid w:val="003166EC"/>
     <w:rsid w:val="00316FB1"/>
     <w:rsid w:val="003179DB"/>
     <w:rsid w:val="00321200"/>
     <w:rsid w:val="003218AE"/>
     <w:rsid w:val="00323149"/>
     <w:rsid w:val="0032407D"/>
     <w:rsid w:val="00324555"/>
     <w:rsid w:val="00324589"/>
     <w:rsid w:val="00324DE0"/>
     <w:rsid w:val="00325EDB"/>
     <w:rsid w:val="003260E5"/>
     <w:rsid w:val="00326DC5"/>
     <w:rsid w:val="00330926"/>
     <w:rsid w:val="00331E9B"/>
     <w:rsid w:val="00331FE5"/>
     <w:rsid w:val="00332B5A"/>
     <w:rsid w:val="003333C8"/>
     <w:rsid w:val="003341CB"/>
     <w:rsid w:val="0033434D"/>
     <w:rsid w:val="00335258"/>
@@ -27129,184 +26557,189 @@
     <w:rsid w:val="003C50DD"/>
     <w:rsid w:val="003C5DA9"/>
     <w:rsid w:val="003C5F1E"/>
     <w:rsid w:val="003C6433"/>
     <w:rsid w:val="003C67D3"/>
     <w:rsid w:val="003C7DDC"/>
     <w:rsid w:val="003D20CD"/>
     <w:rsid w:val="003D2E31"/>
     <w:rsid w:val="003D307F"/>
     <w:rsid w:val="003D3411"/>
     <w:rsid w:val="003D37A7"/>
     <w:rsid w:val="003D3C75"/>
     <w:rsid w:val="003D3C9E"/>
     <w:rsid w:val="003D3EFB"/>
     <w:rsid w:val="003D44A7"/>
     <w:rsid w:val="003D52F4"/>
     <w:rsid w:val="003D5691"/>
     <w:rsid w:val="003D5D9A"/>
     <w:rsid w:val="003D7062"/>
     <w:rsid w:val="003D7A73"/>
     <w:rsid w:val="003E09E3"/>
     <w:rsid w:val="003E0E57"/>
     <w:rsid w:val="003E2A40"/>
     <w:rsid w:val="003E36CE"/>
     <w:rsid w:val="003E3AE7"/>
+    <w:rsid w:val="003E42C2"/>
     <w:rsid w:val="003E50DF"/>
     <w:rsid w:val="003E5354"/>
     <w:rsid w:val="003E5376"/>
     <w:rsid w:val="003E6755"/>
     <w:rsid w:val="003E75D1"/>
     <w:rsid w:val="003E7F04"/>
     <w:rsid w:val="003F0AE8"/>
     <w:rsid w:val="003F1B2C"/>
     <w:rsid w:val="003F23AE"/>
     <w:rsid w:val="003F314C"/>
     <w:rsid w:val="003F324C"/>
     <w:rsid w:val="003F36EC"/>
     <w:rsid w:val="003F3787"/>
     <w:rsid w:val="003F3E00"/>
     <w:rsid w:val="003F4877"/>
     <w:rsid w:val="003F4963"/>
     <w:rsid w:val="003F4EAC"/>
     <w:rsid w:val="003F5536"/>
     <w:rsid w:val="003F5E3E"/>
     <w:rsid w:val="00400636"/>
     <w:rsid w:val="0040065E"/>
     <w:rsid w:val="0040084C"/>
     <w:rsid w:val="00401778"/>
     <w:rsid w:val="00401C37"/>
     <w:rsid w:val="00403970"/>
     <w:rsid w:val="00404219"/>
     <w:rsid w:val="0040445B"/>
     <w:rsid w:val="004055D9"/>
     <w:rsid w:val="004059F5"/>
     <w:rsid w:val="00405D35"/>
     <w:rsid w:val="00406277"/>
     <w:rsid w:val="004065A7"/>
     <w:rsid w:val="004067A1"/>
     <w:rsid w:val="00406A45"/>
     <w:rsid w:val="00407FE1"/>
     <w:rsid w:val="004104EE"/>
     <w:rsid w:val="0041162D"/>
     <w:rsid w:val="00414BDA"/>
     <w:rsid w:val="00414E10"/>
     <w:rsid w:val="00415E4E"/>
     <w:rsid w:val="00416599"/>
     <w:rsid w:val="004167A5"/>
     <w:rsid w:val="0041718A"/>
+    <w:rsid w:val="004174F7"/>
     <w:rsid w:val="004212EA"/>
     <w:rsid w:val="004220F6"/>
     <w:rsid w:val="00424D2E"/>
     <w:rsid w:val="004255A9"/>
     <w:rsid w:val="00425F07"/>
     <w:rsid w:val="00427E45"/>
     <w:rsid w:val="00430271"/>
     <w:rsid w:val="00430947"/>
     <w:rsid w:val="00430C94"/>
     <w:rsid w:val="0043119D"/>
     <w:rsid w:val="0043241F"/>
     <w:rsid w:val="0043438A"/>
     <w:rsid w:val="00435187"/>
     <w:rsid w:val="00437022"/>
     <w:rsid w:val="00437218"/>
     <w:rsid w:val="004374AD"/>
     <w:rsid w:val="0043760E"/>
     <w:rsid w:val="0044099F"/>
     <w:rsid w:val="00441B71"/>
     <w:rsid w:val="00442169"/>
     <w:rsid w:val="00442394"/>
     <w:rsid w:val="0044326A"/>
     <w:rsid w:val="00443284"/>
     <w:rsid w:val="004432EC"/>
     <w:rsid w:val="00444E12"/>
     <w:rsid w:val="004453AB"/>
     <w:rsid w:val="00445AF3"/>
     <w:rsid w:val="00446589"/>
     <w:rsid w:val="004467A9"/>
     <w:rsid w:val="00446808"/>
     <w:rsid w:val="00446879"/>
     <w:rsid w:val="00447165"/>
     <w:rsid w:val="004475A5"/>
+    <w:rsid w:val="00450164"/>
     <w:rsid w:val="004503FE"/>
     <w:rsid w:val="00450F49"/>
     <w:rsid w:val="00451F5E"/>
     <w:rsid w:val="00453484"/>
     <w:rsid w:val="00453DB0"/>
     <w:rsid w:val="00454245"/>
     <w:rsid w:val="00455CE3"/>
     <w:rsid w:val="00456579"/>
     <w:rsid w:val="0045697E"/>
     <w:rsid w:val="004573A9"/>
     <w:rsid w:val="0046118E"/>
     <w:rsid w:val="004618BE"/>
     <w:rsid w:val="00461C8B"/>
     <w:rsid w:val="00462ED4"/>
     <w:rsid w:val="0046456C"/>
     <w:rsid w:val="00464A89"/>
     <w:rsid w:val="00465B00"/>
     <w:rsid w:val="004666D3"/>
     <w:rsid w:val="00467307"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00470BF5"/>
     <w:rsid w:val="00470C03"/>
     <w:rsid w:val="00474ACD"/>
     <w:rsid w:val="00476F49"/>
     <w:rsid w:val="0047740F"/>
     <w:rsid w:val="00477C3D"/>
     <w:rsid w:val="00477EAA"/>
     <w:rsid w:val="00481F76"/>
     <w:rsid w:val="004826AC"/>
     <w:rsid w:val="004836B7"/>
     <w:rsid w:val="00483B18"/>
     <w:rsid w:val="004847C5"/>
     <w:rsid w:val="00484946"/>
     <w:rsid w:val="00484FAB"/>
+    <w:rsid w:val="0048500D"/>
     <w:rsid w:val="004852FC"/>
     <w:rsid w:val="004854C9"/>
     <w:rsid w:val="00485915"/>
     <w:rsid w:val="00486051"/>
     <w:rsid w:val="0048796C"/>
     <w:rsid w:val="00490497"/>
     <w:rsid w:val="00490590"/>
     <w:rsid w:val="0049081B"/>
     <w:rsid w:val="0049128A"/>
     <w:rsid w:val="004915DA"/>
     <w:rsid w:val="00492250"/>
     <w:rsid w:val="00492455"/>
     <w:rsid w:val="004931C5"/>
     <w:rsid w:val="0049354E"/>
     <w:rsid w:val="0049374B"/>
     <w:rsid w:val="00493A06"/>
     <w:rsid w:val="004944D8"/>
     <w:rsid w:val="0049503F"/>
     <w:rsid w:val="00495325"/>
     <w:rsid w:val="00495CC3"/>
     <w:rsid w:val="00495DE3"/>
     <w:rsid w:val="0049696A"/>
     <w:rsid w:val="004976D8"/>
     <w:rsid w:val="004A0460"/>
+    <w:rsid w:val="004A118D"/>
     <w:rsid w:val="004A1E76"/>
     <w:rsid w:val="004A1FE0"/>
     <w:rsid w:val="004A2251"/>
     <w:rsid w:val="004A2538"/>
     <w:rsid w:val="004A35DB"/>
     <w:rsid w:val="004A39FF"/>
     <w:rsid w:val="004A59EB"/>
     <w:rsid w:val="004A5D5B"/>
     <w:rsid w:val="004A6DA4"/>
     <w:rsid w:val="004A75ED"/>
     <w:rsid w:val="004A79B5"/>
     <w:rsid w:val="004B0047"/>
     <w:rsid w:val="004B04DB"/>
     <w:rsid w:val="004B0E72"/>
     <w:rsid w:val="004B16F2"/>
     <w:rsid w:val="004B19B2"/>
     <w:rsid w:val="004B4186"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B500F"/>
     <w:rsid w:val="004B5A51"/>
     <w:rsid w:val="004B5B77"/>
     <w:rsid w:val="004B68F8"/>
     <w:rsid w:val="004B6A46"/>
     <w:rsid w:val="004B6C57"/>
     <w:rsid w:val="004B6DD2"/>
@@ -27317,50 +26750,51 @@
     <w:rsid w:val="004C173F"/>
     <w:rsid w:val="004C19D3"/>
     <w:rsid w:val="004C2630"/>
     <w:rsid w:val="004C26CB"/>
     <w:rsid w:val="004C2D74"/>
     <w:rsid w:val="004C3604"/>
     <w:rsid w:val="004C3B74"/>
     <w:rsid w:val="004C466E"/>
     <w:rsid w:val="004C486B"/>
     <w:rsid w:val="004C496B"/>
     <w:rsid w:val="004C4C25"/>
     <w:rsid w:val="004C4C8A"/>
     <w:rsid w:val="004C4E34"/>
     <w:rsid w:val="004C5050"/>
     <w:rsid w:val="004C5288"/>
     <w:rsid w:val="004C559E"/>
     <w:rsid w:val="004C58DA"/>
     <w:rsid w:val="004C7439"/>
     <w:rsid w:val="004C744E"/>
     <w:rsid w:val="004C77B7"/>
     <w:rsid w:val="004C78BD"/>
     <w:rsid w:val="004D00DD"/>
     <w:rsid w:val="004D0A6D"/>
     <w:rsid w:val="004D0F5F"/>
     <w:rsid w:val="004D14A5"/>
+    <w:rsid w:val="004D1B17"/>
     <w:rsid w:val="004D265C"/>
     <w:rsid w:val="004D2BF0"/>
     <w:rsid w:val="004D3545"/>
     <w:rsid w:val="004D3EC7"/>
     <w:rsid w:val="004D46CC"/>
     <w:rsid w:val="004D59C0"/>
     <w:rsid w:val="004D5CDA"/>
     <w:rsid w:val="004D5CF8"/>
     <w:rsid w:val="004D6298"/>
     <w:rsid w:val="004D68A0"/>
     <w:rsid w:val="004E0008"/>
     <w:rsid w:val="004E0A1E"/>
     <w:rsid w:val="004E1B58"/>
     <w:rsid w:val="004E1F72"/>
     <w:rsid w:val="004E200F"/>
     <w:rsid w:val="004E20D7"/>
     <w:rsid w:val="004E240A"/>
     <w:rsid w:val="004E3CF3"/>
     <w:rsid w:val="004E59EA"/>
     <w:rsid w:val="004E5A3C"/>
     <w:rsid w:val="004E64D2"/>
     <w:rsid w:val="004E7E3A"/>
     <w:rsid w:val="004F0B00"/>
     <w:rsid w:val="004F2222"/>
     <w:rsid w:val="004F2A2D"/>
@@ -27400,170 +26834,177 @@
     <w:rsid w:val="00523EF5"/>
     <w:rsid w:val="00525767"/>
     <w:rsid w:val="00527855"/>
     <w:rsid w:val="0053039C"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00531585"/>
     <w:rsid w:val="0053162C"/>
     <w:rsid w:val="00531E28"/>
     <w:rsid w:val="005331CB"/>
     <w:rsid w:val="00533C44"/>
     <w:rsid w:val="00533EB7"/>
     <w:rsid w:val="00534132"/>
     <w:rsid w:val="00535A75"/>
     <w:rsid w:val="00535F7B"/>
     <w:rsid w:val="00537B9F"/>
     <w:rsid w:val="00537D00"/>
     <w:rsid w:val="005416E1"/>
     <w:rsid w:val="00541838"/>
     <w:rsid w:val="00541E57"/>
     <w:rsid w:val="005438D2"/>
     <w:rsid w:val="00544BE0"/>
     <w:rsid w:val="00544D33"/>
     <w:rsid w:val="005454F3"/>
     <w:rsid w:val="0054560B"/>
     <w:rsid w:val="00547268"/>
+    <w:rsid w:val="0054738F"/>
     <w:rsid w:val="0055075C"/>
     <w:rsid w:val="00550FBD"/>
     <w:rsid w:val="00551B6B"/>
     <w:rsid w:val="00551FEE"/>
     <w:rsid w:val="0055262E"/>
     <w:rsid w:val="0055286E"/>
     <w:rsid w:val="0055361A"/>
     <w:rsid w:val="0055370D"/>
     <w:rsid w:val="00553818"/>
     <w:rsid w:val="00553DA9"/>
     <w:rsid w:val="00553EB6"/>
     <w:rsid w:val="0055539F"/>
     <w:rsid w:val="00556CC8"/>
     <w:rsid w:val="00556D9A"/>
     <w:rsid w:val="00557136"/>
     <w:rsid w:val="005572D1"/>
     <w:rsid w:val="005574F7"/>
     <w:rsid w:val="005578AF"/>
     <w:rsid w:val="00560DD6"/>
     <w:rsid w:val="00562DE1"/>
     <w:rsid w:val="00562E9A"/>
     <w:rsid w:val="00562EDD"/>
     <w:rsid w:val="0056337A"/>
     <w:rsid w:val="0056474E"/>
     <w:rsid w:val="00565F13"/>
     <w:rsid w:val="00567187"/>
     <w:rsid w:val="005675D3"/>
+    <w:rsid w:val="00567A17"/>
     <w:rsid w:val="00567A85"/>
     <w:rsid w:val="00571166"/>
     <w:rsid w:val="00571A9B"/>
     <w:rsid w:val="00571B28"/>
     <w:rsid w:val="00571F61"/>
     <w:rsid w:val="00572175"/>
     <w:rsid w:val="0057562E"/>
     <w:rsid w:val="00575B43"/>
     <w:rsid w:val="00576100"/>
     <w:rsid w:val="005762DF"/>
     <w:rsid w:val="00577140"/>
     <w:rsid w:val="005775C5"/>
     <w:rsid w:val="00577D99"/>
     <w:rsid w:val="00580359"/>
     <w:rsid w:val="00583C36"/>
     <w:rsid w:val="00584493"/>
     <w:rsid w:val="005868B3"/>
     <w:rsid w:val="00592702"/>
     <w:rsid w:val="005927D0"/>
     <w:rsid w:val="00593FB6"/>
     <w:rsid w:val="00594605"/>
     <w:rsid w:val="00595B1A"/>
     <w:rsid w:val="00595E64"/>
     <w:rsid w:val="0059633E"/>
     <w:rsid w:val="005963D6"/>
     <w:rsid w:val="00596585"/>
     <w:rsid w:val="00597891"/>
+    <w:rsid w:val="00597D1F"/>
     <w:rsid w:val="00597EB0"/>
     <w:rsid w:val="005A0E36"/>
     <w:rsid w:val="005A11BD"/>
     <w:rsid w:val="005A15A7"/>
     <w:rsid w:val="005A2356"/>
     <w:rsid w:val="005A244E"/>
     <w:rsid w:val="005A2462"/>
     <w:rsid w:val="005A294B"/>
     <w:rsid w:val="005A2D77"/>
     <w:rsid w:val="005A40F7"/>
     <w:rsid w:val="005A4A4D"/>
     <w:rsid w:val="005A5898"/>
     <w:rsid w:val="005A68B3"/>
     <w:rsid w:val="005A6FD0"/>
     <w:rsid w:val="005A7141"/>
     <w:rsid w:val="005B0261"/>
     <w:rsid w:val="005B1202"/>
     <w:rsid w:val="005B1E55"/>
     <w:rsid w:val="005B345F"/>
     <w:rsid w:val="005B4887"/>
     <w:rsid w:val="005B4DE5"/>
     <w:rsid w:val="005B57C4"/>
     <w:rsid w:val="005B6404"/>
     <w:rsid w:val="005B667E"/>
     <w:rsid w:val="005B6B7C"/>
     <w:rsid w:val="005B6FDC"/>
     <w:rsid w:val="005B6FE8"/>
     <w:rsid w:val="005B76F5"/>
     <w:rsid w:val="005B7E8F"/>
     <w:rsid w:val="005C10FD"/>
     <w:rsid w:val="005C1B65"/>
     <w:rsid w:val="005C2C88"/>
     <w:rsid w:val="005C2D8D"/>
     <w:rsid w:val="005C3253"/>
+    <w:rsid w:val="005C43E0"/>
     <w:rsid w:val="005C4E92"/>
     <w:rsid w:val="005C56C2"/>
     <w:rsid w:val="005C5E87"/>
     <w:rsid w:val="005C6DDC"/>
     <w:rsid w:val="005C76B8"/>
     <w:rsid w:val="005D01C5"/>
     <w:rsid w:val="005D09C2"/>
     <w:rsid w:val="005D0BE8"/>
     <w:rsid w:val="005D0F0B"/>
     <w:rsid w:val="005D233F"/>
     <w:rsid w:val="005D2CC8"/>
     <w:rsid w:val="005D2D6A"/>
     <w:rsid w:val="005D30D9"/>
     <w:rsid w:val="005D4E14"/>
     <w:rsid w:val="005D5050"/>
     <w:rsid w:val="005D562D"/>
     <w:rsid w:val="005E02BC"/>
     <w:rsid w:val="005E0C6E"/>
     <w:rsid w:val="005E10AB"/>
+    <w:rsid w:val="005E14C4"/>
     <w:rsid w:val="005E15B2"/>
     <w:rsid w:val="005E1855"/>
     <w:rsid w:val="005E19B4"/>
     <w:rsid w:val="005E2225"/>
     <w:rsid w:val="005E22E2"/>
     <w:rsid w:val="005E2AE4"/>
+    <w:rsid w:val="005E33DB"/>
     <w:rsid w:val="005E49E6"/>
     <w:rsid w:val="005E5954"/>
     <w:rsid w:val="005E73CB"/>
     <w:rsid w:val="005E79DA"/>
     <w:rsid w:val="005F06D5"/>
     <w:rsid w:val="005F0876"/>
     <w:rsid w:val="005F15F0"/>
+    <w:rsid w:val="005F293A"/>
     <w:rsid w:val="005F2C40"/>
     <w:rsid w:val="005F3CC5"/>
     <w:rsid w:val="005F42C1"/>
     <w:rsid w:val="005F4678"/>
     <w:rsid w:val="005F47A2"/>
     <w:rsid w:val="005F5295"/>
     <w:rsid w:val="005F62F4"/>
     <w:rsid w:val="005F65DE"/>
     <w:rsid w:val="005F72EB"/>
     <w:rsid w:val="005F72F9"/>
     <w:rsid w:val="0060029B"/>
     <w:rsid w:val="0060094A"/>
     <w:rsid w:val="00600ED3"/>
     <w:rsid w:val="00600FBF"/>
     <w:rsid w:val="00601466"/>
     <w:rsid w:val="00601679"/>
     <w:rsid w:val="00603CE2"/>
     <w:rsid w:val="0060484D"/>
     <w:rsid w:val="00605006"/>
     <w:rsid w:val="00605337"/>
     <w:rsid w:val="00605B29"/>
     <w:rsid w:val="00606892"/>
     <w:rsid w:val="00606B18"/>
     <w:rsid w:val="00606C82"/>
     <w:rsid w:val="00606ED4"/>
@@ -27639,191 +27080,201 @@
     <w:rsid w:val="00660399"/>
     <w:rsid w:val="006606BB"/>
     <w:rsid w:val="00660CBC"/>
     <w:rsid w:val="006619EF"/>
     <w:rsid w:val="0066260B"/>
     <w:rsid w:val="00663970"/>
     <w:rsid w:val="00663D9A"/>
     <w:rsid w:val="00666249"/>
     <w:rsid w:val="00667723"/>
     <w:rsid w:val="006701CC"/>
     <w:rsid w:val="00671EB4"/>
     <w:rsid w:val="0067353D"/>
     <w:rsid w:val="00673FC5"/>
     <w:rsid w:val="006745E0"/>
     <w:rsid w:val="00674FED"/>
     <w:rsid w:val="00675377"/>
     <w:rsid w:val="0067553A"/>
     <w:rsid w:val="00675911"/>
     <w:rsid w:val="00675C5E"/>
     <w:rsid w:val="00676666"/>
     <w:rsid w:val="006767B4"/>
     <w:rsid w:val="00677C15"/>
     <w:rsid w:val="00680278"/>
     <w:rsid w:val="00680ED2"/>
     <w:rsid w:val="0068164E"/>
+    <w:rsid w:val="00681D3C"/>
     <w:rsid w:val="00683223"/>
     <w:rsid w:val="0068326D"/>
     <w:rsid w:val="00686300"/>
     <w:rsid w:val="00686B6F"/>
     <w:rsid w:val="006879DB"/>
     <w:rsid w:val="00687B48"/>
     <w:rsid w:val="00687C65"/>
     <w:rsid w:val="00687E9F"/>
     <w:rsid w:val="006906DC"/>
     <w:rsid w:val="0069081E"/>
     <w:rsid w:val="00690AB5"/>
     <w:rsid w:val="0069289D"/>
     <w:rsid w:val="00693500"/>
     <w:rsid w:val="00693F3D"/>
     <w:rsid w:val="00694703"/>
     <w:rsid w:val="006953BA"/>
     <w:rsid w:val="006960F6"/>
     <w:rsid w:val="0069721B"/>
     <w:rsid w:val="006978AC"/>
     <w:rsid w:val="006A260E"/>
     <w:rsid w:val="006A2725"/>
     <w:rsid w:val="006A2A26"/>
     <w:rsid w:val="006A36F4"/>
     <w:rsid w:val="006A3C15"/>
     <w:rsid w:val="006A3D5D"/>
     <w:rsid w:val="006A43C6"/>
     <w:rsid w:val="006A43FF"/>
     <w:rsid w:val="006A5652"/>
     <w:rsid w:val="006A5699"/>
     <w:rsid w:val="006A67CC"/>
     <w:rsid w:val="006B0492"/>
     <w:rsid w:val="006B0FC1"/>
     <w:rsid w:val="006B129E"/>
+    <w:rsid w:val="006B2C20"/>
     <w:rsid w:val="006B2D16"/>
     <w:rsid w:val="006B33C4"/>
     <w:rsid w:val="006B38B2"/>
     <w:rsid w:val="006B3E0E"/>
     <w:rsid w:val="006B404D"/>
     <w:rsid w:val="006B48C1"/>
     <w:rsid w:val="006B50CD"/>
     <w:rsid w:val="006B5316"/>
     <w:rsid w:val="006B660B"/>
     <w:rsid w:val="006B6EED"/>
     <w:rsid w:val="006B7AE7"/>
     <w:rsid w:val="006B7B2D"/>
     <w:rsid w:val="006C0BC9"/>
     <w:rsid w:val="006C101D"/>
     <w:rsid w:val="006C1A1A"/>
+    <w:rsid w:val="006C1DEF"/>
     <w:rsid w:val="006C28F8"/>
     <w:rsid w:val="006C47CF"/>
     <w:rsid w:val="006C4EB9"/>
     <w:rsid w:val="006C552A"/>
     <w:rsid w:val="006C6BD7"/>
     <w:rsid w:val="006C783F"/>
     <w:rsid w:val="006C7A8F"/>
     <w:rsid w:val="006D19B0"/>
     <w:rsid w:val="006D1C2D"/>
     <w:rsid w:val="006D2D51"/>
     <w:rsid w:val="006D3637"/>
+    <w:rsid w:val="006D41B5"/>
     <w:rsid w:val="006D55DA"/>
     <w:rsid w:val="006D5815"/>
     <w:rsid w:val="006D6441"/>
     <w:rsid w:val="006D6773"/>
     <w:rsid w:val="006D7BD7"/>
     <w:rsid w:val="006E0515"/>
     <w:rsid w:val="006E0966"/>
+    <w:rsid w:val="006E2E1E"/>
     <w:rsid w:val="006E316C"/>
+    <w:rsid w:val="006E3F58"/>
     <w:rsid w:val="006E4A66"/>
     <w:rsid w:val="006E5200"/>
     <w:rsid w:val="006E55AF"/>
     <w:rsid w:val="006E5661"/>
     <w:rsid w:val="006E5B74"/>
+    <w:rsid w:val="006E643D"/>
     <w:rsid w:val="006E652D"/>
     <w:rsid w:val="006E6533"/>
     <w:rsid w:val="006E7773"/>
     <w:rsid w:val="006F0929"/>
     <w:rsid w:val="006F0D71"/>
     <w:rsid w:val="006F2259"/>
     <w:rsid w:val="006F2E6D"/>
     <w:rsid w:val="006F3830"/>
     <w:rsid w:val="006F4CAD"/>
     <w:rsid w:val="006F5295"/>
     <w:rsid w:val="006F5EBB"/>
     <w:rsid w:val="006F6A5F"/>
     <w:rsid w:val="006F7699"/>
     <w:rsid w:val="006F7A30"/>
     <w:rsid w:val="00700551"/>
     <w:rsid w:val="00701805"/>
     <w:rsid w:val="00701835"/>
     <w:rsid w:val="00701AF8"/>
     <w:rsid w:val="00701B62"/>
     <w:rsid w:val="00702636"/>
     <w:rsid w:val="0070297B"/>
     <w:rsid w:val="0070308A"/>
     <w:rsid w:val="00703B08"/>
     <w:rsid w:val="00703B79"/>
     <w:rsid w:val="00704282"/>
     <w:rsid w:val="0070568C"/>
     <w:rsid w:val="00706D64"/>
     <w:rsid w:val="00710C79"/>
     <w:rsid w:val="00710CFB"/>
     <w:rsid w:val="0071215C"/>
     <w:rsid w:val="007124AD"/>
     <w:rsid w:val="00713496"/>
     <w:rsid w:val="00713637"/>
     <w:rsid w:val="00713A54"/>
     <w:rsid w:val="00713AD6"/>
     <w:rsid w:val="00713CCA"/>
     <w:rsid w:val="00715AAA"/>
     <w:rsid w:val="00716AF3"/>
     <w:rsid w:val="007171C9"/>
     <w:rsid w:val="00720706"/>
     <w:rsid w:val="007209A7"/>
     <w:rsid w:val="00720CD9"/>
     <w:rsid w:val="007218BB"/>
     <w:rsid w:val="00721FDE"/>
     <w:rsid w:val="007221D7"/>
     <w:rsid w:val="00722586"/>
     <w:rsid w:val="00723559"/>
+    <w:rsid w:val="007240A4"/>
     <w:rsid w:val="00724266"/>
     <w:rsid w:val="00724991"/>
     <w:rsid w:val="007256B7"/>
     <w:rsid w:val="00726462"/>
     <w:rsid w:val="00726D52"/>
     <w:rsid w:val="007279BA"/>
     <w:rsid w:val="007279D0"/>
     <w:rsid w:val="00730B5C"/>
     <w:rsid w:val="00730C43"/>
     <w:rsid w:val="00730E0F"/>
     <w:rsid w:val="007320C4"/>
+    <w:rsid w:val="007327D1"/>
     <w:rsid w:val="007336B5"/>
     <w:rsid w:val="007344B7"/>
     <w:rsid w:val="0073473A"/>
     <w:rsid w:val="0073473F"/>
     <w:rsid w:val="0073492C"/>
     <w:rsid w:val="00735292"/>
     <w:rsid w:val="00735A33"/>
     <w:rsid w:val="007365FE"/>
     <w:rsid w:val="0073799B"/>
     <w:rsid w:val="00737B10"/>
     <w:rsid w:val="00740D86"/>
+    <w:rsid w:val="0074181B"/>
     <w:rsid w:val="00743F89"/>
     <w:rsid w:val="00744417"/>
     <w:rsid w:val="007454ED"/>
     <w:rsid w:val="00745E65"/>
     <w:rsid w:val="00746B50"/>
     <w:rsid w:val="00746FB6"/>
     <w:rsid w:val="00747B9F"/>
     <w:rsid w:val="00747E4E"/>
     <w:rsid w:val="007501E6"/>
     <w:rsid w:val="007508FB"/>
     <w:rsid w:val="00750FB2"/>
     <w:rsid w:val="007534D1"/>
     <w:rsid w:val="0075352C"/>
     <w:rsid w:val="007539FD"/>
     <w:rsid w:val="00753B9A"/>
     <w:rsid w:val="007578C4"/>
     <w:rsid w:val="00757A89"/>
     <w:rsid w:val="00760186"/>
     <w:rsid w:val="007609C5"/>
     <w:rsid w:val="00761665"/>
     <w:rsid w:val="0076191F"/>
     <w:rsid w:val="00762172"/>
     <w:rsid w:val="007641A0"/>
     <w:rsid w:val="00767085"/>
     <w:rsid w:val="00767272"/>
@@ -27923,127 +27374,132 @@
     <w:rsid w:val="00805503"/>
     <w:rsid w:val="008056D7"/>
     <w:rsid w:val="0080592A"/>
     <w:rsid w:val="00806560"/>
     <w:rsid w:val="008066E2"/>
     <w:rsid w:val="008072AA"/>
     <w:rsid w:val="00807DA1"/>
     <w:rsid w:val="00810FDE"/>
     <w:rsid w:val="0081269D"/>
     <w:rsid w:val="00813065"/>
     <w:rsid w:val="0081512B"/>
     <w:rsid w:val="008153AB"/>
     <w:rsid w:val="00815615"/>
     <w:rsid w:val="00816469"/>
     <w:rsid w:val="008164B9"/>
     <w:rsid w:val="008169EC"/>
     <w:rsid w:val="008205E2"/>
     <w:rsid w:val="00821AA6"/>
     <w:rsid w:val="00822083"/>
     <w:rsid w:val="00823D1A"/>
     <w:rsid w:val="00825A96"/>
     <w:rsid w:val="00825C3E"/>
     <w:rsid w:val="00826D3F"/>
     <w:rsid w:val="00827305"/>
     <w:rsid w:val="00827D4D"/>
+    <w:rsid w:val="00827FC3"/>
     <w:rsid w:val="00831DAA"/>
     <w:rsid w:val="00832C7E"/>
     <w:rsid w:val="00833534"/>
     <w:rsid w:val="0083414B"/>
     <w:rsid w:val="00835C3E"/>
     <w:rsid w:val="008362D2"/>
     <w:rsid w:val="00836C6A"/>
     <w:rsid w:val="008405AD"/>
     <w:rsid w:val="00841A57"/>
     <w:rsid w:val="00842EB1"/>
     <w:rsid w:val="00843697"/>
     <w:rsid w:val="00843B7E"/>
     <w:rsid w:val="00843EDC"/>
     <w:rsid w:val="0084494C"/>
     <w:rsid w:val="00844B14"/>
     <w:rsid w:val="00846183"/>
     <w:rsid w:val="008461DA"/>
     <w:rsid w:val="008475F5"/>
     <w:rsid w:val="00852E1F"/>
     <w:rsid w:val="0085458F"/>
     <w:rsid w:val="00854A61"/>
     <w:rsid w:val="00855580"/>
     <w:rsid w:val="00856408"/>
     <w:rsid w:val="008614E3"/>
     <w:rsid w:val="00861CF7"/>
     <w:rsid w:val="0086307D"/>
     <w:rsid w:val="00864D55"/>
     <w:rsid w:val="00864EAE"/>
     <w:rsid w:val="008677CD"/>
+    <w:rsid w:val="00867972"/>
     <w:rsid w:val="00867E28"/>
     <w:rsid w:val="008701F9"/>
     <w:rsid w:val="00871505"/>
     <w:rsid w:val="0087257F"/>
     <w:rsid w:val="00872888"/>
     <w:rsid w:val="00872F36"/>
     <w:rsid w:val="00874C58"/>
+    <w:rsid w:val="00875E82"/>
     <w:rsid w:val="00876115"/>
     <w:rsid w:val="00876D8D"/>
     <w:rsid w:val="0088004B"/>
     <w:rsid w:val="008802DB"/>
     <w:rsid w:val="00880799"/>
     <w:rsid w:val="00880C4F"/>
     <w:rsid w:val="00880D54"/>
     <w:rsid w:val="008817F8"/>
     <w:rsid w:val="008838DA"/>
     <w:rsid w:val="00883CBC"/>
     <w:rsid w:val="00883D79"/>
+    <w:rsid w:val="008843BF"/>
     <w:rsid w:val="008845E0"/>
     <w:rsid w:val="00887738"/>
     <w:rsid w:val="00890DE2"/>
     <w:rsid w:val="00890E46"/>
     <w:rsid w:val="008924AF"/>
     <w:rsid w:val="008935EA"/>
     <w:rsid w:val="00893F1F"/>
     <w:rsid w:val="00894F0E"/>
     <w:rsid w:val="00895E69"/>
     <w:rsid w:val="008966C3"/>
     <w:rsid w:val="008969ED"/>
     <w:rsid w:val="00896DAE"/>
     <w:rsid w:val="00897041"/>
     <w:rsid w:val="00897948"/>
     <w:rsid w:val="00897953"/>
     <w:rsid w:val="008A07ED"/>
     <w:rsid w:val="008A0920"/>
     <w:rsid w:val="008A12DC"/>
     <w:rsid w:val="008A1A53"/>
     <w:rsid w:val="008A1DF3"/>
     <w:rsid w:val="008A1F2E"/>
     <w:rsid w:val="008A1FB3"/>
     <w:rsid w:val="008A210A"/>
     <w:rsid w:val="008A3AED"/>
     <w:rsid w:val="008A3CBD"/>
     <w:rsid w:val="008A3E2F"/>
     <w:rsid w:val="008A42F2"/>
     <w:rsid w:val="008A5927"/>
     <w:rsid w:val="008A67DC"/>
     <w:rsid w:val="008A7024"/>
+    <w:rsid w:val="008A7B26"/>
     <w:rsid w:val="008A7D5D"/>
     <w:rsid w:val="008B0FB0"/>
     <w:rsid w:val="008B19D6"/>
     <w:rsid w:val="008B25C6"/>
     <w:rsid w:val="008B2752"/>
     <w:rsid w:val="008B2CFD"/>
     <w:rsid w:val="008B381C"/>
     <w:rsid w:val="008B3F77"/>
     <w:rsid w:val="008B6197"/>
     <w:rsid w:val="008B6A80"/>
     <w:rsid w:val="008B7095"/>
     <w:rsid w:val="008C14EE"/>
     <w:rsid w:val="008C17E6"/>
     <w:rsid w:val="008C1CD2"/>
     <w:rsid w:val="008C30FD"/>
     <w:rsid w:val="008C38B7"/>
     <w:rsid w:val="008C3BA8"/>
     <w:rsid w:val="008C4196"/>
     <w:rsid w:val="008C43E8"/>
     <w:rsid w:val="008C4B92"/>
     <w:rsid w:val="008C5ACF"/>
     <w:rsid w:val="008C5F92"/>
     <w:rsid w:val="008C6AEA"/>
     <w:rsid w:val="008D000B"/>
     <w:rsid w:val="008D0523"/>
@@ -28077,50 +27533,51 @@
     <w:rsid w:val="008E7E88"/>
     <w:rsid w:val="008F0EC8"/>
     <w:rsid w:val="008F1620"/>
     <w:rsid w:val="008F1C45"/>
     <w:rsid w:val="008F1CFB"/>
     <w:rsid w:val="008F4C58"/>
     <w:rsid w:val="008F6B6A"/>
     <w:rsid w:val="008F7047"/>
     <w:rsid w:val="008F70D8"/>
     <w:rsid w:val="008F72B6"/>
     <w:rsid w:val="008F74CE"/>
     <w:rsid w:val="008F774F"/>
     <w:rsid w:val="00900E88"/>
     <w:rsid w:val="00901476"/>
     <w:rsid w:val="009018DF"/>
     <w:rsid w:val="00901A67"/>
     <w:rsid w:val="00902E4E"/>
     <w:rsid w:val="009030D9"/>
     <w:rsid w:val="00903694"/>
     <w:rsid w:val="009039F7"/>
     <w:rsid w:val="00904646"/>
     <w:rsid w:val="009051D3"/>
     <w:rsid w:val="00905205"/>
     <w:rsid w:val="00905364"/>
     <w:rsid w:val="009054B7"/>
+    <w:rsid w:val="00905BF2"/>
     <w:rsid w:val="009070EE"/>
     <w:rsid w:val="00912796"/>
     <w:rsid w:val="00913BD8"/>
     <w:rsid w:val="00914C84"/>
     <w:rsid w:val="0091506E"/>
     <w:rsid w:val="00915684"/>
     <w:rsid w:val="009163A0"/>
     <w:rsid w:val="00916D91"/>
     <w:rsid w:val="00916F1E"/>
     <w:rsid w:val="009179A8"/>
     <w:rsid w:val="00920394"/>
     <w:rsid w:val="00921D1C"/>
     <w:rsid w:val="009227F7"/>
     <w:rsid w:val="00922EF2"/>
     <w:rsid w:val="00923273"/>
     <w:rsid w:val="0092410B"/>
     <w:rsid w:val="009248DA"/>
     <w:rsid w:val="00924CF4"/>
     <w:rsid w:val="0092529D"/>
     <w:rsid w:val="009255BE"/>
     <w:rsid w:val="00925E43"/>
     <w:rsid w:val="00926047"/>
     <w:rsid w:val="0092609E"/>
     <w:rsid w:val="009272D2"/>
     <w:rsid w:val="00927987"/>
@@ -28132,170 +27589,177 @@
     <w:rsid w:val="0093654A"/>
     <w:rsid w:val="009366FE"/>
     <w:rsid w:val="00936F44"/>
     <w:rsid w:val="00940939"/>
     <w:rsid w:val="009410AD"/>
     <w:rsid w:val="00941932"/>
     <w:rsid w:val="00941951"/>
     <w:rsid w:val="00941F09"/>
     <w:rsid w:val="009440C6"/>
     <w:rsid w:val="009442A7"/>
     <w:rsid w:val="009454FF"/>
     <w:rsid w:val="00946838"/>
     <w:rsid w:val="009471EC"/>
     <w:rsid w:val="009473AD"/>
     <w:rsid w:val="009504A0"/>
     <w:rsid w:val="00951CDD"/>
     <w:rsid w:val="009529CF"/>
     <w:rsid w:val="00952BCD"/>
     <w:rsid w:val="009539C2"/>
     <w:rsid w:val="009572E9"/>
     <w:rsid w:val="0095780A"/>
     <w:rsid w:val="00957FAD"/>
     <w:rsid w:val="00957FAF"/>
     <w:rsid w:val="00961C8D"/>
     <w:rsid w:val="00964709"/>
+    <w:rsid w:val="00964CEF"/>
     <w:rsid w:val="00966A62"/>
     <w:rsid w:val="00966F84"/>
     <w:rsid w:val="0096738D"/>
     <w:rsid w:val="009704EC"/>
     <w:rsid w:val="009706C9"/>
     <w:rsid w:val="009707DF"/>
     <w:rsid w:val="00970C81"/>
     <w:rsid w:val="00971273"/>
     <w:rsid w:val="00971D05"/>
     <w:rsid w:val="00971F23"/>
     <w:rsid w:val="00971FA8"/>
     <w:rsid w:val="009735F7"/>
     <w:rsid w:val="00974014"/>
     <w:rsid w:val="0097429E"/>
     <w:rsid w:val="00975720"/>
     <w:rsid w:val="0097643D"/>
     <w:rsid w:val="00980B60"/>
     <w:rsid w:val="00981556"/>
+    <w:rsid w:val="00981850"/>
     <w:rsid w:val="00981958"/>
     <w:rsid w:val="009829C9"/>
     <w:rsid w:val="00982BA4"/>
     <w:rsid w:val="009837BD"/>
     <w:rsid w:val="0098410E"/>
     <w:rsid w:val="009848CD"/>
     <w:rsid w:val="00985444"/>
     <w:rsid w:val="00985A89"/>
     <w:rsid w:val="00985C72"/>
     <w:rsid w:val="00987079"/>
     <w:rsid w:val="009902E5"/>
     <w:rsid w:val="0099083F"/>
     <w:rsid w:val="00990A90"/>
     <w:rsid w:val="0099108B"/>
     <w:rsid w:val="00991206"/>
     <w:rsid w:val="0099166C"/>
     <w:rsid w:val="0099246C"/>
     <w:rsid w:val="00992A8B"/>
     <w:rsid w:val="00992FA7"/>
     <w:rsid w:val="0099390B"/>
     <w:rsid w:val="00993CF0"/>
     <w:rsid w:val="0099455C"/>
     <w:rsid w:val="00994A81"/>
+    <w:rsid w:val="0099546F"/>
     <w:rsid w:val="009955B6"/>
     <w:rsid w:val="00996034"/>
     <w:rsid w:val="00996673"/>
     <w:rsid w:val="009A01C4"/>
     <w:rsid w:val="009A075E"/>
     <w:rsid w:val="009A0D85"/>
     <w:rsid w:val="009A12FE"/>
+    <w:rsid w:val="009A1797"/>
     <w:rsid w:val="009A17B3"/>
     <w:rsid w:val="009A22BB"/>
     <w:rsid w:val="009A3FA2"/>
     <w:rsid w:val="009A4318"/>
     <w:rsid w:val="009A433B"/>
     <w:rsid w:val="009A5CE5"/>
     <w:rsid w:val="009A5DD6"/>
     <w:rsid w:val="009A6824"/>
     <w:rsid w:val="009A7FDC"/>
     <w:rsid w:val="009B3CFD"/>
     <w:rsid w:val="009B3E83"/>
     <w:rsid w:val="009B41CC"/>
     <w:rsid w:val="009B4F49"/>
+    <w:rsid w:val="009B5808"/>
     <w:rsid w:val="009B5D2F"/>
     <w:rsid w:val="009B5F5E"/>
     <w:rsid w:val="009B6D81"/>
     <w:rsid w:val="009B7607"/>
     <w:rsid w:val="009B7BBB"/>
     <w:rsid w:val="009C01D3"/>
     <w:rsid w:val="009C05EC"/>
     <w:rsid w:val="009C0CE6"/>
     <w:rsid w:val="009C18B2"/>
     <w:rsid w:val="009C21AC"/>
     <w:rsid w:val="009C24D2"/>
     <w:rsid w:val="009C362F"/>
     <w:rsid w:val="009C443D"/>
     <w:rsid w:val="009C4846"/>
     <w:rsid w:val="009C48A2"/>
     <w:rsid w:val="009C49D6"/>
     <w:rsid w:val="009C5817"/>
     <w:rsid w:val="009C5FF3"/>
     <w:rsid w:val="009C71F3"/>
     <w:rsid w:val="009C7755"/>
     <w:rsid w:val="009D00E7"/>
     <w:rsid w:val="009D0DF0"/>
     <w:rsid w:val="009D1462"/>
     <w:rsid w:val="009D1ACF"/>
     <w:rsid w:val="009D1EC7"/>
     <w:rsid w:val="009D30EC"/>
     <w:rsid w:val="009D499E"/>
     <w:rsid w:val="009D510B"/>
     <w:rsid w:val="009D5BD9"/>
     <w:rsid w:val="009D6476"/>
     <w:rsid w:val="009D6AC2"/>
     <w:rsid w:val="009E0838"/>
     <w:rsid w:val="009E11F0"/>
+    <w:rsid w:val="009E1AA3"/>
     <w:rsid w:val="009E1CBA"/>
     <w:rsid w:val="009E23A6"/>
     <w:rsid w:val="009E280E"/>
     <w:rsid w:val="009E2C3C"/>
     <w:rsid w:val="009E30DF"/>
     <w:rsid w:val="009E3346"/>
     <w:rsid w:val="009E345E"/>
     <w:rsid w:val="009E5A54"/>
     <w:rsid w:val="009E621D"/>
     <w:rsid w:val="009E6E79"/>
     <w:rsid w:val="009E705C"/>
     <w:rsid w:val="009E706F"/>
     <w:rsid w:val="009E78B3"/>
     <w:rsid w:val="009F06F0"/>
     <w:rsid w:val="009F149E"/>
     <w:rsid w:val="009F1D69"/>
     <w:rsid w:val="009F2806"/>
     <w:rsid w:val="009F2BA6"/>
     <w:rsid w:val="009F3042"/>
     <w:rsid w:val="009F3D36"/>
     <w:rsid w:val="009F5227"/>
     <w:rsid w:val="009F7277"/>
     <w:rsid w:val="00A00A58"/>
     <w:rsid w:val="00A02024"/>
     <w:rsid w:val="00A029AF"/>
     <w:rsid w:val="00A05919"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A07A65"/>
     <w:rsid w:val="00A07F7F"/>
     <w:rsid w:val="00A10924"/>
     <w:rsid w:val="00A11D92"/>
     <w:rsid w:val="00A125B3"/>
     <w:rsid w:val="00A14399"/>
     <w:rsid w:val="00A14BB1"/>
     <w:rsid w:val="00A15967"/>
     <w:rsid w:val="00A16504"/>
     <w:rsid w:val="00A1734C"/>
     <w:rsid w:val="00A17AC1"/>
     <w:rsid w:val="00A17DAC"/>
     <w:rsid w:val="00A207FC"/>
     <w:rsid w:val="00A21F1F"/>
     <w:rsid w:val="00A223F2"/>
     <w:rsid w:val="00A22C99"/>
     <w:rsid w:val="00A239BA"/>
     <w:rsid w:val="00A24092"/>
     <w:rsid w:val="00A25FF1"/>
     <w:rsid w:val="00A27619"/>
     <w:rsid w:val="00A27797"/>
     <w:rsid w:val="00A27A91"/>
     <w:rsid w:val="00A3005A"/>
     <w:rsid w:val="00A3038F"/>
     <w:rsid w:val="00A3057E"/>
@@ -28336,125 +27800,128 @@
     <w:rsid w:val="00A612BD"/>
     <w:rsid w:val="00A62B0A"/>
     <w:rsid w:val="00A63064"/>
     <w:rsid w:val="00A64564"/>
     <w:rsid w:val="00A649E1"/>
     <w:rsid w:val="00A64F3B"/>
     <w:rsid w:val="00A65505"/>
     <w:rsid w:val="00A65A47"/>
     <w:rsid w:val="00A65B62"/>
     <w:rsid w:val="00A66981"/>
     <w:rsid w:val="00A669E7"/>
     <w:rsid w:val="00A66D43"/>
     <w:rsid w:val="00A6734A"/>
     <w:rsid w:val="00A673EA"/>
     <w:rsid w:val="00A71ABD"/>
     <w:rsid w:val="00A7296C"/>
     <w:rsid w:val="00A734C9"/>
     <w:rsid w:val="00A74BDF"/>
     <w:rsid w:val="00A75F5B"/>
     <w:rsid w:val="00A76DF2"/>
     <w:rsid w:val="00A76E83"/>
     <w:rsid w:val="00A77049"/>
     <w:rsid w:val="00A77A22"/>
     <w:rsid w:val="00A81A78"/>
     <w:rsid w:val="00A82C04"/>
+    <w:rsid w:val="00A83E6B"/>
     <w:rsid w:val="00A84136"/>
     <w:rsid w:val="00A84A13"/>
     <w:rsid w:val="00A84AFB"/>
     <w:rsid w:val="00A85387"/>
     <w:rsid w:val="00A85434"/>
     <w:rsid w:val="00A855D0"/>
     <w:rsid w:val="00A85781"/>
     <w:rsid w:val="00A86348"/>
     <w:rsid w:val="00A86724"/>
     <w:rsid w:val="00A87477"/>
     <w:rsid w:val="00A90DB9"/>
     <w:rsid w:val="00A919B1"/>
     <w:rsid w:val="00A923B5"/>
     <w:rsid w:val="00A93A86"/>
     <w:rsid w:val="00A93E13"/>
     <w:rsid w:val="00A94718"/>
     <w:rsid w:val="00A94FE2"/>
     <w:rsid w:val="00A96679"/>
     <w:rsid w:val="00A9714F"/>
     <w:rsid w:val="00A97433"/>
     <w:rsid w:val="00A979C2"/>
     <w:rsid w:val="00AA025C"/>
     <w:rsid w:val="00AA0C65"/>
     <w:rsid w:val="00AA2053"/>
     <w:rsid w:val="00AA21DF"/>
     <w:rsid w:val="00AA23CA"/>
     <w:rsid w:val="00AA23D1"/>
     <w:rsid w:val="00AA24CB"/>
     <w:rsid w:val="00AA3EF7"/>
     <w:rsid w:val="00AA4FA7"/>
     <w:rsid w:val="00AA577B"/>
     <w:rsid w:val="00AA578F"/>
     <w:rsid w:val="00AA5B08"/>
     <w:rsid w:val="00AA6DFE"/>
     <w:rsid w:val="00AA79B4"/>
     <w:rsid w:val="00AB08C4"/>
     <w:rsid w:val="00AB0A9E"/>
     <w:rsid w:val="00AB1BBA"/>
     <w:rsid w:val="00AB1DD0"/>
     <w:rsid w:val="00AB2E2F"/>
     <w:rsid w:val="00AB3429"/>
     <w:rsid w:val="00AB399C"/>
     <w:rsid w:val="00AB41FF"/>
     <w:rsid w:val="00AB4E22"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5F5A"/>
     <w:rsid w:val="00AB6DDE"/>
     <w:rsid w:val="00AB7BD7"/>
     <w:rsid w:val="00AC1CD4"/>
     <w:rsid w:val="00AC1D9E"/>
+    <w:rsid w:val="00AC1E43"/>
     <w:rsid w:val="00AC3FBC"/>
     <w:rsid w:val="00AC48E2"/>
     <w:rsid w:val="00AC6094"/>
     <w:rsid w:val="00AC6FD2"/>
     <w:rsid w:val="00AC7B1F"/>
     <w:rsid w:val="00AD1665"/>
     <w:rsid w:val="00AD24BC"/>
     <w:rsid w:val="00AD477A"/>
     <w:rsid w:val="00AD4F2A"/>
     <w:rsid w:val="00AD50F7"/>
     <w:rsid w:val="00AD5A82"/>
     <w:rsid w:val="00AD6D1B"/>
     <w:rsid w:val="00AD76EB"/>
     <w:rsid w:val="00AE0BB4"/>
     <w:rsid w:val="00AE0F8C"/>
     <w:rsid w:val="00AE27E9"/>
     <w:rsid w:val="00AE2FCD"/>
     <w:rsid w:val="00AE328B"/>
     <w:rsid w:val="00AE56F6"/>
     <w:rsid w:val="00AE5C56"/>
     <w:rsid w:val="00AE66DA"/>
     <w:rsid w:val="00AE69C1"/>
     <w:rsid w:val="00AE7465"/>
     <w:rsid w:val="00AE7F8B"/>
     <w:rsid w:val="00AF091B"/>
+    <w:rsid w:val="00AF295E"/>
     <w:rsid w:val="00AF2AB4"/>
     <w:rsid w:val="00AF2B93"/>
     <w:rsid w:val="00AF563C"/>
     <w:rsid w:val="00AF737D"/>
     <w:rsid w:val="00AF7D53"/>
     <w:rsid w:val="00B01E46"/>
     <w:rsid w:val="00B02333"/>
     <w:rsid w:val="00B02B6D"/>
     <w:rsid w:val="00B0399F"/>
     <w:rsid w:val="00B03AFC"/>
     <w:rsid w:val="00B045F6"/>
     <w:rsid w:val="00B0590D"/>
     <w:rsid w:val="00B05DA4"/>
     <w:rsid w:val="00B0619B"/>
     <w:rsid w:val="00B064AC"/>
     <w:rsid w:val="00B065A7"/>
     <w:rsid w:val="00B06C3D"/>
     <w:rsid w:val="00B0783B"/>
     <w:rsid w:val="00B07CEF"/>
     <w:rsid w:val="00B10754"/>
     <w:rsid w:val="00B14E84"/>
     <w:rsid w:val="00B17814"/>
     <w:rsid w:val="00B17C6E"/>
     <w:rsid w:val="00B17FE8"/>
     <w:rsid w:val="00B20471"/>
@@ -28520,241 +27987,249 @@
     <w:rsid w:val="00B65AE5"/>
     <w:rsid w:val="00B663B7"/>
     <w:rsid w:val="00B67122"/>
     <w:rsid w:val="00B70571"/>
     <w:rsid w:val="00B709C6"/>
     <w:rsid w:val="00B70DE5"/>
     <w:rsid w:val="00B7167F"/>
     <w:rsid w:val="00B71737"/>
     <w:rsid w:val="00B71F30"/>
     <w:rsid w:val="00B72AAA"/>
     <w:rsid w:val="00B72D3F"/>
     <w:rsid w:val="00B731C9"/>
     <w:rsid w:val="00B741C7"/>
     <w:rsid w:val="00B74831"/>
     <w:rsid w:val="00B74B58"/>
     <w:rsid w:val="00B75661"/>
     <w:rsid w:val="00B76AC1"/>
     <w:rsid w:val="00B7753C"/>
     <w:rsid w:val="00B779DE"/>
     <w:rsid w:val="00B8101D"/>
     <w:rsid w:val="00B81C25"/>
     <w:rsid w:val="00B81FF6"/>
     <w:rsid w:val="00B83DAC"/>
     <w:rsid w:val="00B848C2"/>
     <w:rsid w:val="00B85C13"/>
+    <w:rsid w:val="00B85D67"/>
     <w:rsid w:val="00B86305"/>
     <w:rsid w:val="00B867A7"/>
     <w:rsid w:val="00B9005E"/>
     <w:rsid w:val="00B90DC4"/>
     <w:rsid w:val="00B9146A"/>
     <w:rsid w:val="00B91F0D"/>
     <w:rsid w:val="00B92ED6"/>
     <w:rsid w:val="00B938A9"/>
+    <w:rsid w:val="00B95022"/>
     <w:rsid w:val="00B95539"/>
     <w:rsid w:val="00B95699"/>
     <w:rsid w:val="00B963F7"/>
     <w:rsid w:val="00B9690B"/>
     <w:rsid w:val="00B9721F"/>
     <w:rsid w:val="00BA0B52"/>
     <w:rsid w:val="00BA10A7"/>
     <w:rsid w:val="00BA131A"/>
     <w:rsid w:val="00BA169B"/>
     <w:rsid w:val="00BA1E41"/>
     <w:rsid w:val="00BA2529"/>
     <w:rsid w:val="00BA2668"/>
     <w:rsid w:val="00BA4A02"/>
     <w:rsid w:val="00BA4A2E"/>
     <w:rsid w:val="00BA4EFF"/>
     <w:rsid w:val="00BA5ED0"/>
     <w:rsid w:val="00BA7662"/>
     <w:rsid w:val="00BA7CBB"/>
     <w:rsid w:val="00BB049E"/>
     <w:rsid w:val="00BB1AB5"/>
     <w:rsid w:val="00BB1B88"/>
     <w:rsid w:val="00BB1FC7"/>
     <w:rsid w:val="00BB22D2"/>
     <w:rsid w:val="00BB26D4"/>
     <w:rsid w:val="00BB2C70"/>
+    <w:rsid w:val="00BB2FE4"/>
     <w:rsid w:val="00BB3954"/>
     <w:rsid w:val="00BB3EFA"/>
     <w:rsid w:val="00BB4BBB"/>
     <w:rsid w:val="00BB514F"/>
     <w:rsid w:val="00BC0280"/>
     <w:rsid w:val="00BC0303"/>
     <w:rsid w:val="00BC041F"/>
     <w:rsid w:val="00BC0F48"/>
     <w:rsid w:val="00BC1BA9"/>
     <w:rsid w:val="00BC1D35"/>
     <w:rsid w:val="00BC2153"/>
     <w:rsid w:val="00BC23EB"/>
     <w:rsid w:val="00BC27D8"/>
     <w:rsid w:val="00BC2AE1"/>
     <w:rsid w:val="00BC36A4"/>
     <w:rsid w:val="00BC36A8"/>
     <w:rsid w:val="00BC3944"/>
     <w:rsid w:val="00BC4316"/>
     <w:rsid w:val="00BC4F8A"/>
     <w:rsid w:val="00BC5682"/>
     <w:rsid w:val="00BC5779"/>
     <w:rsid w:val="00BC67A4"/>
     <w:rsid w:val="00BC693B"/>
     <w:rsid w:val="00BC707A"/>
     <w:rsid w:val="00BC738A"/>
     <w:rsid w:val="00BD0573"/>
     <w:rsid w:val="00BD09BD"/>
     <w:rsid w:val="00BD0B39"/>
     <w:rsid w:val="00BD0FAE"/>
     <w:rsid w:val="00BD10B9"/>
     <w:rsid w:val="00BD1FB9"/>
     <w:rsid w:val="00BD1FEB"/>
     <w:rsid w:val="00BD22F7"/>
     <w:rsid w:val="00BD3896"/>
     <w:rsid w:val="00BD3A6E"/>
+    <w:rsid w:val="00BD3ADC"/>
     <w:rsid w:val="00BD46E6"/>
     <w:rsid w:val="00BD4AE5"/>
     <w:rsid w:val="00BD5F27"/>
     <w:rsid w:val="00BD618E"/>
     <w:rsid w:val="00BD6315"/>
     <w:rsid w:val="00BD642A"/>
     <w:rsid w:val="00BD68FB"/>
     <w:rsid w:val="00BD693E"/>
     <w:rsid w:val="00BD70CB"/>
     <w:rsid w:val="00BD71E5"/>
     <w:rsid w:val="00BE0541"/>
     <w:rsid w:val="00BE3695"/>
     <w:rsid w:val="00BE3B91"/>
     <w:rsid w:val="00BE607D"/>
     <w:rsid w:val="00BE7A7E"/>
     <w:rsid w:val="00BE7F83"/>
     <w:rsid w:val="00BF1061"/>
     <w:rsid w:val="00BF142F"/>
     <w:rsid w:val="00BF1558"/>
     <w:rsid w:val="00BF22E7"/>
     <w:rsid w:val="00BF2717"/>
     <w:rsid w:val="00BF3812"/>
     <w:rsid w:val="00BF3D0D"/>
     <w:rsid w:val="00BF3D8B"/>
     <w:rsid w:val="00BF577A"/>
     <w:rsid w:val="00BF73AB"/>
     <w:rsid w:val="00BF76DF"/>
     <w:rsid w:val="00BF7D32"/>
     <w:rsid w:val="00C00967"/>
     <w:rsid w:val="00C00B03"/>
     <w:rsid w:val="00C018A4"/>
     <w:rsid w:val="00C02A1F"/>
     <w:rsid w:val="00C03C4C"/>
     <w:rsid w:val="00C04456"/>
     <w:rsid w:val="00C04C38"/>
     <w:rsid w:val="00C04DE1"/>
     <w:rsid w:val="00C057BF"/>
     <w:rsid w:val="00C05C03"/>
     <w:rsid w:val="00C06049"/>
     <w:rsid w:val="00C106D1"/>
     <w:rsid w:val="00C113DA"/>
+    <w:rsid w:val="00C12E46"/>
     <w:rsid w:val="00C14113"/>
     <w:rsid w:val="00C148FD"/>
     <w:rsid w:val="00C1494E"/>
     <w:rsid w:val="00C14C77"/>
     <w:rsid w:val="00C15E82"/>
     <w:rsid w:val="00C15EA5"/>
     <w:rsid w:val="00C15F33"/>
     <w:rsid w:val="00C16417"/>
     <w:rsid w:val="00C16B8C"/>
     <w:rsid w:val="00C17133"/>
     <w:rsid w:val="00C1744B"/>
     <w:rsid w:val="00C22307"/>
     <w:rsid w:val="00C22688"/>
     <w:rsid w:val="00C227D5"/>
     <w:rsid w:val="00C22945"/>
     <w:rsid w:val="00C22D17"/>
     <w:rsid w:val="00C237D1"/>
     <w:rsid w:val="00C24A03"/>
     <w:rsid w:val="00C256FE"/>
     <w:rsid w:val="00C257D9"/>
     <w:rsid w:val="00C25AA0"/>
     <w:rsid w:val="00C26276"/>
     <w:rsid w:val="00C27046"/>
     <w:rsid w:val="00C2712E"/>
     <w:rsid w:val="00C27B5E"/>
     <w:rsid w:val="00C308D0"/>
     <w:rsid w:val="00C30C42"/>
     <w:rsid w:val="00C31284"/>
     <w:rsid w:val="00C315F8"/>
     <w:rsid w:val="00C31749"/>
     <w:rsid w:val="00C32D28"/>
     <w:rsid w:val="00C3398D"/>
     <w:rsid w:val="00C33C4A"/>
     <w:rsid w:val="00C34A3A"/>
     <w:rsid w:val="00C34D1B"/>
     <w:rsid w:val="00C350C9"/>
     <w:rsid w:val="00C36463"/>
     <w:rsid w:val="00C36C59"/>
     <w:rsid w:val="00C36DB7"/>
     <w:rsid w:val="00C3711E"/>
     <w:rsid w:val="00C377FE"/>
     <w:rsid w:val="00C37CCA"/>
     <w:rsid w:val="00C40783"/>
+    <w:rsid w:val="00C409AC"/>
     <w:rsid w:val="00C40CF7"/>
     <w:rsid w:val="00C41F2B"/>
     <w:rsid w:val="00C422CA"/>
     <w:rsid w:val="00C424E5"/>
     <w:rsid w:val="00C42767"/>
     <w:rsid w:val="00C43CFD"/>
     <w:rsid w:val="00C445FF"/>
     <w:rsid w:val="00C450EE"/>
     <w:rsid w:val="00C4599E"/>
     <w:rsid w:val="00C46BDE"/>
     <w:rsid w:val="00C47462"/>
     <w:rsid w:val="00C47D06"/>
     <w:rsid w:val="00C50428"/>
     <w:rsid w:val="00C50562"/>
     <w:rsid w:val="00C53BCA"/>
     <w:rsid w:val="00C54BCF"/>
     <w:rsid w:val="00C54DE9"/>
     <w:rsid w:val="00C55317"/>
     <w:rsid w:val="00C5664B"/>
     <w:rsid w:val="00C56A75"/>
     <w:rsid w:val="00C5726A"/>
     <w:rsid w:val="00C573FB"/>
     <w:rsid w:val="00C57883"/>
+    <w:rsid w:val="00C57C0E"/>
     <w:rsid w:val="00C57C36"/>
     <w:rsid w:val="00C60AC3"/>
     <w:rsid w:val="00C60B26"/>
     <w:rsid w:val="00C612E0"/>
     <w:rsid w:val="00C63660"/>
     <w:rsid w:val="00C67029"/>
     <w:rsid w:val="00C70A45"/>
     <w:rsid w:val="00C71093"/>
     <w:rsid w:val="00C712B5"/>
     <w:rsid w:val="00C712F0"/>
     <w:rsid w:val="00C7134C"/>
     <w:rsid w:val="00C719F7"/>
     <w:rsid w:val="00C73394"/>
     <w:rsid w:val="00C7340F"/>
     <w:rsid w:val="00C73B45"/>
     <w:rsid w:val="00C73E5B"/>
+    <w:rsid w:val="00C741E5"/>
     <w:rsid w:val="00C75140"/>
     <w:rsid w:val="00C7582C"/>
     <w:rsid w:val="00C760C5"/>
     <w:rsid w:val="00C76101"/>
     <w:rsid w:val="00C764CA"/>
     <w:rsid w:val="00C76794"/>
     <w:rsid w:val="00C769DC"/>
     <w:rsid w:val="00C76BC0"/>
     <w:rsid w:val="00C76F1A"/>
     <w:rsid w:val="00C779BE"/>
     <w:rsid w:val="00C80675"/>
     <w:rsid w:val="00C8074F"/>
     <w:rsid w:val="00C80D1A"/>
     <w:rsid w:val="00C80F42"/>
     <w:rsid w:val="00C82D02"/>
     <w:rsid w:val="00C841CF"/>
     <w:rsid w:val="00C842BD"/>
     <w:rsid w:val="00C85B59"/>
     <w:rsid w:val="00C877F1"/>
     <w:rsid w:val="00C914CF"/>
     <w:rsid w:val="00C915D9"/>
     <w:rsid w:val="00C92051"/>
     <w:rsid w:val="00C92A8B"/>
     <w:rsid w:val="00C92BB6"/>
     <w:rsid w:val="00C9505D"/>
@@ -28821,98 +28296,101 @@
     <w:rsid w:val="00CE6E2D"/>
     <w:rsid w:val="00CE706A"/>
     <w:rsid w:val="00CE7382"/>
     <w:rsid w:val="00CE7701"/>
     <w:rsid w:val="00CF04B3"/>
     <w:rsid w:val="00CF2A55"/>
     <w:rsid w:val="00CF2DE7"/>
     <w:rsid w:val="00CF383B"/>
     <w:rsid w:val="00CF5212"/>
     <w:rsid w:val="00CF69C4"/>
     <w:rsid w:val="00CF6B33"/>
     <w:rsid w:val="00CF75CA"/>
     <w:rsid w:val="00CF799C"/>
     <w:rsid w:val="00D001CF"/>
     <w:rsid w:val="00D00D41"/>
     <w:rsid w:val="00D00E2F"/>
     <w:rsid w:val="00D010EA"/>
     <w:rsid w:val="00D01342"/>
     <w:rsid w:val="00D01370"/>
     <w:rsid w:val="00D01503"/>
     <w:rsid w:val="00D02327"/>
     <w:rsid w:val="00D02397"/>
     <w:rsid w:val="00D028C5"/>
     <w:rsid w:val="00D02BF8"/>
     <w:rsid w:val="00D03176"/>
+    <w:rsid w:val="00D0364F"/>
     <w:rsid w:val="00D0513D"/>
     <w:rsid w:val="00D056A4"/>
     <w:rsid w:val="00D06580"/>
     <w:rsid w:val="00D06B67"/>
     <w:rsid w:val="00D06F91"/>
     <w:rsid w:val="00D07470"/>
     <w:rsid w:val="00D07793"/>
     <w:rsid w:val="00D104F7"/>
     <w:rsid w:val="00D10820"/>
     <w:rsid w:val="00D11F95"/>
     <w:rsid w:val="00D12ADA"/>
     <w:rsid w:val="00D13327"/>
     <w:rsid w:val="00D1448B"/>
     <w:rsid w:val="00D146D5"/>
     <w:rsid w:val="00D14AB9"/>
     <w:rsid w:val="00D15260"/>
     <w:rsid w:val="00D152F5"/>
     <w:rsid w:val="00D15E85"/>
     <w:rsid w:val="00D1792A"/>
     <w:rsid w:val="00D200DB"/>
     <w:rsid w:val="00D228C6"/>
     <w:rsid w:val="00D22E96"/>
     <w:rsid w:val="00D231FD"/>
     <w:rsid w:val="00D23B5C"/>
     <w:rsid w:val="00D2483F"/>
     <w:rsid w:val="00D249B2"/>
     <w:rsid w:val="00D2526E"/>
     <w:rsid w:val="00D272E8"/>
+    <w:rsid w:val="00D27314"/>
     <w:rsid w:val="00D27374"/>
     <w:rsid w:val="00D277B2"/>
     <w:rsid w:val="00D279AC"/>
     <w:rsid w:val="00D32526"/>
     <w:rsid w:val="00D3349C"/>
     <w:rsid w:val="00D336E7"/>
     <w:rsid w:val="00D336F5"/>
     <w:rsid w:val="00D33B6C"/>
     <w:rsid w:val="00D3464E"/>
     <w:rsid w:val="00D35256"/>
     <w:rsid w:val="00D356AC"/>
     <w:rsid w:val="00D359DB"/>
     <w:rsid w:val="00D35ECB"/>
     <w:rsid w:val="00D36213"/>
     <w:rsid w:val="00D3693B"/>
     <w:rsid w:val="00D36AC3"/>
     <w:rsid w:val="00D37658"/>
     <w:rsid w:val="00D405E3"/>
     <w:rsid w:val="00D41F16"/>
     <w:rsid w:val="00D42A54"/>
+    <w:rsid w:val="00D433F6"/>
     <w:rsid w:val="00D438F3"/>
     <w:rsid w:val="00D462A7"/>
     <w:rsid w:val="00D47009"/>
     <w:rsid w:val="00D4701B"/>
     <w:rsid w:val="00D47F15"/>
     <w:rsid w:val="00D51DD2"/>
     <w:rsid w:val="00D528DE"/>
     <w:rsid w:val="00D53A68"/>
     <w:rsid w:val="00D53D7A"/>
     <w:rsid w:val="00D54668"/>
     <w:rsid w:val="00D5676D"/>
     <w:rsid w:val="00D5718D"/>
     <w:rsid w:val="00D577AB"/>
     <w:rsid w:val="00D5799D"/>
     <w:rsid w:val="00D57A32"/>
     <w:rsid w:val="00D57EB6"/>
     <w:rsid w:val="00D60502"/>
     <w:rsid w:val="00D60A70"/>
     <w:rsid w:val="00D611B5"/>
     <w:rsid w:val="00D61752"/>
     <w:rsid w:val="00D61907"/>
     <w:rsid w:val="00D619C0"/>
     <w:rsid w:val="00D61C10"/>
     <w:rsid w:val="00D628A8"/>
     <w:rsid w:val="00D62D6F"/>
@@ -29099,163 +28577,169 @@
     <w:rsid w:val="00E51F67"/>
     <w:rsid w:val="00E5206A"/>
     <w:rsid w:val="00E52830"/>
     <w:rsid w:val="00E546B3"/>
     <w:rsid w:val="00E55147"/>
     <w:rsid w:val="00E5523C"/>
     <w:rsid w:val="00E56B9B"/>
     <w:rsid w:val="00E56F9D"/>
     <w:rsid w:val="00E572F7"/>
     <w:rsid w:val="00E57A7E"/>
     <w:rsid w:val="00E60172"/>
     <w:rsid w:val="00E61F23"/>
     <w:rsid w:val="00E6299D"/>
     <w:rsid w:val="00E62B06"/>
     <w:rsid w:val="00E6303D"/>
     <w:rsid w:val="00E64CA9"/>
     <w:rsid w:val="00E6584D"/>
     <w:rsid w:val="00E65A38"/>
     <w:rsid w:val="00E65C01"/>
     <w:rsid w:val="00E66681"/>
     <w:rsid w:val="00E6703F"/>
     <w:rsid w:val="00E6734A"/>
     <w:rsid w:val="00E6755F"/>
     <w:rsid w:val="00E679B5"/>
     <w:rsid w:val="00E70082"/>
+    <w:rsid w:val="00E7011A"/>
     <w:rsid w:val="00E70FEF"/>
     <w:rsid w:val="00E7169A"/>
     <w:rsid w:val="00E728A6"/>
     <w:rsid w:val="00E73D2F"/>
     <w:rsid w:val="00E74385"/>
+    <w:rsid w:val="00E74837"/>
     <w:rsid w:val="00E751A3"/>
     <w:rsid w:val="00E753EE"/>
     <w:rsid w:val="00E75B13"/>
     <w:rsid w:val="00E75E93"/>
     <w:rsid w:val="00E75F24"/>
     <w:rsid w:val="00E76DC1"/>
     <w:rsid w:val="00E77EEE"/>
     <w:rsid w:val="00E80292"/>
     <w:rsid w:val="00E822C7"/>
     <w:rsid w:val="00E82387"/>
     <w:rsid w:val="00E83AFA"/>
     <w:rsid w:val="00E847EC"/>
     <w:rsid w:val="00E8691F"/>
     <w:rsid w:val="00E870E5"/>
     <w:rsid w:val="00E87AB5"/>
     <w:rsid w:val="00E9025D"/>
     <w:rsid w:val="00E90B21"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91CE3"/>
     <w:rsid w:val="00E9220E"/>
     <w:rsid w:val="00E925F6"/>
     <w:rsid w:val="00E9368E"/>
     <w:rsid w:val="00E9372D"/>
     <w:rsid w:val="00E93AE8"/>
     <w:rsid w:val="00E93EE1"/>
     <w:rsid w:val="00E946E3"/>
     <w:rsid w:val="00E9478E"/>
     <w:rsid w:val="00E95315"/>
     <w:rsid w:val="00E95C47"/>
     <w:rsid w:val="00E96301"/>
     <w:rsid w:val="00E97FD7"/>
     <w:rsid w:val="00EA15FF"/>
     <w:rsid w:val="00EA1AE5"/>
     <w:rsid w:val="00EA21E5"/>
     <w:rsid w:val="00EA28BA"/>
     <w:rsid w:val="00EA2E5C"/>
     <w:rsid w:val="00EA3EBB"/>
     <w:rsid w:val="00EA4979"/>
+    <w:rsid w:val="00EA53E1"/>
     <w:rsid w:val="00EA58E3"/>
     <w:rsid w:val="00EA5BBC"/>
     <w:rsid w:val="00EA619A"/>
     <w:rsid w:val="00EA6E71"/>
     <w:rsid w:val="00EA6F69"/>
     <w:rsid w:val="00EA7080"/>
     <w:rsid w:val="00EA79B9"/>
     <w:rsid w:val="00EB0047"/>
     <w:rsid w:val="00EB02A1"/>
+    <w:rsid w:val="00EB0D02"/>
     <w:rsid w:val="00EB17CE"/>
     <w:rsid w:val="00EB1BE8"/>
     <w:rsid w:val="00EB34E8"/>
     <w:rsid w:val="00EB585A"/>
     <w:rsid w:val="00EB5B23"/>
     <w:rsid w:val="00EB5E67"/>
     <w:rsid w:val="00EB6FE2"/>
     <w:rsid w:val="00EB7F2A"/>
     <w:rsid w:val="00EC126D"/>
     <w:rsid w:val="00EC38E0"/>
     <w:rsid w:val="00EC4F75"/>
     <w:rsid w:val="00EC7683"/>
     <w:rsid w:val="00ED1761"/>
     <w:rsid w:val="00ED2AD3"/>
     <w:rsid w:val="00ED2ED3"/>
     <w:rsid w:val="00ED4B75"/>
     <w:rsid w:val="00ED4EE0"/>
     <w:rsid w:val="00ED66D4"/>
+    <w:rsid w:val="00ED6AE9"/>
     <w:rsid w:val="00ED72CD"/>
     <w:rsid w:val="00EE3C92"/>
     <w:rsid w:val="00EE3E15"/>
     <w:rsid w:val="00EE531B"/>
     <w:rsid w:val="00EE5A9D"/>
     <w:rsid w:val="00EE5C06"/>
     <w:rsid w:val="00EE76DC"/>
     <w:rsid w:val="00EE79C2"/>
     <w:rsid w:val="00EF0203"/>
     <w:rsid w:val="00EF2359"/>
     <w:rsid w:val="00EF2829"/>
     <w:rsid w:val="00EF30E2"/>
     <w:rsid w:val="00EF3845"/>
     <w:rsid w:val="00EF6553"/>
     <w:rsid w:val="00EF6B37"/>
     <w:rsid w:val="00EF6E7D"/>
     <w:rsid w:val="00EF7568"/>
     <w:rsid w:val="00F013BF"/>
     <w:rsid w:val="00F01BC1"/>
     <w:rsid w:val="00F02AB7"/>
     <w:rsid w:val="00F041C1"/>
     <w:rsid w:val="00F05450"/>
     <w:rsid w:val="00F05556"/>
     <w:rsid w:val="00F056D4"/>
     <w:rsid w:val="00F05AE6"/>
     <w:rsid w:val="00F07019"/>
     <w:rsid w:val="00F0729B"/>
     <w:rsid w:val="00F077A2"/>
     <w:rsid w:val="00F10116"/>
     <w:rsid w:val="00F11289"/>
     <w:rsid w:val="00F12086"/>
     <w:rsid w:val="00F1414D"/>
     <w:rsid w:val="00F15915"/>
     <w:rsid w:val="00F15B06"/>
     <w:rsid w:val="00F163D4"/>
     <w:rsid w:val="00F16673"/>
     <w:rsid w:val="00F16911"/>
     <w:rsid w:val="00F174DD"/>
     <w:rsid w:val="00F17FF9"/>
     <w:rsid w:val="00F2030F"/>
     <w:rsid w:val="00F20D33"/>
     <w:rsid w:val="00F21A14"/>
     <w:rsid w:val="00F229D0"/>
+    <w:rsid w:val="00F22CA1"/>
     <w:rsid w:val="00F22D12"/>
     <w:rsid w:val="00F22E0C"/>
     <w:rsid w:val="00F2328C"/>
     <w:rsid w:val="00F24331"/>
     <w:rsid w:val="00F2538F"/>
     <w:rsid w:val="00F2575C"/>
     <w:rsid w:val="00F25C15"/>
     <w:rsid w:val="00F25C38"/>
     <w:rsid w:val="00F26559"/>
     <w:rsid w:val="00F267AA"/>
     <w:rsid w:val="00F27533"/>
     <w:rsid w:val="00F276C4"/>
     <w:rsid w:val="00F30009"/>
     <w:rsid w:val="00F30488"/>
     <w:rsid w:val="00F32112"/>
     <w:rsid w:val="00F326FF"/>
     <w:rsid w:val="00F3367C"/>
     <w:rsid w:val="00F34277"/>
     <w:rsid w:val="00F34322"/>
     <w:rsid w:val="00F3496A"/>
     <w:rsid w:val="00F3563A"/>
     <w:rsid w:val="00F35F15"/>
     <w:rsid w:val="00F407AE"/>
     <w:rsid w:val="00F40B12"/>
     <w:rsid w:val="00F41149"/>
@@ -29342,50 +28826,51 @@
     <w:rsid w:val="00FB5C4F"/>
     <w:rsid w:val="00FB6D94"/>
     <w:rsid w:val="00FB6E09"/>
     <w:rsid w:val="00FB6F1E"/>
     <w:rsid w:val="00FB76E5"/>
     <w:rsid w:val="00FB7839"/>
     <w:rsid w:val="00FB78A1"/>
     <w:rsid w:val="00FB792F"/>
     <w:rsid w:val="00FB7D10"/>
     <w:rsid w:val="00FC1101"/>
     <w:rsid w:val="00FC1914"/>
     <w:rsid w:val="00FC2D3F"/>
     <w:rsid w:val="00FC2F8D"/>
     <w:rsid w:val="00FC5067"/>
     <w:rsid w:val="00FC5335"/>
     <w:rsid w:val="00FC5C44"/>
     <w:rsid w:val="00FC5C4B"/>
     <w:rsid w:val="00FC5D9D"/>
     <w:rsid w:val="00FC6105"/>
     <w:rsid w:val="00FC67DF"/>
     <w:rsid w:val="00FC6F70"/>
     <w:rsid w:val="00FC7350"/>
     <w:rsid w:val="00FC73E8"/>
     <w:rsid w:val="00FC76A6"/>
     <w:rsid w:val="00FC76F8"/>
+    <w:rsid w:val="00FC7B48"/>
     <w:rsid w:val="00FC7C94"/>
     <w:rsid w:val="00FD06DE"/>
     <w:rsid w:val="00FD0914"/>
     <w:rsid w:val="00FD0A00"/>
     <w:rsid w:val="00FD2771"/>
     <w:rsid w:val="00FD401F"/>
     <w:rsid w:val="00FD56D1"/>
     <w:rsid w:val="00FD5A9A"/>
     <w:rsid w:val="00FD5BA7"/>
     <w:rsid w:val="00FD5D3E"/>
     <w:rsid w:val="00FD5E09"/>
     <w:rsid w:val="00FD5FFB"/>
     <w:rsid w:val="00FD6F85"/>
     <w:rsid w:val="00FD7BEC"/>
     <w:rsid w:val="00FE101C"/>
     <w:rsid w:val="00FE13AC"/>
     <w:rsid w:val="00FE2012"/>
     <w:rsid w:val="00FE406C"/>
     <w:rsid w:val="00FE40E6"/>
     <w:rsid w:val="00FE5323"/>
     <w:rsid w:val="00FE5F49"/>
     <w:rsid w:val="00FE68F6"/>
     <w:rsid w:val="00FE73C0"/>
     <w:rsid w:val="00FE752F"/>
     <w:rsid w:val="00FE75A3"/>
@@ -29465,51 +28950,51 @@
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -30049,50 +29534,51 @@
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA79B4"/>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA79B4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E352F5"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E352F5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
@@ -30214,52 +29700,52 @@
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00277887"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sarakstarindkopa1">
     <w:name w:val="Saraksta rindkopa1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00893F1F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0"/>
       <w:ind w:left="720"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana">
-    <w:name w:val="Neatrisināta pieminēšana"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana1">
+    <w:name w:val="Neatrisināta pieminēšana1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003649A1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D586D"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -31363,51 +30849,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1985504877">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/media/7602/download?attachment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/media/7602/download?attachment" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/skaidrojums-biezak-konstatetas-neatbilstibas-iepirkuma-proceduru-dokumentacija-un-norise" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/288730-sabiedrisko-pakalpojumu-sniedzeju-iepirkumu-likums" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31665,99 +31151,529 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+    <priek_x0161_mets xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="25" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="b040915d091aeef0afff0eb1813be6f1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f907bd5720118c21ab1496dbd200612" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:priek_x0161_mets" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="priek_x0161_mets" ma:index="32" nillable="true" ma:displayName="priekšmets" ma:format="Dropdown" ma:internalName="priek_x0161_mets">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="būvdarbi"/>
+          <xsd:enumeration value="pakalpojumi"/>
+          <xsd:enumeration value="piegāde"/>
+          <xsd:enumeration value="proj&amp;būvē"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91FA69F4-4445-4F35-AAB5-806FD741738F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D349AD81-815E-4835-83C8-A8008D40890C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E507A772-3C55-42FB-A258-EAC0442B653E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{849CE1F6-0B77-462F-80C4-3C0117CAFB79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>17712</Characters>
+  <Pages>17</Pages>
+  <Words>29822</Words>
+  <Characters>16999</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>147</Lines>
-  <Paragraphs>97</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>2</vt:lpstr>
       <vt:lpstr>2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IUB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>48688</CharactersWithSpaces>
+  <CharactersWithSpaces>46728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>3014766</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.iub.gov.lv/sites/default/files/upload/Pariepirkumadokumentacijaizvirzitajamprasibamattiecibauzkvalifikacijasatzisanubuvspecialistiem_05_2017.docx.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684733</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -31881,25 +31797,36 @@
         <vt:lpwstr>https://www.iub.gov.lv/lv/skaidrojums-mazie-un-videjie-uznemumi</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2</dc:title>
   <dc:subject/>
   <dc:creator>Ieva Celma</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>