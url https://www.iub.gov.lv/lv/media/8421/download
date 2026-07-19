--- v1 (2026-01-13)
+++ v2 (2026-07-19)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="716BE34E" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.PIELIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FC0D76" w14:textId="77777777" w:rsidR="0040713F" w:rsidRPr="0040713F" w:rsidRDefault="009D5DE6" w:rsidP="0040713F">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -106,134 +110,134 @@
       <w:r w:rsidR="0089786E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="0040713F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.-202</w:t>
       </w:r>
       <w:r w:rsidR="0089786E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0040713F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.gada plānošanas periodā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71416825" w14:textId="63801ABA" w:rsidR="00F70A95" w:rsidRDefault="00F70A95" w:rsidP="00F70A95">
+    <w:p w14:paraId="71416825" w14:textId="5183FDD8" w:rsidR="00F70A95" w:rsidRDefault="00F70A95" w:rsidP="00F70A95">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E079F1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:r w:rsidR="00401C04">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00D834EB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00401C04">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00401C04">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000F27C9">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00675ABE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
       <w:r w:rsidR="00556F31">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>06</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D834EB">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0041741F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00675ABE">
-[...11 lines deleted...]
-      <w:r w:rsidR="000F27C9">
+      <w:r w:rsidR="00BE6055">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F67858">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nr</w:t>
+      </w:r>
+      <w:r w:rsidR="0041741F">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00675ABE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00556F31">
+      <w:r w:rsidR="009C61BA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E079F1">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7545349F" w14:textId="77777777" w:rsidR="00F70A95" w:rsidRDefault="00F70A95">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B00A83A" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1656,56 +1660,56 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A806931" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="018660DF" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6">
       <w:pPr>
         <w:sectPr w:rsidR="009D5DE6">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="776" w:left="1701" w:header="709" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B3EEEC1" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6">
       <w:pPr>
         <w:sectPr w:rsidR="009D5DE6">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1134" w:bottom="776" w:left="1701" w:header="709" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -2102,161 +2106,161 @@
         </w:rPr>
         <w:t>______________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FF0B91" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6"/>
     <w:p w14:paraId="116B8B6D" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6"/>
     <w:p w14:paraId="65D08E97" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6">
       <w:pPr>
         <w:pStyle w:val="Framecontents"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D5DE6" w:rsidSect="00991AF2">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="567" w:left="1701" w:header="709" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6690AD92" w14:textId="77777777" w:rsidR="00A115AE" w:rsidRDefault="00A115AE">
+    <w:p w14:paraId="75B53BB0" w14:textId="77777777" w:rsidR="000E7615" w:rsidRDefault="000E7615">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E8CCD4B" w14:textId="77777777" w:rsidR="00A115AE" w:rsidRDefault="00A115AE">
+    <w:p w14:paraId="0B75011B" w14:textId="77777777" w:rsidR="000E7615" w:rsidRDefault="000E7615">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60CF4999" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C92F725" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C8955AC" w14:textId="77777777" w:rsidR="009D5DE6" w:rsidRDefault="009D5DE6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68944752" w14:textId="77777777" w:rsidR="00A115AE" w:rsidRDefault="00A115AE">
+    <w:p w14:paraId="660642E8" w14:textId="77777777" w:rsidR="000E7615" w:rsidRDefault="000E7615">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D3DFD6D" w14:textId="77777777" w:rsidR="00A115AE" w:rsidRDefault="00A115AE">
+    <w:p w14:paraId="08DC7C3E" w14:textId="77777777" w:rsidR="000E7615" w:rsidRDefault="000E7615">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1840A0A3" w14:textId="77777777" w:rsidR="00A11BE3" w:rsidRPr="00A11BE3" w:rsidRDefault="00A11BE3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004C06A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
@@ -2559,88 +2563,93 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00963394"/>
     <w:rsid w:val="00001712"/>
     <w:rsid w:val="0002523D"/>
     <w:rsid w:val="00057F9B"/>
     <w:rsid w:val="000C4D5F"/>
+    <w:rsid w:val="000E7615"/>
     <w:rsid w:val="000F27C9"/>
     <w:rsid w:val="000F427C"/>
     <w:rsid w:val="00103C12"/>
     <w:rsid w:val="0011667A"/>
     <w:rsid w:val="00132544"/>
     <w:rsid w:val="00142F67"/>
     <w:rsid w:val="00151778"/>
     <w:rsid w:val="00160481"/>
     <w:rsid w:val="001A51A7"/>
     <w:rsid w:val="001C2D25"/>
+    <w:rsid w:val="001D488B"/>
     <w:rsid w:val="00221834"/>
     <w:rsid w:val="002446E7"/>
     <w:rsid w:val="00251987"/>
     <w:rsid w:val="002634B5"/>
     <w:rsid w:val="0028341B"/>
     <w:rsid w:val="002A50F3"/>
     <w:rsid w:val="002A68CF"/>
     <w:rsid w:val="002B4B98"/>
     <w:rsid w:val="002B5CA6"/>
     <w:rsid w:val="002D4291"/>
     <w:rsid w:val="002E112E"/>
     <w:rsid w:val="002E470E"/>
     <w:rsid w:val="00311FAD"/>
     <w:rsid w:val="00347ED5"/>
     <w:rsid w:val="003671FD"/>
+    <w:rsid w:val="00391B3D"/>
     <w:rsid w:val="00396EC0"/>
     <w:rsid w:val="003A47D4"/>
     <w:rsid w:val="003C11E7"/>
     <w:rsid w:val="003C51FA"/>
     <w:rsid w:val="003C6330"/>
     <w:rsid w:val="003F224B"/>
+    <w:rsid w:val="00401C04"/>
     <w:rsid w:val="0040713F"/>
     <w:rsid w:val="0041741F"/>
     <w:rsid w:val="004267EE"/>
     <w:rsid w:val="00430116"/>
     <w:rsid w:val="00435770"/>
     <w:rsid w:val="00470A46"/>
     <w:rsid w:val="00495416"/>
+    <w:rsid w:val="004B3FBB"/>
     <w:rsid w:val="004C06A7"/>
     <w:rsid w:val="004D23F3"/>
     <w:rsid w:val="004D6A7B"/>
     <w:rsid w:val="00501831"/>
     <w:rsid w:val="00504452"/>
     <w:rsid w:val="00512642"/>
     <w:rsid w:val="0051487C"/>
     <w:rsid w:val="0053130A"/>
     <w:rsid w:val="0053142D"/>
     <w:rsid w:val="00543F8B"/>
     <w:rsid w:val="00556F31"/>
     <w:rsid w:val="005875BA"/>
     <w:rsid w:val="005B4C1B"/>
     <w:rsid w:val="005E666E"/>
     <w:rsid w:val="005E6C22"/>
     <w:rsid w:val="006014A8"/>
     <w:rsid w:val="006173B9"/>
     <w:rsid w:val="00650D3E"/>
     <w:rsid w:val="006753FA"/>
     <w:rsid w:val="00675ABE"/>
     <w:rsid w:val="006A28E8"/>
     <w:rsid w:val="006B07C9"/>
     <w:rsid w:val="006D3C28"/>
     <w:rsid w:val="006E724A"/>
     <w:rsid w:val="00725BA5"/>
@@ -2653,54 +2662,56 @@
     <w:rsid w:val="007C1D0A"/>
     <w:rsid w:val="007C4B93"/>
     <w:rsid w:val="007F6FE1"/>
     <w:rsid w:val="0080380E"/>
     <w:rsid w:val="008057C2"/>
     <w:rsid w:val="00810BD2"/>
     <w:rsid w:val="00822D00"/>
     <w:rsid w:val="00825F25"/>
     <w:rsid w:val="00827DD3"/>
     <w:rsid w:val="00833692"/>
     <w:rsid w:val="0085343E"/>
     <w:rsid w:val="00892947"/>
     <w:rsid w:val="0089786E"/>
     <w:rsid w:val="008A2DF8"/>
     <w:rsid w:val="008C352C"/>
     <w:rsid w:val="008C4181"/>
     <w:rsid w:val="008D27FA"/>
     <w:rsid w:val="008E5BF2"/>
     <w:rsid w:val="0093202D"/>
     <w:rsid w:val="00963394"/>
     <w:rsid w:val="00965F50"/>
     <w:rsid w:val="00991AF2"/>
     <w:rsid w:val="009926E3"/>
     <w:rsid w:val="009B0308"/>
     <w:rsid w:val="009B42FF"/>
+    <w:rsid w:val="009C61BA"/>
     <w:rsid w:val="009D5DE6"/>
     <w:rsid w:val="009E73C7"/>
     <w:rsid w:val="009F40E4"/>
     <w:rsid w:val="00A04FEA"/>
+    <w:rsid w:val="00A06A12"/>
     <w:rsid w:val="00A115AE"/>
     <w:rsid w:val="00A11BE3"/>
     <w:rsid w:val="00A50F62"/>
     <w:rsid w:val="00A80FE2"/>
     <w:rsid w:val="00A86CDD"/>
     <w:rsid w:val="00A9464B"/>
     <w:rsid w:val="00AA5C8D"/>
     <w:rsid w:val="00AA699A"/>
     <w:rsid w:val="00AA6B84"/>
     <w:rsid w:val="00AE0296"/>
     <w:rsid w:val="00AE34A9"/>
     <w:rsid w:val="00B01787"/>
     <w:rsid w:val="00B150F3"/>
     <w:rsid w:val="00B1605D"/>
     <w:rsid w:val="00BB0DF9"/>
     <w:rsid w:val="00BD3904"/>
     <w:rsid w:val="00BE6055"/>
     <w:rsid w:val="00C05F32"/>
     <w:rsid w:val="00C111ED"/>
     <w:rsid w:val="00C21EE4"/>
     <w:rsid w:val="00C21EE8"/>
     <w:rsid w:val="00C3793A"/>
     <w:rsid w:val="00C63945"/>
     <w:rsid w:val="00C86440"/>
     <w:rsid w:val="00CA51C4"/>
@@ -3276,51 +3287,51 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00650D3E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3598,55 +3609,485 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Nomenaklat_x016b_ra xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <EISlieta xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </EISlieta>
+    <Atbild_x012b_gais xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Atbild_x012b_gais>
+    <Gads xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <Proces_x0101_ xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">Izpildīts</Proces_x0101_>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <Pas_x016b_t_x012b_t_x0101_js xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Pirmsp_x0101_rbaude xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">true</Pirmsp_x0101_rbaude>
+    <priek_x0161_mets xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="25" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="ef85f66141b90662bb5c0bb51989f982">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f8e4388f91637286821653df8c6ebda" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:EISlieta" minOccurs="0"/>
+                <xsd:element ref="ns2:Atbild_x012b_gais" minOccurs="0"/>
+                <xsd:element ref="ns2:Nomenaklat_x016b_ra" minOccurs="0"/>
+                <xsd:element ref="ns2:Gads" minOccurs="0"/>
+                <xsd:element ref="ns2:Proces_x0101_" minOccurs="0"/>
+                <xsd:element ref="ns2:Pas_x016b_t_x012b_t_x0101_js" minOccurs="0"/>
+                <xsd:element ref="ns2:Pirmsp_x0101_rbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:priek_x0161_mets" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="EISlieta" ma:index="23" nillable="true" ma:displayName="EIS lieta" ma:format="Hyperlink" ma:internalName="EISlieta">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Atbild_x012b_gais" ma:index="24" nillable="true" ma:displayName="Atbildīgais" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Atbild_x012b_gais">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Nomenaklat_x016b_ra" ma:index="25" nillable="true" ma:displayName="Nomenaklatūra" ma:format="Dropdown" ma:internalName="Nomenaklat_x016b_ra">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="8-6"/>
+          <xsd:enumeration value="8-7"/>
+          <xsd:enumeration value="8-8"/>
+          <xsd:enumeration value="8-9"/>
+          <xsd:enumeration value="8-12"/>
+          <xsd:enumeration value="8-13"/>
+          <xsd:enumeration value="8-14"/>
+          <xsd:enumeration value="8-15"/>
+          <xsd:enumeration value="8-16"/>
+          <xsd:enumeration value="8-17"/>
+          <xsd:enumeration value="8-19"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Gads" ma:index="26" nillable="true" ma:displayName="Gads" ma:format="DateOnly" ma:internalName="Gads">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Proces_x0101_" ma:index="27" nillable="true" ma:displayName="Procesā" ma:default="Izpildīts" ma:format="Dropdown" ma:internalName="Proces_x0101_">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Procesā"/>
+              <xsd:enumeration value="Izpildīts"/>
+              <xsd:enumeration value="Izslēgta"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pas_x016b_t_x012b_t_x0101_js" ma:index="28" nillable="true" ma:displayName="Pasūtītājs" ma:format="Dropdown" ma:internalName="Pas_x016b_t_x012b_t_x0101_js">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Pirmsp_x0101_rbaude" ma:index="29" nillable="true" ma:displayName="Pirmspārbaude" ma:default="1" ma:format="Dropdown" ma:internalName="Pirmsp_x0101_rbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="30" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="priek_x0161_mets" ma:index="32" nillable="true" ma:displayName="priekšmets" ma:format="Dropdown" ma:internalName="priek_x0161_mets">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="būvdarbi"/>
+          <xsd:enumeration value="pakalpojumi"/>
+          <xsd:enumeration value="preces"/>
+          <xsd:enumeration value="proj&amp;būvē"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{616a9959-6b50-4813-a6cf-18c927531ec5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E372B8BB-4888-4BB2-8438-AEDE062DA7C8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FD574EA-684A-4433-B91F-AE191A563659}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3634116B-A975-4C9D-8DA4-BEB11A9F188E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86F2CF9A-8785-433E-A71F-C1C596D30395}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>2100</Words>
   <Characters>1197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -3666,25 +4107,33 @@
       <vt:lpstr>Metodikas 1.pielikums</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>iub</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Metodikas 1.pielikums</dc:title>
   <dc:subject/>
   <dc:creator>Ieva Ozola</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+</Properties>
+</file>