--- v0 (2025-10-12)
+++ v1 (2026-06-22)
@@ -1,1167 +1,1232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="734A4544" w14:textId="5E678B47" w:rsidR="004943E4" w:rsidRPr="00957AEF" w:rsidRDefault="004943E4" w:rsidP="005D33E5">
+    <w:p w14:paraId="734A4544" w14:textId="5E678B47" w:rsidR="004943E4" w:rsidRPr="00320D4B" w:rsidRDefault="004943E4" w:rsidP="005D33E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pielikums skaidrojumam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03503D90" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="004943E4" w:rsidP="005D33E5">
+    <w:p w14:paraId="03503D90" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="004943E4" w:rsidP="005D33E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Interešu konflikta aktuālie jautājumi publiskajos iepirkumos”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38567A88" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="38567A88" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68A7763E" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="68A7763E" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>APTAUJAS ANKETA</w:t>
       </w:r>
-      <w:r w:rsidR="003E7A9E" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="003E7A9E" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>S PARAUGS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> INTEREŠU KONFLIKTA IZVĒRTĒŠANAI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B701A43" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="7B701A43" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="2625"/>
         <w:gridCol w:w="3612"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00957AEF" w:rsidRPr="00957AEF" w14:paraId="6F49CF69" w14:textId="77777777" w:rsidTr="00390340">
+      <w:tr w:rsidR="00957AEF" w:rsidRPr="00320D4B" w14:paraId="6F49CF69" w14:textId="77777777" w:rsidTr="00390340">
         <w:trPr>
           <w:trHeight w:val="1497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16AC7234" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="16AC7234" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Pašreizējās darba vietas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70A60416" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="70A60416" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(Nosaukums</w:t>
             </w:r>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF7BFF9" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="2BF7BFF9" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1….</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BA2075" w14:textId="2AE8F864" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="003200A2">
+          <w:p w14:paraId="58BA2075" w14:textId="2AE8F864" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="003200A2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3612" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="777C1BF7" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="777C1BF7" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(Statuss (darbinieks, amatpersona, dalībnieks, akcionārs, prokūrists, biedrs))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957AEF" w:rsidRPr="00957AEF" w14:paraId="23996C3D" w14:textId="77777777" w:rsidTr="00390340">
+      <w:tr w:rsidR="00957AEF" w:rsidRPr="00320D4B" w14:paraId="23996C3D" w14:textId="77777777" w:rsidTr="00390340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA6D292" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="7DA6D292" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Darba vietas, ar kurām saistība izbeigusies pēdējo 24 mēnešu laikā </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="03E92CBE" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="03E92CBE" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3612" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="236638B0" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="236638B0" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(Statuss (darbinieks, amatpersona, dalībnieks, akcionārs, prokūrists, biedrs), gads un mēnesis, kad izbeigusies saistība)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957AEF" w:rsidRPr="00957AEF" w14:paraId="05B7299D" w14:textId="77777777" w:rsidTr="00390340">
+      <w:tr w:rsidR="00957AEF" w:rsidRPr="00320D4B" w14:paraId="05B7299D" w14:textId="77777777" w:rsidTr="00390340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00B3B1E7" w14:textId="0A6A483A" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="003200A2">
+          <w:p w14:paraId="00B3B1E7" w14:textId="66FEDB55" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="003200A2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
-[...31 lines deleted...]
-            <w:r w:rsidR="003200A2" w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle23"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Informācija par radiniekiem  (tēvs, māte, vecāmāte, vecaistēvs, bērns, mazbērns, adoptētais, adoptētājs, brālis, māsa, pusbrālis, pusmāsa, laulātais</w:t>
+            </w:r>
+            <w:r w:rsidR="00C942CB" w:rsidRPr="00320D4B">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle23"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C942CB" w:rsidRPr="00320D4B">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle23"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partneris</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00320D4B">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle23"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>), kuri ir juridiskas personas akcionāri, kam pieder vismaz 10 procentu akciju, dalībnieki, prokūristi vai amatpersonas</w:t>
+            </w:r>
+            <w:r w:rsidR="003200A2" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="021A84BE" w14:textId="7EF2D7B9" w:rsidR="00EE60C2" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="021A84BE" w14:textId="7EF2D7B9" w:rsidR="00EE60C2" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00EE60C2" w:rsidRPr="00957AEF">
+            <w:r w:rsidR="00EE60C2" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Atzīmējiet atbilstošo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E3EDB8D" w14:textId="77777777" w:rsidR="00EE60C2" w:rsidRPr="00957AEF" w:rsidRDefault="00EE60C2">
+          <w:p w14:paraId="0E3EDB8D" w14:textId="77777777" w:rsidR="00EE60C2" w:rsidRPr="00320D4B" w:rsidRDefault="00EE60C2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“IR”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BC96E8" w14:textId="74058A4E" w:rsidR="00EE60C2" w:rsidRPr="00957AEF" w:rsidRDefault="00EE60C2">
+          <w:p w14:paraId="08BC96E8" w14:textId="74058A4E" w:rsidR="00EE60C2" w:rsidRPr="00320D4B" w:rsidRDefault="00EE60C2">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="00D7229B" w:rsidRPr="00957AEF">
+            <w:r w:rsidR="00D7229B" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NAV</w:t>
             </w:r>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3612" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45F5E74C" w14:textId="349824A8" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="45F5E74C" w14:textId="349824A8" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(Juridiskās personas nosaukums)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00957AEF" w:rsidRPr="00957AEF" w14:paraId="404C5447" w14:textId="77777777" w:rsidTr="00390340">
+      <w:tr w:rsidR="00957AEF" w:rsidRPr="00320D4B" w14:paraId="404C5447" w14:textId="77777777" w:rsidTr="00390340">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC4237B" w14:textId="2A619756" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="5EC4237B" w14:textId="2A619756" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vai pastāv citi apstākļi, kas varētu ietekmēt Jūsu lēmumus iepirkumā</w:t>
             </w:r>
-            <w:r w:rsidR="004C15E9" w:rsidRPr="00957AEF">
+            <w:r w:rsidR="004C15E9" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, tajā skaitā</w:t>
             </w:r>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00367476" w:rsidRPr="00957AEF">
+            <w:r w:rsidR="00367476" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jebkāda</w:t>
             </w:r>
-            <w:r w:rsidR="005453E9" w:rsidRPr="00957AEF">
+            <w:r w:rsidR="005453E9" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> finansiāla ieinteresētība</w:t>
             </w:r>
-            <w:r w:rsidR="007F0559" w:rsidRPr="00957AEF">
+            <w:r w:rsidR="007F0559" w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25920F69" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="25920F69" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(Ja nav, norādiet “NAV”.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F65EDEF" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="6F65EDEF" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Ja ir, lūdzu, norādiet tos.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3612" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3465CBE8" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="3465CBE8" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21862B3D" w14:textId="24BEE0C5" w:rsidR="00C558CD" w:rsidRPr="00957AEF" w:rsidRDefault="003200A2" w:rsidP="00C558CD">
+    <w:p w14:paraId="21862B3D" w14:textId="24BEE0C5" w:rsidR="00C558CD" w:rsidRPr="00320D4B" w:rsidRDefault="003200A2" w:rsidP="00C558CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00C558CD" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00C558CD" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:r w:rsidR="00C558CD" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00C558CD" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>matu savienošana, uzņēmuma līgumi, autoratlīdzības līgumi u.c. Par finansiālu ieinteresētību var liecināt arī situācija, kad radinieks ir kandidāta vai pretendenta darbinieks un tas var gūt labumu no uzvaras iepirkumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4CEFE0" w14:textId="18E4939A" w:rsidR="00F352F0" w:rsidRPr="00957AEF" w:rsidRDefault="003200A2" w:rsidP="003925E0">
+    <w:p w14:paraId="0A4CEFE0" w14:textId="18E4939A" w:rsidR="00F352F0" w:rsidRPr="00320D4B" w:rsidRDefault="003200A2" w:rsidP="003925E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ES līdzfinansētos projektos lūdzam skatīt arī </w:t>
       </w:r>
-      <w:r w:rsidR="00F352F0" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00F352F0" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eiropas Parlamenta un Padomes Regulas (ES, </w:t>
+        <w:t xml:space="preserve">Eiropas Parlamenta un Padomes Regulas (ES, Euratom) 2018/1046 (2018. gada 18. jūlijs) par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam, ar kuru groza Regulas (ES) Nr. 1296/2013, (ES) Nr. 1301/2013, (ES) Nr. 1303/2013, (ES) Nr. 1304/2013, (ES) Nr. 1309/2013, (ES) Nr. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F352F0" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00903EFF" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Euratom</w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F352F0" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00F352F0" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">) 2018/1046 (2018. gada 18. jūlijs) par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam, ar kuru groza Regulas (ES) Nr. 1296/2013, (ES) Nr. 1301/2013, (ES) Nr. 1303/2013, (ES) Nr. 1304/2013, (ES) Nr. 1309/2013, (ES) Nr. </w:t>
+        <w:t xml:space="preserve">1316/2013, (ES) Nr. 223/2014, (ES) Nr. 283/2014 un Lēmumu Nr. 541/2014/ES un atceļ Regulu (ES, Euratom) Nr. 966/2012 61.pantu un </w:t>
       </w:r>
-      <w:r w:rsidR="00903EFF" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00583D96" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Eiropas Komisijas </w:t>
       </w:r>
-      <w:r w:rsidR="00F352F0" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00AA4D91" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">1316/2013, (ES) Nr. 223/2014, (ES) Nr. 283/2014 un Lēmumu Nr. 541/2014/ES un atceļ Regulu (ES, </w:t>
+        <w:t xml:space="preserve">2021. gada 9. aprīļa </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F352F0" w:rsidRPr="00957AEF">
+      <w:r w:rsidR="00583D96" w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Euratom</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>paziņojumu “Norādījumi par izvairīšanos no interešu konfliktiem un to pārvaldību saskaņā ar Finanšu regulu (2021/C 121/01)”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4A0F32" w14:textId="298BFA33" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="003200A2">
+    <w:p w14:paraId="4B4A0F32" w14:textId="298BFA33" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="003200A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7335BE1D" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="7335BE1D" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:pStyle w:val="Style13"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="8947"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCB4D47" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="6FCB4D47" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:ind w:left="3776"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00957AEF">
+      <w:r w:rsidRPr="00320D4B">
         <w:rPr>
           <w:rStyle w:val="FontStyle28"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6560889D" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="6560889D" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="3778"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4365D78F" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
+    <w:p w14:paraId="4365D78F" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5" w:rsidP="005D33E5">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="3778"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00957AEF" w:rsidRPr="00957AEF" w14:paraId="43268FB8" w14:textId="77777777">
+      <w:tr w:rsidR="00957AEF" w:rsidRPr="00320D4B" w14:paraId="43268FB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="350B71B3" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="350B71B3" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:widowControl/>
               <w:ind w:left="3776"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00957AEF">
+            <w:r w:rsidRPr="00320D4B">
               <w:rPr>
                 <w:rStyle w:val="FontStyle28"/>
               </w:rPr>
               <w:t>(amats)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1315B752" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5">
+          <w:p w14:paraId="1315B752" w14:textId="77777777" w:rsidR="005D33E5" w:rsidRPr="00320D4B" w:rsidRDefault="005D33E5">
             <w:pPr>
               <w:pStyle w:val="Style1"/>
               <w:widowControl/>
               <w:ind w:left="3776"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="396451E6" w14:textId="77777777" w:rsidR="00B17333" w:rsidRPr="00957AEF" w:rsidRDefault="005D33E5" w:rsidP="00390340">
+    <w:p w14:paraId="396451E6" w14:textId="77777777" w:rsidR="00B17333" w:rsidRDefault="005D33E5" w:rsidP="00A47217">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:right="-613"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00957AEF">
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47217">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DOKUMENTS IR PARAKSTĪTS AR DROŠU ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B17333" w:rsidRPr="00957AEF" w:rsidSect="00642CA6">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="66C31C0F" w14:textId="77777777" w:rsidR="00F60139" w:rsidRDefault="00F60139" w:rsidP="00A47217">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:right="-613"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01FE41A7" w14:textId="77777777" w:rsidR="00F60139" w:rsidRDefault="00F60139" w:rsidP="00F60139">
+      <w:pPr>
+        <w:pStyle w:val="Kjene"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556E8A38" w14:textId="77777777" w:rsidR="00F60139" w:rsidRDefault="00F60139" w:rsidP="00F60139">
+      <w:pPr>
+        <w:pStyle w:val="Kjene"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4246733C" w14:textId="77777777" w:rsidR="00F60139" w:rsidRDefault="00F60139" w:rsidP="00F60139">
+      <w:pPr>
+        <w:pStyle w:val="Kjene"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AAB913D" w14:textId="0CB9783D" w:rsidR="00F60139" w:rsidRPr="00246DD2" w:rsidRDefault="00F60139" w:rsidP="00F60139">
+      <w:pPr>
+        <w:pStyle w:val="Kjene"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fiziskās personas datu apstrādes tiesiskais pamats: Vispārīgās datu aizsardzības regulas 6. panta 1. punkta c) apakšpunkts — juridiska pienākuma izpilde, kopsakarā ar Publisko iepirkumu likuma 24. panta ceturto daļu un 25. panta pirmo daļu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Papildināts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>29.05</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2026.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FECCE1A" w14:textId="77777777" w:rsidR="00F60139" w:rsidRPr="00A47217" w:rsidRDefault="00F60139" w:rsidP="00A47217">
+      <w:pPr>
+        <w:pStyle w:val="Style1"/>
+        <w:widowControl/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:right="-613"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F60139" w:rsidRPr="00A47217" w:rsidSect="00F60139">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="142" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FF3EB52" w14:textId="77777777" w:rsidR="00CA4044" w:rsidRDefault="00CA4044" w:rsidP="00CA4044">
+    <w:p w14:paraId="5CF8DBDF" w14:textId="77777777" w:rsidR="007B17E9" w:rsidRDefault="007B17E9" w:rsidP="00CA4044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D31A035" w14:textId="77777777" w:rsidR="00CA4044" w:rsidRDefault="00CA4044" w:rsidP="00CA4044">
+    <w:p w14:paraId="77917F14" w14:textId="77777777" w:rsidR="007B17E9" w:rsidRDefault="007B17E9" w:rsidP="00CA4044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D44B91B" w14:textId="77777777" w:rsidR="00CA4044" w:rsidRDefault="00CA4044" w:rsidP="00CA4044">
+    <w:p w14:paraId="73F470B0" w14:textId="77777777" w:rsidR="007B17E9" w:rsidRDefault="007B17E9" w:rsidP="00CA4044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F48367" w14:textId="77777777" w:rsidR="00CA4044" w:rsidRDefault="00CA4044" w:rsidP="00CA4044">
+    <w:p w14:paraId="628C8334" w14:textId="77777777" w:rsidR="007B17E9" w:rsidRDefault="007B17E9" w:rsidP="00CA4044">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECB7D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24EA811A"/>
     <w:lvl w:ilvl="0" w:tplc="671C2E50">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1238,169 +1303,198 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="921068988">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D33E5"/>
+    <w:rsid w:val="000636B0"/>
     <w:rsid w:val="000F5FBA"/>
     <w:rsid w:val="00127A2B"/>
+    <w:rsid w:val="001611A3"/>
+    <w:rsid w:val="0023575F"/>
     <w:rsid w:val="00241461"/>
+    <w:rsid w:val="00246DD2"/>
     <w:rsid w:val="0026351E"/>
+    <w:rsid w:val="0028367F"/>
+    <w:rsid w:val="002B2755"/>
     <w:rsid w:val="002C29BC"/>
+    <w:rsid w:val="002E0EC1"/>
     <w:rsid w:val="003200A2"/>
+    <w:rsid w:val="00320D4B"/>
     <w:rsid w:val="00367476"/>
     <w:rsid w:val="00390340"/>
     <w:rsid w:val="003925E0"/>
+    <w:rsid w:val="00397EFF"/>
     <w:rsid w:val="003B7D02"/>
     <w:rsid w:val="003E7A9E"/>
+    <w:rsid w:val="0040775D"/>
+    <w:rsid w:val="004556B2"/>
     <w:rsid w:val="004943E4"/>
     <w:rsid w:val="004B75BE"/>
     <w:rsid w:val="004C15E9"/>
     <w:rsid w:val="004F345D"/>
     <w:rsid w:val="005006F6"/>
     <w:rsid w:val="005453E9"/>
     <w:rsid w:val="00583D96"/>
+    <w:rsid w:val="0058464B"/>
     <w:rsid w:val="005A2E65"/>
     <w:rsid w:val="005D2927"/>
     <w:rsid w:val="005D33E5"/>
     <w:rsid w:val="005E2CF4"/>
     <w:rsid w:val="00633986"/>
     <w:rsid w:val="00642CA6"/>
+    <w:rsid w:val="00660131"/>
+    <w:rsid w:val="0067025B"/>
     <w:rsid w:val="00676CB4"/>
     <w:rsid w:val="00695468"/>
     <w:rsid w:val="006C238D"/>
     <w:rsid w:val="006C6C25"/>
     <w:rsid w:val="00716145"/>
+    <w:rsid w:val="007263A4"/>
+    <w:rsid w:val="007B17E9"/>
     <w:rsid w:val="007F0559"/>
     <w:rsid w:val="00805597"/>
     <w:rsid w:val="008858B1"/>
+    <w:rsid w:val="008B2452"/>
     <w:rsid w:val="008C03DF"/>
     <w:rsid w:val="00903EFF"/>
     <w:rsid w:val="00957AEF"/>
+    <w:rsid w:val="00974852"/>
     <w:rsid w:val="0097777A"/>
+    <w:rsid w:val="00987E91"/>
+    <w:rsid w:val="009D08D3"/>
     <w:rsid w:val="00A24209"/>
     <w:rsid w:val="00A41474"/>
+    <w:rsid w:val="00A47217"/>
     <w:rsid w:val="00AA4D91"/>
+    <w:rsid w:val="00B0734A"/>
     <w:rsid w:val="00B077C6"/>
     <w:rsid w:val="00B17333"/>
     <w:rsid w:val="00B3433D"/>
     <w:rsid w:val="00B9314B"/>
+    <w:rsid w:val="00C171B0"/>
     <w:rsid w:val="00C27389"/>
+    <w:rsid w:val="00C4690C"/>
     <w:rsid w:val="00C558CD"/>
     <w:rsid w:val="00C75B85"/>
+    <w:rsid w:val="00C942CB"/>
     <w:rsid w:val="00CA4044"/>
     <w:rsid w:val="00CB79CE"/>
+    <w:rsid w:val="00CE58D6"/>
     <w:rsid w:val="00D022E6"/>
+    <w:rsid w:val="00D45FE6"/>
     <w:rsid w:val="00D574A5"/>
     <w:rsid w:val="00D7229B"/>
     <w:rsid w:val="00D96B4B"/>
     <w:rsid w:val="00DB10EF"/>
     <w:rsid w:val="00DC183D"/>
+    <w:rsid w:val="00E06515"/>
     <w:rsid w:val="00E3258D"/>
     <w:rsid w:val="00EE60C2"/>
     <w:rsid w:val="00F352F0"/>
+    <w:rsid w:val="00F4357A"/>
     <w:rsid w:val="00F53FE2"/>
+    <w:rsid w:val="00F60139"/>
     <w:rsid w:val="00FD5EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23FEF73C"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E89BF583-7C14-49C6-AE8F-C18237EC3F8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1744,323 +1838,323 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005D33E5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D33E5"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle23">
     <w:name w:val="Font Style23"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D33E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle28">
     <w:name w:val="Font Style28"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D33E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style13">
     <w:name w:val="Style13"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D33E5"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="482" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle27">
     <w:name w:val="Font Style27"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D33E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005D33E5"/>
     <w:rPr>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005006F6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005006F6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005006F6"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005006F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...1 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005006F6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003200A2"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003200A2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4044"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CA4044"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA4044"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CA4044"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2318,86 +2412,396 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100F28EBB1BA9A5D74B8887D1D0355963EB" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="f1fad5e22670b0f1eff42d6d6f4a10c6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91b49ab1-9be5-4af7-9e50-846f311e3d04" xmlns:ns3="2570daea-32e5-443d-864e-89f901ca737d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e89d32297e05cc1f3dfdbe21bb54bd20" ns2:_="" ns3:_="">
+    <xsd:import namespace="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <xsd:import namespace="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91b49ab1-9be5-4af7-9e50-846f311e3d04" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e01d4dec-29c4-41e7-989f-1fbfffcc474f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2570daea-32e5-443d-864e-89f901ca737d" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5f28ba81-43cb-40ab-be5b-551047c626d1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2570daea-32e5-443d-864e-89f901ca737d">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2570daea-32e5-443d-864e-89f901ca737d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="91b49ab1-9be5-4af7-9e50-846f311e3d04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{793F2270-F356-4133-ADB0-07A30DAAB3B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA76E0A9-D067-4B71-B1CB-BC7DE9D40A01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2570daea-32e5-443d-864e-89f901ca737d"/>
+    <ds:schemaRef ds:uri="91b49ab1-9be5-4af7-9e50-846f311e3d04"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08CE598E-E9F5-4AAF-BA7E-9E8B2F26C2FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426605B2-8598-4D1A-B279-57184B46B8D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>246</Words>
-  <Characters>1691</Characters>
+  <Words>331</Words>
+  <Characters>1889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1910</CharactersWithSpaces>
+  <CharactersWithSpaces>2216</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pielikums</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Ilona Skangale</dc:creator>
   <cp:keywords>IUB, skaidrojums</cp:keywords>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F28EBB1BA9A5D74B8887D1D0355963EB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>